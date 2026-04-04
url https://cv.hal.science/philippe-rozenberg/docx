--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -396,802 +396,802 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic plasticity of growth ring traits in Pinus hartwegii at the ends of its elevational gradient</w:t>
+                <w:t xml:space="preserve">Use of near-infrared spectroscopy to estimate physical, anatomical and hydraulic properties of Eucalyptus wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lizbeth Carrillo-Arizmendi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+                <w:t xml:space="preserve">Antonio José Barotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlin Pérez-Suárez</w:t>
+                <w:t xml:space="preserve">Alejandro Martínez-Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel Roberto Martínez-Campos</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Monteoliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1072638⟩</w:t>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (3), pp.501-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpac132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04429231v1</w:t>
+                <w:t xml:space="preserve">hal-04195459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common microgeographical selection patterns revealed in four European conifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Lalagüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Ruiz Daniels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32 (2), pp.393-411. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.16750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04060643v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of near-infrared spectroscopy to estimate physical, anatomical and hydraulic properties of Eucalyptus wood</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenotypic plasticity of growth ring traits in Pinus hartwegii at the ends of its elevational gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Segura</w:t>
+                <w:t xml:space="preserve">Lizbeth Carrillo-Arizmendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jesús Vargas-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Monteoliva</w:t>
+                <w:t xml:space="preserve">Marlin Pérez-Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angel Roberto Martínez-Campos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43 (3), pp.501-514. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1072638. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpac132⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2023.1072638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195459v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warming effects on tree-ring variables in P. hartwegii Lindl. at the extremes of its natural elevational distribution in central Mexico</w:t>
+                <w:t xml:space="preserve">Growth ring components of Pinus hartwegii Lindl. at the altitudinal distribution limits in east-central Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Carrillo-Arizmendi</w:t>
+                <w:t xml:space="preserve">Yareli Soto-Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jesús Vargas-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pérez-Suárez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A.R. Martínez-Campos</w:t>
+                <w:t xml:space="preserve">Armando Gómez-Guerrero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2022.109109⟩</w:t>
+              <w:t xml:space="preserve">Revista Chapingo Serie Ciencias Forestales y del Ambiente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (3), pp.411-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5154/r.rchscfa.2021.10.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03753252v1</w:t>
+                <w:t xml:space="preserve">hal-04195466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth ring components of Pinus hartwegii Lindl. at the altitudinal distribution limits in east-central Mexico</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Warming effects on tree-ring variables in P. hartwegii Lindl. at the extremes of its natural elevational distribution in central Mexico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Carrillo-Arizmendi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pérez-Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yareli Soto-Carrasco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Jesús Vargas-Hernández</w:t>
+                <w:t xml:space="preserve">J.J. Vargas-Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armando Gómez-Guerrero</w:t>
+                <w:t xml:space="preserve">A.R. Martínez-Campos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Chapingo Serie Ciencias Forestales y del Ambiente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (3), pp.411-425. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 324, pp.109109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5154/r.rchscfa.2021.10.067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2022.109109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04195466v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03753252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic plasticity of European larch radial growth and wood density along a‐1,000 m elevational gradient</w:t>
+                <w:t xml:space="preserve">Environmental and developmental factors driving xylem anatomy and micro‐density in black spruce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarita Escobar‐sandoval</w:t>
+                <w:t xml:space="preserve">Valentina Buttò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Pâques</w:t>
+                <w:t xml:space="preserve">Annie Deslauriers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Fonti</w:t>
+                <w:t xml:space="preserve">Sergio Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Martinez‐meier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+                <w:t xml:space="preserve">Hubert Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant-Environment Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (2), pp.45-60. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 230 (3), pp.957-971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pei3.10040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.17223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03165187v1</w:t>
+                <w:t xml:space="preserve">hal-03128177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of Stem Radius in Response to Defoliation in Boreal Conifers</w:t>
               </w:r>
@@ -1203,1461 +1203,1461 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Balducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Deslauriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4, pp.784442. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/ffgc.2021.784442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03556837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree-ring density and carbon isotope composition are early-warning signals of drought-induced mortality in the drought tolerant Canary Island pine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenotypic plasticity of European larch radial growth and wood density along a‐1,000 m elevational gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Escobar‐sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosana López</w:t>
+                <w:t xml:space="preserve">Luc Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Javier Cano</w:t>
+                <w:t xml:space="preserve">Patrick Fonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesús Rodríguez-Calcerrada</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alejandro Martinez‐meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108634⟩</w:t>
+              <w:t xml:space="preserve">Plant-Environment Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (2), pp.45-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pei3.10040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560526v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and developmental factors driving xylem anatomy and micro‐density in black spruce</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tree-ring density and carbon isotope composition are early-warning signals of drought-induced mortality in the drought tolerant Canary Island pine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosana López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Buttò</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Annie Deslauriers</w:t>
+                <w:t xml:space="preserve">Jesús Rodríguez-Calcerrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Rossi</w:t>
+                <w:t xml:space="preserve">Gabriel Sangüesa-Barreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Morin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonio Gazol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 230 (3), pp.957-971. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 310, pp.108634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.17223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03128177v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Wood Micro-Density Variation in Alpine Forests at Central México and Their Spatial Links with Remotely Sensed Information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of plant hormones in tree-ring formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Buttò</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Deslauriers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Correa-Díaz</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vladimir Shishov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/f11040452⟩</w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (2), pp.315-335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-019-01940-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153705v1</w:t>
+                <w:t xml:space="preserve">hal-03217467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and Indirect Analysis of the Elevational Shift of Larch Budmoth Outbreaks Along an Elevation Gradient</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Pâques</w:t>
+                <w:t xml:space="preserve">Distribution of endemic bark beetle attacks and their physiological consequences on Pinus halepensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Davi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Durand-Gillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Damesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Huard</w:t>
+                <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Roques</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cathleen Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3, </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 469, pp.118187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/ffgc.2020.00086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049947v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of five methods to assess embolism resistance in trees</w:t>
+                <w:t xml:space="preserve">Long-Term Wood Micro-Density Variation in Alpine Forests at Central México and Their Spatial Links with Remotely Sensed Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S. Sergent</w:t>
+                <w:t xml:space="preserve">A Correa-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.A. Varela</w:t>
+                <w:t xml:space="preserve">A Gómez-Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.S. Barigah</w:t>
+                <w:t xml:space="preserve">J J Vargas-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Badel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">W R Horwath</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118175⟩</w:t>
+              <w:t xml:space="preserve">Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/f11040452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769656v1</w:t>
+                <w:t xml:space="preserve">hal-03153705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overexpression of MADS-box Gene AGAMOUS-LIKE 12 Activates Root Development in Juglans sp. and Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Montiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Montiel</w:t>
+                <w:t xml:space="preserve">Muriel Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Gaudet</w:t>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (4), pp.444. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/plants9040444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of resistance to xylem cavitation in cordilleran cypress using near-infrared spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparison of five methods to assess embolism resistance in trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Sergent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
+                <w:t xml:space="preserve">S.A. Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermina Dalla-Salda</w:t>
+                <w:t xml:space="preserve">T.S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Elena Fernández</w:t>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 462, pp.117943. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2020.117943⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 468, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02573700v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate warming differently affects Larix decidua ring formation at each end of a French Alps elevational gradient</w:t>
+                <w:t xml:space="preserve">Direct and Indirect Analysis of the Elevational Shift of Larch Budmoth Outbreaks Along an Elevation Gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Chauvin</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarita Escobar-Sandoval</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Shishov</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 77 (2), pp.54. </w:t>
+              <w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-020-00958-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/ffgc.2020.00086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03050813v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03049947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of endemic bark beetle attacks and their physiological consequences on Pinus halepensis</w:t>
+                <w:t xml:space="preserve">Assessment of resistance to xylem cavitation in cordilleran cypress using near-infrared spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hendrik Davi</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Durand-Gillmann</w:t>
+                <w:t xml:space="preserve">Guillermina Dalla-Salda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Damesin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cathleen Petit</w:t>
+                <w:t xml:space="preserve">Maria Elena Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 469, pp.118187. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118187⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 462, pp.117943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2020.117943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02877316v1</w:t>
+                <w:t xml:space="preserve">hal-02573700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of plant hormones in tree-ring formation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate warming differently affects Larix decidua ring formation at each end of a French Alps elevational gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Escobar-Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Shishov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (2), pp.315-335. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (2), pp.54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00468-019-01940-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-020-00958-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03217467v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood formation and tree adaptation to climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir V Shishov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2717,77 +2717,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Native-source climate determines the Douglas-fir potential of adaptation to drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2964,51 +2964,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into wood anatomy and function relationships: How Eucalyptus challenges what we already know</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Elena Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio José Barotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Martinez-Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3091,455 +3091,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water availability controls &amp;lt;em&amp;gt;Pinus pinaster&amp;lt;/em&amp;gt; xylem growth and density: A multi-proxy approach along its environmental range</w:t>
+                <w:t xml:space="preserve">The effect of climate on wood density: What provenance trials tell us?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Arzac</w:t>
+                <w:t xml:space="preserve">Cristina Nabais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicente Rozas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+                <w:t xml:space="preserve">Jon Kehlet Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José M. Olano</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rakefet David-Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Klisz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Ana Lopez Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2017.12.257⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 408, pp.148-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2017.10.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624323v1</w:t>
+                <w:t xml:space="preserve">hal-01691369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of climate on wood density: What provenance trials tell us?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plastic response of four maritime pine (Pinus pinaster Aiton) families to controlled soil water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rakefet David-Schwartz</w:t>
+                <w:t xml:space="preserve">Muriel Feinard-Duranceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcin Klisz</w:t>
+                <w:t xml:space="preserve">Alexane Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosa Ana Lopez Rodriguez</w:t>
+                <w:t xml:space="preserve">Cécile Vincent-Barbaroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco-José Lario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2017.10.040⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-018-0719-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01691369v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic response of four maritime pine (Pinus pinaster Aiton) families to controlled soil water deficit</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water availability controls &amp;lt;em&amp;gt;Pinus pinaster&amp;lt;/em&amp;gt; xylem growth and density: A multi-proxy approach along its environmental range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Vincent-Barbaroux</w:t>
+                <w:t xml:space="preserve">Alberto Arzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Marin</w:t>
+                <w:t xml:space="preserve">Vicente Rozas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco-José Lario</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José M. Olano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 75, </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 250, pp.171-180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-018-0719-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2017.12.257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629388v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do functional traits syndromes covary with growth and reproductive performance in a water-stressed population of Fagus sylvatica?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3625,51 +3625,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal heterogeneity of larch budmoth outbreaks in the French Alps over the last 500 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3740,295 +3740,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophysiological basis of wood formation in ponderosa pine: linking water flux patterns with wood microdensity variables</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic differentiation of European larch along an altitudinal gradient in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermina Dalla Salda</w:t>
+                <w:t xml:space="preserve">Maxime Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Gyenge</w:t>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julián Licata</w:t>
+                <w:t xml:space="preserve">Yves Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2015.02.021⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (5), pp.517-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-015-0483-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268882v1</w:t>
+                <w:t xml:space="preserve">hal-01309641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic differentiation of European larch along an altitudinal gradient in the French Alps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Musch</w:t>
+                <w:t xml:space="preserve">Ecophysiological basis of wood formation in ponderosa pine: linking water flux patterns with wood microdensity variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Martinez-Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Elena Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Rousselle</w:t>
+                <w:t xml:space="preserve">Guillermina Dalla Salda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanina Guérin</w:t>
+                <w:t xml:space="preserve">Javier Gyenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
+                <w:t xml:space="preserve">Julián Licata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 72 (5), pp.517-527. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 346, pp.31-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-015-0483-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2015.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309641v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species mixture increases the effect of drought on tree ring density, but not on ring width, in Quercus petraea Pinus sylvestris stands</w:t>
               </w:r>
@@ -4148,51 +4148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal and interior Douglas-fir provenances differ in growth performance and response to drought episodes at adult age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4278,51 +4278,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas-fir is vulnerable to exceptional and recurrent drought episodes and recovers less well on less fertile sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4382,103 +4382,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of cavitation in a Douglas-fir tree-ring: transition-wood, the lord of the ring?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermina Dalla-Salda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Elena Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Hydraulics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1, pp.e0005</w:t>
@@ -4520,90 +4520,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting the space-time structure of tree-ring datasets using the partial triadic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Godefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Ruiz-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (9), </w:t>
@@ -4654,51 +4654,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood density proxies of adaptive traits linked with resistance to drought in Douglas fir (Pseudotsuga menziesii (Mirb.) Franco)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Ruiz Diaz Britez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Martinez Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4765,347 +4765,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécheresse et douglas: réaction différente entre provenances du coeur de l'aire naturelle ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Sécheresse et douglas : réaction différentes entre provenances au cœur de l’aire naturelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forêt Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 208, pp.32-33</w:t>
+              <w:t xml:space="preserve">, 2013, 208 (Dossier Douglas et Sécheresse), pp.32-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643125v1</w:t>
+                <w:t xml:space="preserve">hal-01267927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cambial age and climate on ring width and wood density in Pinus radiata families</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+                <w:t xml:space="preserve">Sécheresse et douglas: réaction différente entre provenances du coeur de l'aire naturelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 208, pp.32-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01201497v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécheresse et douglas : réaction différentes entre provenances au cœur de l’aire naturelle ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+                <w:t xml:space="preserve">Influence of cambial age and climate on ring width and wood density in Pinus radiata families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloš Ivković</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Washington Gapare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Espinoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 70 (5), pp.525-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-013-0290-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267927v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotypic correlations among wood properties and growth in wild cherry plantations</w:t>
               </w:r>
@@ -5229,90 +5229,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse rétrospective de l’adaptation à la sécheresse chez le douglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermina Dalla Salda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schweizerische Zeitschrift fuer Forstwesen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 163 (3), pp.88-95. </w:t>
@@ -5389,64 +5389,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wood Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 46 (1-3), pp.157-175. </w:t>
@@ -5807,51 +5807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Pastorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Víctor Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bosque (Valdivia)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32 (3), pp.221-226. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5885,77 +5885,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection perspectives for genetic improvement of wood stiffness in hybrid larch (Larix x eurolepis Henry)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Millier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 6 (1), pp.83-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5995,118 +5995,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking larch genotypes with the Rigidimeter: relationships between modulus of elasticity of standing trees and of sawn timber</w:t>
+                <w:t xml:space="preserve">Ring density record of phenotypic plasticity and adaptation to drought in Douglas-fir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc E. Pâques</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alejandro Martinez Martinez-Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopoldo Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermina G. Dalla Salda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Pastorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 258 (5), pp.860-867</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00883468v1</w:t>
+                <w:t xml:space="preserve">hal-02655697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistency between marker- and genealogy-based heritability estimates in an experimental stand of Prosopis alba (Leguminosae).</w:t>
               </w:r>
@@ -6252,51 +6286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie A. Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Meredieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6362,1026 +6396,992 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of wood density and hydraulic properties of Douglas-fir (Pseudotsuga menziesii (Mirb.) Franco) clones related to a heat and drought waves in France</w:t>
+                <w:t xml:space="preserve">Ranking larch genotypes with the Rigidimeter: relationships between modulus of elasticity of standing trees and of sawn timber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermina G. Dalla Salda</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
+                <w:t xml:space="preserve">Luc E. Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2008.08.019⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 66 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest/2009011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00964863v1</w:t>
+                <w:t xml:space="preserve">hal-00883468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ring density record of phenotypic plasticity and adaptation to drought in Douglas-fir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Variation of wood density and hydraulic properties of Douglas-fir (Pseudotsuga menziesii (Mirb.) Franco) clones related to a heat and drought waves in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermina G. Dalla Salda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Martinez Martinez-Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 258 (5), pp.860-867</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2009, 257 (1), pp.182-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2008.08.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655697v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00964863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of the tree-ring response of Douglas-fir (Pseudotsuga menziesii (Mirb.) Franco) to the 2003 drought and heat-wave in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can wood density be efficiently selected at early stage in maritime pine (Pinus pinaster Ait.)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro G. Martinez Meier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillermina Dalla Salda</w:t>
+                <w:t xml:space="preserve">Céline Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario J.M. Pastorino</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annie Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 65 (1), pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00884145v1</w:t>
+                <w:t xml:space="preserve">hal-00884149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood density variability in successive breeding populations of maritime pine</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic control of the tree-ring response of Douglas-fir (Pseudotsuga menziesii (Mirb.) Franco) to the 2003 drought and heat-wave in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro G. Martinez Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermina Dalla Salda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario J.M. Pastorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gautry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 65 (1), pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665199v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00884145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of the tree-ring response of Douglas-fir (Pseudotsuga menziesii (Mirb.) Franco) to the 2003 drought and heat-wave in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wood density variability in successive breeding populations of maritime pine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie A. Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 65 (1), 102p1-102p8. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38 (8), pp.2148-2158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/forest:2007074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/X08-051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664895v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is hot in tree rings ? The wood density of surviving Douglas-firs to the 2003 drought and heat wave</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Genetic control of the tree-ring response of Douglas-fir (Pseudotsuga menziesii (Mirb.) Franco) to the 2003 drought and heat-wave in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Martinez Martinez-Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopoldo Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermina G. Dalla Salda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario J. M. Pastorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Gautry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2008.05.041⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 65 (1), 102p1-102p8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2007074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02663742v1</w:t>
+                <w:t xml:space="preserve">hal-02664895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can wood density be efficiently selected at early stage in maritime pine (Pinus pinaster Ait.)?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">What is hot in tree rings ? The wood density of surviving Douglas-firs to the 2003 drought and heat wave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Martinez Martinez-Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopoldo Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Pastorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 65 (1), pp.106. </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 256 (4), pp.837-843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/forest:2007078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2008.05.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666963v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can wood density be efficiently selected at early stage in maritime pine (Pinus pinaster Ait.)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie A. Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 65 (1), pp.1-8</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 65 (1), pp.106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2007078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00884149v1</w:t>
+                <w:t xml:space="preserve">hal-02666963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Pinus pinaster Ait elite trees selection by combining near infrared spectroscopy and genetic tools</w:t>
               </w:r>
@@ -7419,51 +7419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Alazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Holzforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 61 (6), pp.611-622. </w:t>
@@ -7526,64 +7526,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastic and adaptive response to weather events: a pilot study in a maritime pine tree ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahum Sanchez-Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 37 (11), pp.2090-2095. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7611,428 +7611,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03176985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTLs and candidates genes for wood properties in maritime pine (Pinus pinaster Ait.)</w:t>
+                <w:t xml:space="preserve">Summer drought and low earlywood density induce intra-annual radial cracks in conifers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Pot</w:t>
+                <w:t xml:space="preserve">Michael Grabner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José-Carlos Rodrigues</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Paolo Cherubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chantre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bjorn Hannrup</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11295-005-0026-9⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21 (2), pp.151-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02827580600642100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657101v1</w:t>
+                <w:t xml:space="preserve">hal-02667385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microdensitométrie sur arbres forestiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Millier</w:t>
+                <w:t xml:space="preserve">QTLs and candidates genes for wood properties in maritime pine (Pinus pinaster Ait.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Carlos Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Verger</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Chantre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josquin Tibbits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2 (1), pp.10-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-005-0026-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654633v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summer drought and low earlywood density induce intra-annual radial cracks in conifers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Microdensitométrie sur arbres forestiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Millier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bjorn Hannrup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Forest Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, N° Spécial: Observation et évaluation, pp.87-91</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667385v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variation of wood density components in a radiata pine progeny test located in the south of Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Zamudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Baettig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8228,1786 +8228,1786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00883865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of growth and wood quality traits in Picea abies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Colour of larch heartwood and relationships to extractives and brown-rot decay resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Cahalan</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">Notburga Gierlinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Grabner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bo Karlsson</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupert Wimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Schwanninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Forest Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02827580310019536⟩</w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 18 (1), pp.102-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-003-0290-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682851v1</w:t>
+                <w:t xml:space="preserve">hal-02682319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for describing and modelling of within-ring wood density distribution in clones of three coniferous species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+                <w:t xml:space="preserve">Clonal variation of indirect cambium reaction to within-growing season temperature changes in Douglas-fir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunar Schüte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milosh Ivkovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/forest:2004072⟩</w:t>
+              <w:t xml:space="preserve">Forestry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 77 (4), pp.257-268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/forestry/77.4.257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00883820v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colour of larch heartwood and relationships to extractives and brown-rot decay resistance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId294" w:history="1">
+                <w:t xml:space="preserve">Genetic parameters of growth and wood quality traits in Picea abies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Hannrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Cahalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chantre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Grabner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manfred Schwanninger</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Karlsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scandinavian Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 19 (1), pp.14-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02827580310019536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00468-003-0290-y⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02682319v1</w:t>
+                <w:t xml:space="preserve">hal-02682851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonal variation of indirect cambium reaction to within-growing season temperature changes in Douglas-fir</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A method for describing and modelling of within-ring wood density distribution in clones of three coniferous species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bastien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
+                <w:t xml:space="preserve">Miloš Ivkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forestry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 77 (4), pp.257-268. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 61 (8), pp.759-769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/forestry/77.4.257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/forest:2004072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682556v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00883820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic selection within Douglas fir (pseudotsuga menziesii) in Europe for papermaking uses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chantre</w:t>
+                <w:t xml:space="preserve">Genetic trends in wood density and radial growth with cambial age in a radiata pine progeny test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Zamudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Baettyg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vergara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 59 (5-6), pp.583-593</w:t>
+              <w:t xml:space="preserve">, 2002, 59 (5-6), pp.541-549</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674798v1</w:t>
+                <w:t xml:space="preserve">hal-02682164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid measurement of trunk MOE on standing trees using RIGIDIMETER</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Launay</w:t>
+                <w:t xml:space="preserve">Genetic selection within Douglas fir (pseudotsuga menziesii) in Europe for papermaking uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chantre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ivkovitch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bastien</w:t>
+                <w:t xml:space="preserve">V. Baonza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Higelin</w:t>
+                <w:t xml:space="preserve">Nicola Macchioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 59 (5-6), pp.465-469</w:t>
+              <w:t xml:space="preserve">, 2002, 59 (5-6), pp.583-593</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670669v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonal variation of wood density record of cambium reaction to water deficit in Picea abies (L.) Karst</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid measurement of trunk MOE on standing trees using RIGIDIMETER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Hannrup</w:t>
+                <w:t xml:space="preserve">J. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Grabner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Ivkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Higelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 59 (5-6), pp.533-540</w:t>
+              <w:t xml:space="preserve">, 2002, 59 (5-6), pp.465-469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678842v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of pulp and timber properties in maritime pine (Pinus pinaster Ait.)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clonal variation of wood density record of cambium reaction to water deficit in Picea abies (L.) Karst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwynn Jones</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. van Loo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hannrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grabner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 59 (5-6), pp.563-575. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 59 (5-6), pp.533-540</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881908v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid measurement of trunk MOE on standing trees using RIGIDIMETER</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Higelin</w:t>
+                <w:t xml:space="preserve">Genetic control of pulp and timber properties in maritime pine (Pinus pinaster Ait.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chantre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwynn Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 59, pp.465-469. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/forest:2002030⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 59 (5-6), pp.563-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2002042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021139v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic trends in wood density and radial growth with cambial age in a radiata pine progeny test</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rapid measurement of trunk MOE on standing trees using RIGIDIMETER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milosh Ivkovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Higelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 59 (5-6), pp.541-549. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/forest:2002039⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 59, pp.465-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2002030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881905v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00021139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonal variation of wood density record of cambium reaction to water deficit in Picea abies (L.) Karst</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic trends in wood density and radial growth with cambial age in a radiata pine progeny test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Zamudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Baettyg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Vergara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Grabner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 59 (5-6), pp.533-540. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/forest:2002038⟩</w:t>
+              <w:t xml:space="preserve">, 2002, 59 (5-6), pp.541-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2002039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00881904v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters and QTL analysis of d13C and ring width in maritime pine</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clonal variation of wood density record of cambium reaction to water deficit in Picea abies (L.) Karst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Guehl</w:t>
+                <w:t xml:space="preserve">Julien van Loo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjorn Hannrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Grabner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 25, pp.945-953. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 59 (5-6), pp.533-540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-3040.2002.00872.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/forest:2002038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676160v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic selection within Douglas fir (Pseudotsuga menziesii) in Europe for papermaking uses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chantre</w:t>
+                <w:t xml:space="preserve">Genetic parameters and QTL analysis of d13C and ring width in maritime pine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Brendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Guehl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/forest:2002044⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 25, pp.945-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-3040.2002.00872.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881910v1</w:t>
+                <w:t xml:space="preserve">hal-02676160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic trends in wood density and radial growth with cambial age in a radiata pine progeny test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Zamudio</w:t>
+                <w:t xml:space="preserve">Genetic selection within Douglas fir (Pseudotsuga menziesii) in Europe for papermaking uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chantre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Baettyg</w:t>
+                <w:t xml:space="preserve">Victoria Baonza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Macchioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vergara</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Le Turcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 59 (5-6), pp.541-549</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 59 (5-6), pp.583-593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2002044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682164v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00881910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving models of wood density by including genetic effects: A case study in Douglas-fir</w:t>
               </w:r>
@@ -10019,64 +10019,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Cahalan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 58 (4), pp.385-394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10231,220 +10231,220 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Paques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dewitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des sciences forestières</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 57 (4), pp.361-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2000126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04639740v1</w:t>
+                <w:t xml:space="preserve">hal-00883318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new experimental device for rapid measurement of the trunk equivalent modulus of elasticity on standing trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc E. Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dewitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales des sciences forestières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/forest:2000126⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00883318v1</w:t>
+                <w:t xml:space="preserve">hal-04639740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du module d'élasticité à l'aide de données microdensitométriques : méthodes et effets génétiques (2. partie)</w:t>
               </w:r>
@@ -10469,51 +10469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mamdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10594,51 +10594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10831,51 +10831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tongli Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally N. Aitken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael R. Carlson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11332,260 +11332,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la dendroécologie dans l'étude de la réponse aux sécheresses de plusieurs provenances de douglas dans le Sud de la France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential of adaptation to drought in Douglas-fir: twenty years of research efforts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Martinez Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermina Dalla Salda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Ruiz Diaz Britez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kfé R&amp;D ONF n°45</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ONF RDI, Jul 2021, Ardon, France</w:t>
+              <w:t xml:space="preserve">Introduction, Breeding, Propagation and Deployment of Pacific Northwest Conifers Around the World: 70 years of Progress, Opportunities and Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Virtual International Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328920v1</w:t>
+                <w:t xml:space="preserve">hal-03551977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of adaptation to drought in Douglas-fir: twenty years of research efforts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de la dendroécologie dans l'étude de la réponse aux sécheresses de plusieurs provenances de douglas dans le Sud de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Introduction, Breeding, Propagation and Deployment of Pacific Northwest Conifers Around the World: 70 years of Progress, Opportunities and Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Virtual International Conference, France</w:t>
+              <w:t xml:space="preserve">Kfé R&amp;D ONF n°45</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONF RDI, Jul 2021, Ardon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551977v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood, tree-ring and hydraulic studies of adaptation to drought in forest trees</w:t>
               </w:r>
@@ -11772,204 +11772,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la réponse aux sécheresses du douglas par dendro-écologie dans deux tests de provenances du sud-est de la France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation des arbres et des forêts au changement climatique: Une stratégie basée sur l’analyse du bois et des cernes de croissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques Annuelles des sites INRAE du Loiret</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR BioForA, Nov 2020, Ardon, France</w:t>
+              <w:t xml:space="preserve">Conférence Centre-Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328895v1</w:t>
+                <w:t xml:space="preserve">hal-03552132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des arbres et des forêts au changement climatique: Une stratégie basée sur l’analyse du bois et des cernes de croissance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de la réponse aux sécheresses du douglas par dendro-écologie dans deux tests de provenances du sud-est de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Centre-Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques Annuelles des sites INRAE du Loiret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR BioForA, Nov 2020, Ardon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552132v1</w:t>
+                <w:t xml:space="preserve">hal-03328895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential of Partial Triadic Analysis to reveal genetic variation in a multi-site annual-ring microdensity dataset</w:t>
               </w:r>
@@ -12007,51 +12007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Martinez-Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adapting forest ecosystems and wood products to biotic and abiotic stress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Conference European Union Marie-Curie project TOPWOOD et LIA Forestia, Mar 2019, Bariloche, Argentina</w:t>
@@ -12264,377 +12264,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03551991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of pneumatic method to build vulnerability curves in solitary vesselled trees: Assessement of vulnerability to cavitation of three Eucalyptus mature tree species</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential of evolutionary adaptation of Douglas fir (Pseudotsuga menziesii Franco.) to drought: role of resistance to cavitation, xylem microdensity and pit anatomical traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference “Adapting forests ecosystems and wood products to biotic and abiotic stress”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Union Marie-Curie project TOPWOOD., Mar 2019, Bariloche, Argentina. 1 p</w:t>
+              <w:t xml:space="preserve">Adapting forest ecosystems and wood products to biotic and abiotic stress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Conference TOPWOOD; LIA Forestia, Mar 2019, Bariloche, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02089531v1</w:t>
+                <w:t xml:space="preserve">hal-04746953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood formation and tree adaptation to climate</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Application of pneumatic method to build vulnerability curves in solitary vesselled trees: Assessement of vulnerability to cavitation of three Eucalyptus mature tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tete Severien Barigah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.E. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loire-Valley-Institute-for-Advanced-Studies International Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference “Adapting forests ecosystems and wood products to biotic and abiotic stress”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Union Marie-Curie project TOPWOOD., Mar 2019, Bariloche, Argentina. 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737975v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of evolutionary adaptation of Douglas fir (Pseudotsuga menziesii Franco.) to drought: role of resistance to cavitation, xylem microdensity and pit anatomical traits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Segura</w:t>
+                <w:t xml:space="preserve">Wood formation and tree adaptation to climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir V. Shishov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adapting forest ecosystems and wood products to biotic and abiotic stress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Loire-Valley-Institute-for-Advanced-Studies International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, PARIS, pp.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-019-0902-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746953v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The adaptive potential of Douglas-fir to drought: Twenty years of collaborative investigation</w:t>
               </w:r>
@@ -12646,64 +12646,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Martinez Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermina Dalla Salda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Ruiz Diaz Britez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12739,1028 +12739,1028 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils de mesure des propriétés du bois</w:t>
+                <w:t xml:space="preserve">Climate warming inversely affects Larch at each end of its altitudinal distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Concepción Escobar Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir V Shishov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université d'été France Bois Région</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">Wood formation and tree adaptation to climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03551956v1</w:t>
+                <w:t xml:space="preserve">hal-03547703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendroecological analysis of the altitudinal shift of larch budmoth outbreaks with climate change in the french Alps</w:t>
+                <w:t xml:space="preserve">Outils de mesure des propriétés du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XI European Congress of Entomology. ECE 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Naples, Italy. p.11</w:t>
+              <w:t xml:space="preserve">Université d'été France Bois Région</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551961v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate warming inversely affects Larch at each end of its altitudinal distribution</w:t>
+                <w:t xml:space="preserve">Dendroecological analysis of the altitudinal shift of larch budmoth outbreaks with climate change in the french Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Chauvin</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarita Concepción Escobar Sandoval</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vladimir V Shishov</w:t>
+                <w:t xml:space="preserve">Céline Button</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood formation and tree adaptation to climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">XI European Congress of Entomology. ECE 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Naples, Italy. p.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547703v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Douglas-fir adaptation to drought rooted on provenance variation for cavitation vulnerability?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Wood properties, end-product quality and adaptation to climate: antagonism or compromise? The case of wood density and vulnerability to cavitation in Douglas-fir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermina Dalla Salda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Martinez Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">125 Years of IUFRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUFRO, Sep 2017, Fribourg (Germany), France</w:t>
+              <w:t xml:space="preserve">Strengthening collaboration on innovative wood quality research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746937v1</w:t>
+                <w:t xml:space="preserve">hal-03552175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certains l’aiment chaud ? Les arbres forestiers face au réchauffement climatique. Le cas d’une espèce-modèle, le douglas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is Douglas-fir adaptation to drought rooted on provenance variation for cavitation vulnerability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centre Sciences CCSTI de la région Centre Val de Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">125 Years of IUFRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFRO, Sep 2017, Fribourg (Germany), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552147v1</w:t>
+                <w:t xml:space="preserve">hal-04746937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of provenance effect along Douglas-fir vulnerability curves.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Certains l’aiment chaud ? Les arbres forestiers face au réchauffement climatique. Le cas d’une espèce-modèle, le douglas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Chauvin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xylem International Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Centre Sciences CCSTI de la région Centre Val de Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746924v1</w:t>
+                <w:t xml:space="preserve">hal-03552147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood properties, end-product quality and adaptation to climate: antagonism or compromise? The case of wood density and vulnerability to cavitation in Douglas-fir</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of provenance effect along Douglas-fir vulnerability curves.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strengthening collaboration on innovative wood quality research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">Xylem International Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552175v1</w:t>
+                <w:t xml:space="preserve">hal-04746924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DYNAWOOD - Dynamics of wood formation and adaptation of forest trees to climate variation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annual-ring width plasticity to climate of individual Abies alba trees along three altitudinal gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saúl Espinosa Zaragoza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Fonti</w:t>
+                <w:t xml:space="preserve">Christian Pichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Latreille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Studium Research Consortium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Jan 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Ecologie (SFE). FRA., Oct 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798351v1</w:t>
+                <w:t xml:space="preserve">hal-01606174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptación de los arboles forestales al cambio climático: Contexto, estrategia de investigación, ejemplos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">DYNAWOOD - Dynamics of wood formation and adaptation of forest trees to climate variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Deslauriers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Martinez-Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saúl Espinosa Zaragoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XV Congreso Internacional y XXI Congreso Nacional de Ciencias Ambientales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Oaxaca, México</w:t>
+              <w:t xml:space="preserve">Le Studium Research Consortium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Jan 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02795883v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annual-ring width plasticity to climate of individual Abies alba trees along three altitudinal gradients</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+                <w:t xml:space="preserve">Adaptación de los arboles forestales al cambio climático: Contexto, estrategia de investigación, ejemplos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Ecologie (SFE). FRA., Oct 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">XV Congreso Internacional y XXI Congreso Nacional de Ciencias Ambientales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Oaxaca, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606174v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du déficit hydrique et de la composition du peuplement sur la largeur et la densité du cerne du chêne sessile et du pin sylvestre</w:t>
               </w:r>
@@ -13778,1059 +13778,1059 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Perot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François F. Lebourgeois</w:t>
+                <w:t xml:space="preserve">V. Tuilleras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les forêts mélangées : quel état des connaissances scientifiques?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., Jun 2015, Nogent-sur-Vernisson, France</w:t>
+              <w:t xml:space="preserve">Les forêts mélangées : quel état des connaissances scientifiques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Nogent sur Vernisson, France. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793803v1</w:t>
+                <w:t xml:space="preserve">hal-02601381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potencial de adaptación genética del pino oregón a la sequía</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Ruiz Diaz Britez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermina Dalla Salda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Martinez-Meier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso Argentino de Genetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Mar del Plata, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des forêts au changement climatique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effets du déficit hydrique et de la composition du peuplement sur la largeur et la densité du cerne du chêne sessile et du pin sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Toigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valene Tuilleras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Mardis de la Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Régional de Promotion de la Culture Scientifique, Technique et Industrielle de la Région Centre - Val de Loire (CCSTI). FRA., Jun 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">Les forêts mélangées : quel état des connaissances scientifiques?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche en Sciences et Technologies pour l'Environnement et l'Agriculture (IRSTEA). FRA., Jun 2015, Nogent-sur-Vernisson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02794773v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’incidence du changement climatique sur la sylviculture, et l'adaptation de la forêt au changement climatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Adaptation des forêts au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le changement climatique en Touraine et dans la région</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société d'Etude, de Protection et d'Aménagement de la Nature en Touraine (SEPANT). FRA., Nov 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">Les Mardis de la Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Régional de Promotion de la Culture Scientifique, Technique et Industrielle de la Région Centre - Val de Loire (CCSTI). FRA., Jun 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740160v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02794773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du déficit hydrique et de la composition du peuplement sur la largeur et la densité du cerne du chêne sessile et du pin sylvestre</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’incidence du changement climatique sur la sylviculture, et l'adaptation de la forêt au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les forêts mélangées : quel état des connaissances scientifiques ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Nogent sur Vernisson, France. pp.27</w:t>
+              <w:t xml:space="preserve">Le changement climatique en Touraine et dans la région</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d'Etude, de Protection et d'Aménagement de la Nature en Touraine (SEPANT). FRA., Nov 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601381v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual frames and research strategies for integrated studies of adaptation to drought</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Wood imprints in the study of forest trees adaptation to drought: interdisciplinary approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Martinez Martinez-Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gregor Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. IUFRO World Congress 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Oct 2014, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">Les jeudis du Studium. Thursday Studium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Nov 2014, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739406v1</w:t>
+                <w:t xml:space="preserve">hal-02793992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densidad Básica como indicador de calidad de madera en genotipos de Pinus patula Schiede ex Schltdl et Cham</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Javier López Upton</w:t>
+                <w:t xml:space="preserve">Conceptual frames and research strategies for integrated studies of adaptation to drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Griebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregor Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Congreso Forestal LatinoAmericano (VI CONFLAT) “Latinoamérica en armonía con la sustentabilidad de los recursos forestales y el medio ambiente”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Michoacan, México</w:t>
+              <w:t xml:space="preserve">24. IUFRO World Congress 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Oct 2014, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269308v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the adaptive meaning of wood in Eucalyptus species</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Densidad Básica como indicador de calidad de madera en genotipos de Pinus patula Schiede ex Schltdl et Cham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Concepción Escobar Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saúl Espinosa Zaragoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amparo Borja de La Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier López Upton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. IUFRO World Congress 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Oct 2014, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">6. Congreso Forestal LatinoAmericano (VI CONFLAT) “Latinoamérica en armonía con la sustentabilidad de los recursos forestales y el medio ambiente”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Michoacan, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742304v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptación de los recursos forestales a la sequía: potencial genético del pino Oregon</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unraveling the adaptive meaning of wood in Eucalyptus species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Elena Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Monteoliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Martinez-Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Gyenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Congreso Forestal LatinoAmericano (VI CONFLAT) “Latinoamérica en armonía con la sustentabilidad de los recursos forestales y el medio ambiente”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Michoacan, México</w:t>
+              <w:t xml:space="preserve">24. IUFRO World Congress 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Oct 2014, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268881v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood imprints in the study of forest trees adaptation to drought: interdisciplinary approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
+                <w:t xml:space="preserve">Adaptación de los recursos forestales a la sequía: potencial genético del pino Oregon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Ruiz Diaz Britez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les jeudis du Studium. Thursday Studium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Nov 2014, Orléans, France</w:t>
+              <w:t xml:space="preserve">6. Congreso Forestal LatinoAmericano (VI CONFLAT) “Latinoamérica en armonía con la sustentabilidad de los recursos forestales y el medio ambiente”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Michoacan, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793992v1</w:t>
+                <w:t xml:space="preserve">hal-01268881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements climatiques et biodiversité dans les Alpes. Table ronde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rendez-vous du CREA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherches sur les Ecosystèmes d'Altitude (CREA). FRA., Jun 2012, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14868,77 +14868,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity versus stability (or lack of it): when scientific fields collide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Alia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14976,90 +14976,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche rétrospective et intégrée de l'adaptation basée sur l'étude du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexane Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15101,64 +15101,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does climate influence the phenotypic variability of larch along an altitudinal gradient ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15252,77 +15252,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national d'écologie scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Montpellier, France</w:t>
@@ -15351,64 +15351,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnerability of Douglas-fir in a changing climate: study of decline in France after the extreme 2003’s drought</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15476,64 +15476,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité du Douglas en France dans le cadre des changements climatiques : étude du dépérissement après la sécheresse canicule de 2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15584,51 +15584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desenvolvimento de um método de obtenção e análise de imagens anatômicas da madeira de Pseudotsuga menziesii (MIRB.) Franco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Guedes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Tomazello Filho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15916,64 +15916,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of the effect of the climate of year 2003 on Douglas-fir and larch wood formation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pâques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impacts of the Drought and Heat in 2003 on Forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15992,402 +15992,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and mechanical wood properties of different larch origins and species across western Europe</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
+                <w:t xml:space="preserve">Genetic control of pulp and timber properties in maritime pine (Pinus pinaster Ait.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chantre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Sordella</w:t>
+                <w:t xml:space="preserve">J.C. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Bonelli</w:t>
+                <w:t xml:space="preserve">G.L. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Larix 2002 Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Gap, France</w:t>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763433v1</w:t>
+                <w:t xml:space="preserve">hal-02762250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of wood density to climate. A new approach to evaluate adaptive fitness of Larch</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc E. Pâques</w:t>
+                <w:t xml:space="preserve">Physical and mechanical wood properties of different larch origins and species across western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Millier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Notburga Gierlinger</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Jacques</w:t>
+                <w:t xml:space="preserve">G. Sordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t>
+              <w:t xml:space="preserve">Larix 2002 Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Gap, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762617v1</w:t>
+                <w:t xml:space="preserve">hal-02763433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of pulp and timber properties in maritime pine (Pinus pinaster Ait.)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Responses of wood density to climate. A new approach to evaluate adaptive fitness of Larch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.C. Rodrigues</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc E. Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Millier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Notburga Gierlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.L. Jones</w:t>
+                <w:t xml:space="preserve">Didier Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Gap, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02762250v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect genetic selection of end-products wood properties : a method suitable for both tropical and temperate forest trees</w:t>
               </w:r>
@@ -16399,64 +16399,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chantre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Baonza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Working party 2.08.01</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Durban, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16481,51 +16481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding poplars for wood density: intra and interspecific variability in a 9x9 factorial mating design involving Populus trichocarpa and Populus deltoides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16796,51 +16796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding poplars for wood density : Intra and interspecific variability in a 9x9 factorial mating design involving Populus deltoïdes (Bartr.) and Populus trichocarpa (Torr. and Gray)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16915,433 +16915,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variation and interrelationships of lateness of budburst and wood density components in a multisite Douglas-fir progeny test</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rigidity of standing tree trunks : from the standing stem to the standardized wood sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mamdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ngouahinga</w:t>
+                <w:t xml:space="preserve">A. Franc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint meeting of the IUFRO working parties S2.05, 06, 12 and 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1995, Limoges, France</w:t>
+              <w:t xml:space="preserve">20. IUFRO world congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1995, Tampere, Finland. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02775194v1</w:t>
+                <w:t xml:space="preserve">hal-02845284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraspecific variability of European larch for wood properties : Preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Larch genetics and breeding. Research findings and ecological-silvicultural demands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Owe Martinsson, Jul 1995, Remningstorp and Siljansfors, Sweden. pp.21-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulus of elasticity of standing Douglas fir trees : use of the modulomètre in a tree breeding study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic variation and interrelationships of lateness of budburst and wood density components in a multisite Douglas-fir progeny test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Bastien</w:t>
+                <w:t xml:space="preserve">P. Ngouahinga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint meeting of the IUFRO working parties S2.05, 06, 12 and 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1995, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02773311v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigidity of standing tree trunks : from the standing stem to the standardized wood sample</w:t>
+                <w:t xml:space="preserve">Modulus of elasticity of standing Douglas fir trees : use of the modulomètre in a tree breeding study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mamdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. IUFRO world congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1995, Tampere, Finland. 2 p</w:t>
+              <w:t xml:space="preserve">Joint meeting of the IUFRO working parties S2.05, 06, 12 and 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1995, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02845284v1</w:t>
+                <w:t xml:space="preserve">hal-02773311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic effects of wood density modelling at different genetic levels (Norway spruce)</w:t>
               </w:r>
@@ -17605,51 +17605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Tomazello Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Martinez Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17691,64 +17691,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estudio integrado de la adaptación de los árboles forestales a la sequía</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Elena Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Ruiz Diaz Britez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17812,51 +17812,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity versus stability (or lack of it): when scintific fields collide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17933,51 +17933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Michelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18229,51 +18229,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure du potentiel d’adaptation des arbres forestiers au changement climatique : approches in situ et ex situ sur gradients altitudinaux à l’aide de dispositifs de transplantation croisée – GRAAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme de recherche « Gestion et Impacts du Changement Climatique » : Projets 2010-2014, Résultats scientifiques et acquis pour les gestionnaires et décideurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18350,51 +18350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Delzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18475,51 +18475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novel Tree Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18557,64 +18557,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pâques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mélèze (les guides du sylviculteur)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut pour le Développement Forestier, 2001, 2-904740-81-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18639,90 +18639,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Site and genotype effects for ring density and width in a 16-year-old genetic trial of 30 Douglas fir open-pollinated families replicated in 3 sites in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ngouahinga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EEC Air Project. Forest planning and management tools. Final detailed report of the work performed between November 1st, 1992 and October 31, 1995</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18818,51 +18818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Tomazello Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18929,51 +18929,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of the Distribution of Soil Organic Carbon Stocks in the Topsoil Under Pinus Hartwegii Lindl. Forest, Along an Elevation Gradient in Central Mexico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lizbeth Carrillo-Arizmendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlín Pérez-Suárez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19062,51 +19062,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport scientifique de la Convention MAAF-INRAE &amp;quot;CONSERVATION + SELECTION&amp;quot; 2022-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19184,51 +19184,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure du potentiel d’adaptation des arbres forestiers au changement climatique : approches in-situ et ex-situ sur gradients altitudinaux à l’aide de dispositifs de transplantation croisée (Gradient Altitudinal, GRAAL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Programme 190-0190-RIRP-OCRI, Université de Bordeaux (UB); Ecole Nationale du Génie Rural des Eaux et Forêts (ENGREF); Office National des Forêts (ONF). 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -19250,51 +19250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xylome - Empreinte du changement climatique sur le bois de douglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Université d'Orléans (UO). 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -19329,90 +19329,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une compréhension fonctionnelle des dépérissements forestiers : cas des feuillus de fontainebleau et des conifères de Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ponton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Damesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] auto-saisine. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -19460,51 +19460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Millier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19610,51 +19610,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Height growth of 17 Douglas fir open pollinated progenies between ages 7 and 26. Rapport final pour le projet de l'Union Européenne &amp;quot;Forest planning and management tools&amp;quot;. Task 1 : Growth models. Subtask : Douglas fir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19910,64 +19910,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of forest trees to climate warming: a case study on Douglas-Fir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Martinez Martinez-Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19985,90 +19985,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality characteristics of larch wood grown in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notburga Gierlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupert Wimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Grabner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Rosner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20238,51 +20238,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'adaptation des arbres forestiers aux changements environnementaux par analyse rétrospective de cernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université d'Orléans, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20674,51 +20674,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TopWood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20905,51 +20905,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/forestia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05516415v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#237;n P&#233;rez-Su&#225;rez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Enrique Ram&#237;rez-Albores" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jes&#250;s Vargas-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47163/agrociencia.v59i5.3413" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334646v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagnaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bliard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105598" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04429231v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizbeth Carrillo-Arizmendi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlin P&#233;rez-Su&#225;rez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Roberto Mart&#237;nez-Campos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1072638" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060643v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ruiz Daniels" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16750" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195459v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jos&#233; Barotto" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mart&#237;nez-Meier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Monteoliva" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpac132" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753252v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrillo-Arizmendi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;rez-Su&#225;rez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Vargas-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Mart&#237;nez-Campos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2022.109109" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195466v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yareli Soto-Carrasco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando G&#243;mez-Guerrero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5154/r.rchscfa.2021.10.067" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165187v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Escobar&#8208;sandoval" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fonti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez&#8208;meier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pei3.10040" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556837v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Balducci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Deslauriers" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.784442" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03560526v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana L&#243;pez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Cano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Rodr&#237;guez-Calcerrada" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sang&#252;esa-Barreda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gazol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108634" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128177v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Butt&#242;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rossi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Morin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17223" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153705v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Correa-D&#237;az" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G&#243;mez-Guerrero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Vargas-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W R Horwath" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f11040452" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03049947v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2020.00086" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769656v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Sergent" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Varela" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Barigah" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118175" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559889v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Montiel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gaudet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9040444" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573700v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Dalla-Salda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.117943" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03050813v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Chauvin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Escobar-Sandoval" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Shishov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00958-w" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02877316v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Durand-Gillmann" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118187" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217467v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-019-01940-4" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501278v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rathgeber" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V Shishov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0902-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620286v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.03.054" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629182v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh Masoumeh Saderi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0866-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618784v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez-Meier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Enrique Gyenge" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Teson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117638" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZW5NKVPF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624323v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Arzac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Rozas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Olano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.12.257" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691369v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nabais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Kehlet Hansen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakefet David-Schwartz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Klisz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ana Lopez Rodriguez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.10.040" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629388v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Feinard-Duranceau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Berthier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent-Barbaroux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Jos&#233; Lario" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0719-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595197v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Muratorio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.04156" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605939v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2016-0211" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268882v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Dalla Salda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gyenge" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Licata" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.02.021" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309641v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nardin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0483-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195097v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valene Tuilleras" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.02.019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102703v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opoldo Sanchez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0393-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102690v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0220-5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095363v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190128v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Godefroid" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ruiz-Diaz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108332" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268792v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ruiz Diaz Britez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez Meier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-014-1003-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643125v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Rozenberg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201497v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Ivkovi&#263;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Washington Gapare" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Wu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Espinoza" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0290-z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267927v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267991v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Nocetti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Brunetti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Ducci" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Romagnoli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267931v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2012.0088" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267757v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alves" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0383-x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E0957BB4E85268538CB15CB88106E14362F0D64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00845196v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gion" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carouch&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deweer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bedon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pichavant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651298v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Gion" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-301" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645215v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gallo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pastorino" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Mondino" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0717-92002011000300003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663038v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Millier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-009-0230-0" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QVF6PHNL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883468v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009011" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666585v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bessega" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz O Saidman" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a R Darquier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Ewens" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0800074" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661626v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Raffin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-008-0165-x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-762XLK13-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964863v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina G. Dalla Salda" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez Martinez-Meier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.08.019" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655697v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884145v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro G. Martinez Meier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario J.M. Pastorino" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gautry" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665199v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X08-051" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664895v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario J. M. Pastorino" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007074" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663742v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.05.041" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666963v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charlot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007078" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884149v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667280v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denilson da Silva Perez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillemain" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alazard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2007.118" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA9D4C5976CB71FE9849B47F5F7AA9C90B06DF5B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176985v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahum Sanchez-Vargas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X07-075" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657101v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Carlos Rodrigues" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chantre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Tibbits" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-005-0026-9" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A6C57419A80F5ED372D60BD2BEA7A20EDF13ED8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654633v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667385v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grabner" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cherubini" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Hannrup" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02827580600642100" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677871v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Zamudio" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Baettig" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Vergara" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ya&#241;ez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005002" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883865v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682851v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cahalan" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Karlsson" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02827580310019536" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883820v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Ivkovic" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004072" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682319v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Notburga Gierlinger" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jacques" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Wimmer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schwanninger" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-003-0290-y" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D4RQ62M7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682556v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunar Sch&#252;te" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milosh Ivkovich" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/77.4.257" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674798v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baonza" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Macchioni" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Turcq" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670669v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Launay" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ivkovitch" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Higelin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678842v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Loo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hannrup" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grabner" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881908v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodrigues" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwynn Jones" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002042" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021139v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002030" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881905v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Baettyg" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Guerra" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002039" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881904v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien van Loo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002038" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676160v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3040.2002.00872.x" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881910v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Baonza" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Turcq" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002044" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682164v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zamudio" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baettyg" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergara" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerra" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884188v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001132" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671369v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cahalan" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639740v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Launay" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dewitte" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883318v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Paques" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000126" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686527v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mamdy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686526v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883259v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mamdy" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698209v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongli Wang" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally N. Aitken" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Carlson" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-29-4-434" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698291v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883124v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rozenberg" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H van de Sype" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691952v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van de Sype" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882852v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700634v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328920v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bouttier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551977v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552063v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551970v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552161v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328895v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552132v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790075v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Zamudio" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089535v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gyenge" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barreto" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Fernandez" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551991v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089531v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737975v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Shishov" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746953v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552000v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551956v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551961v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mayeur" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Button" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547703v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Concepci&#243;n Escobar Sandoval" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746937v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552147v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746924v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552175v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798351v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Espinosa Zaragoza" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795883v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606174v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Latreille" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793803v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794896v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794773v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740160v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601381v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tuilleras" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebourgeois" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739406v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Griebel" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Sanders" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269308v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Borja de La Rosa" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier L&#243;pez Upton" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742304v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Fernandez" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268881v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793992v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802205v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808499v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Climent" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811491v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Branger" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749143v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756179v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757012v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefevre" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752894v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817221v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Guedes" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Tomazello Filho" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753533v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Cesar Vilardi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Puech" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757335v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761085v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763433v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sordella" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bonelli" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762617v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jacques" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762250v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rodrigues" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Jones" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767849v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765090v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La&#238;n&#233;" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669726v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rozenberg" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669714v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Commere" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766083v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775194v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ngouahinga" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666349v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773311v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franc" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845284v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774195v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787917v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pegard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797284v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaix" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800874v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268722v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805513v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ader" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michelet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845028v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847911v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dominguez" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798498v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gip-ecofor.org/doc/drupal/gicc/GICC2010-2014-WEB.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204210v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mauriat" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01032436" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268435v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libros.inia.es/libros/product_info.php?cPath=12&amp;amp;products_id=709" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826207v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843947v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801160v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104059v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Vargas-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195716v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796329v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803657v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195121v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668710v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580203v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845029v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639837v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639844v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801041v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833576v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rosner" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02826845v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02814086v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552028v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552194v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552232v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552181v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547663v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801340v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/forestia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05516415v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#237;n P&#233;rez-Su&#225;rez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Enrique Ram&#237;rez-Albores" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jes&#250;s Vargas-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47163/agrociencia.v59i5.3413" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334646v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagnaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bliard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105598" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195459v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jos&#233; Barotto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mart&#237;nez-Meier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Monteoliva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpac132" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060643v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ruiz Daniels" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16750" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04429231v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizbeth Carrillo-Arizmendi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlin P&#233;rez-Su&#225;rez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Roberto Mart&#237;nez-Campos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1072638" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yareli Soto-Carrasco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando G&#243;mez-Guerrero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5154/r.rchscfa.2021.10.067" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753252v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrillo-Arizmendi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;rez-Su&#225;rez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Vargas-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Mart&#237;nez-Campos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2022.109109" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Butt&#242;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Deslauriers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rossi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Morin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17223" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556837v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Balducci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.784442" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165187v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Escobar&#8208;sandoval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fonti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez&#8208;meier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pei3.10040" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03560526v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana L&#243;pez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Cano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Rodr&#237;guez-Calcerrada" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sang&#252;esa-Barreda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gazol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108634" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217467v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Shishov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-019-01940-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02877316v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Durand-Gillmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118187" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153705v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Correa-D&#237;az" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G&#243;mez-Guerrero" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Vargas-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W R Horwath" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f11040452" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559889v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Montiel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gaudet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9040444" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769656v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Sergent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Varela" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Barigah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118175" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03049947v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2020.00086" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573700v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Dalla-Salda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.117943" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03050813v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Chauvin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Escobar-Sandoval" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00958-w" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501278v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rathgeber" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V Shishov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0902-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620286v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.03.054" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629182v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh Masoumeh Saderi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0866-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618784v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez-Meier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Enrique Gyenge" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Teson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117638" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZW5NKVPF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691369v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nabais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Kehlet Hansen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakefet David-Schwartz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Klisz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ana Lopez Rodriguez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.10.040" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629388v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Feinard-Duranceau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Berthier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent-Barbaroux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Jos&#233; Lario" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0719-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624323v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Arzac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Rozas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Olano" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.12.257" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595197v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Muratorio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.04156" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605939v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2016-0211" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309641v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nardin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0483-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268882v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Dalla Salda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gyenge" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Licata" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.02.021" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195097v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valene Tuilleras" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.02.019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102703v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opoldo Sanchez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0393-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102690v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0220-5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095363v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190128v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Godefroid" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ruiz-Diaz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108332" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268792v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ruiz Diaz Britez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez Meier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-014-1003-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267927v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643125v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Rozenberg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201497v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Ivkovi&#263;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Washington Gapare" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Wu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Espinoza" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0290-z" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267991v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Nocetti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Brunetti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Ducci" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Romagnoli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267931v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2012.0088" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267757v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alves" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0383-x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E0957BB4E85268538CB15CB88106E14362F0D64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00845196v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gion" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carouch&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deweer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bedon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pichavant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651298v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Gion" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-301" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645215v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gallo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pastorino" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Mondino" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0717-92002011000300003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663038v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Millier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-009-0230-0" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QVF6PHNL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655697v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez Martinez-Meier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina G. Dalla Salda" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666585v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bessega" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz O Saidman" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a R Darquier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Ewens" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0800074" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661626v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Raffin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-008-0165-x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-762XLK13-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883468v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009011" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964863v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.08.019" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884149v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charlot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884145v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro G. Martinez Meier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario J.M. Pastorino" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gautry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665199v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X08-051" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664895v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario J. M. Pastorino" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007074" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663742v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.05.041" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666963v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007078" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667280v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denilson da Silva Perez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillemain" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alazard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2007.118" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA9D4C5976CB71FE9849B47F5F7AA9C90B06DF5B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176985v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahum Sanchez-Vargas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X07-075" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667385v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grabner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cherubini" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Hannrup" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02827580600642100" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657101v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Carlos Rodrigues" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chantre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Tibbits" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-005-0026-9" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A6C57419A80F5ED372D60BD2BEA7A20EDF13ED8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654633v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677871v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Zamudio" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Baettig" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Vergara" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ya&#241;ez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005002" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883865v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682319v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Notburga Gierlinger" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jacques" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Wimmer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schwanninger" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-003-0290-y" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D4RQ62M7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682556v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunar Sch&#252;te" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milosh Ivkovich" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/77.4.257" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682851v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cahalan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Karlsson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02827580310019536" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883820v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Ivkovic" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004072" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682164v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zamudio" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baettyg" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergara" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerra" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674798v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baonza" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Macchioni" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Turcq" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670669v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Launay" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ivkovitch" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Higelin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678842v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Loo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hannrup" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grabner" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881908v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodrigues" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwynn Jones" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002042" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021139v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002030" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881905v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Baettyg" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Guerra" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002039" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881904v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien van Loo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002038" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676160v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3040.2002.00872.x" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881910v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Baonza" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Turcq" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002044" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884188v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001132" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671369v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cahalan" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883318v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Launay" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Paques" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dewitte" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000126" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639740v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686527v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mamdy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686526v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883259v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mamdy" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698209v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongli Wang" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally N. Aitken" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Carlson" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-29-4-434" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698291v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883124v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rozenberg" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H van de Sype" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691952v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van de Sype" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882852v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700634v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551977v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328920v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bouttier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552063v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551970v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552161v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552132v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328895v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790075v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Zamudio" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089535v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gyenge" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barreto" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Fernandez" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551991v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746953v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089531v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737975v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Shishov" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552000v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547703v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Concepci&#243;n Escobar Sandoval" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551956v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551961v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mayeur" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Button" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552175v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746937v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552147v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746924v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606174v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Latreille" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798351v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Espinosa Zaragoza" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795883v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601381v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tuilleras" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebourgeois" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794896v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793803v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794773v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740160v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793992v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739406v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Griebel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Sanders" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269308v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Borja de La Rosa" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier L&#243;pez Upton" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742304v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Fernandez" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268881v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802205v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808499v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Climent" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811491v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Branger" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749143v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756179v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757012v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefevre" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752894v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817221v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Guedes" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Tomazello Filho" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753533v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Cesar Vilardi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Puech" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757335v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761085v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762250v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rodrigues" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Jones" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763433v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sordella" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bonelli" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762617v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jacques" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767849v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765090v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La&#238;n&#233;" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669726v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rozenberg" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669714v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Commere" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766083v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845284v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franc" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666349v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775194v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ngouahinga" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773311v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774195v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787917v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pegard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797284v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaix" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800874v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268722v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805513v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ader" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michelet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845028v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847911v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dominguez" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798498v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gip-ecofor.org/doc/drupal/gicc/GICC2010-2014-WEB.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204210v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mauriat" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01032436" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268435v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libros.inia.es/libros/product_info.php?cPath=12&amp;amp;products_id=709" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826207v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843947v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801160v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104059v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Vargas-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195716v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796329v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803657v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195121v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668710v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580203v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845029v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639837v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639844v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801041v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833576v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rosner" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02826845v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02814086v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552028v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552194v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552232v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552181v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547663v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801340v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>