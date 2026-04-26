--- v1 (2026-04-04)
+++ v2 (2026-04-26)
@@ -1171,261 +1171,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of Stem Radius in Response to Defoliation in Boreal Conifers</w:t>
+                <w:t xml:space="preserve">Phenotypic plasticity of European larch radial growth and wood density along a‐1,000 m elevational gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorena Balducci</w:t>
+                <w:t xml:space="preserve">Margarita Escobar‐sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Martinez‐meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annie Deslauriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/ffgc.2021.784442⟩</w:t>
+              <w:t xml:space="preserve">Plant-Environment Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (2), pp.45-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pei3.10040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03556837v1</w:t>
+                <w:t xml:space="preserve">hal-03165187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic plasticity of European larch radial growth and wood density along a‐1,000 m elevational gradient</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variation of Stem Radius in Response to Defoliation in Boreal Conifers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Martinez‐meier</w:t>
+                <w:t xml:space="preserve">Lorena Balducci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Deslauriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant-Environment Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (2), pp.45-60. </w:t>
+              <w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, pp.784442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pei3.10040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/ffgc.2021.784442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165187v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03556837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tree-ring density and carbon isotope composition are early-warning signals of drought-induced mortality in the drought tolerant Canary Island pine</w:t>
               </w:r>
@@ -1811,542 +1811,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Wood Micro-Density Variation in Alpine Forests at Central México and Their Spatial Links with Remotely Sensed Information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct and Indirect Analysis of the Elevational Shift of Larch Budmoth Outbreaks Along an Elevation Gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Correa-Díaz</w:t>
+                <w:t xml:space="preserve">Frédéric Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gómez-Guerrero</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">W R Horwath</w:t>
+                <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/f11040452⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/ffgc.2020.00086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03153705v1</w:t>
+                <w:t xml:space="preserve">hal-03049947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overexpression of MADS-box Gene AGAMOUS-LIKE 12 Activates Root Development in Juglans sp. and Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Montiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Montiel</w:t>
+                <w:t xml:space="preserve">Françoise Laurans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (4), pp.444. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/plants9040444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of five methods to assess embolism resistance in trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A. Varela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S. Sergent</w:t>
+                <w:t xml:space="preserve">T.S. Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.A. Varela</w:t>
+                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Ecology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 468, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foreco.2020.118175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct and Indirect Analysis of the Elevational Shift of Larch Budmoth Outbreaks Along an Elevation Gradient</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-Term Wood Micro-Density Variation in Alpine Forests at Central México and Their Spatial Links with Remotely Sensed Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Correa-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gómez-Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J J Vargas-Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Roques</w:t>
+                <w:t xml:space="preserve">W R Horwath</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3, </w:t>
+              <w:t xml:space="preserve">Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/ffgc.2020.00086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/f11040452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03049947v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03153705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of resistance to xylem cavitation in cordilleran cypress using near-infrared spectroscopy</w:t>
               </w:r>
@@ -2505,51 +2505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Escobar-Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Shishov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2594,378 +2594,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03050813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood formation and tree adaptation to climate</w:t>
+                <w:t xml:space="preserve">Phenology of wood formation in larch (Larix decidua Mill.) trees growing along a 1000-m elevation gradient in the French Southern Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Seyedeh Masoumeh Saderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 76 (4), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-019-0902-3⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 76 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-019-0866-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02501278v1</w:t>
+                <w:t xml:space="preserve">hal-02629182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Native-source climate determines the Douglas-fir potential of adaptation to drought</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Segura</w:t>
+                <w:t xml:space="preserve">Wood formation and tree adaptation to climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir V Shishov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2019.03.054⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-019-0902-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620286v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02501278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenology of wood formation in larch (Larix decidua Mill.) trees growing along a 1000-m elevation gradient in the French Southern Alps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
+                <w:t xml:space="preserve">Native-source climate determines the Douglas-fir potential of adaptation to drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meriem Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 76 (3), </w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 444, pp.9 - 20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-019-0866-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2019.03.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629182v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insights into wood anatomy and function relationships: How Eucalyptus challenges what we already know</w:t>
               </w:r>
@@ -3091,412 +3091,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of climate on wood density: What provenance trials tell us?</w:t>
+                <w:t xml:space="preserve">Water availability controls &amp;lt;em&amp;gt;Pinus pinaster&amp;lt;/em&amp;gt; xylem growth and density: A multi-proxy approach along its environmental range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Nabais</w:t>
+                <w:t xml:space="preserve">Alberto Arzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Kehlet Hansen</w:t>
+                <w:t xml:space="preserve">Vicente Rozas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rakefet David-Schwartz</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José M. Olano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2017.10.040⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 250, pp.171-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2017.12.257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01691369v1</w:t>
+                <w:t xml:space="preserve">hal-02624323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic response of four maritime pine (Pinus pinaster Aiton) families to controlled soil water deficit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of climate on wood density: What provenance trials tell us?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Nabais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Kehlet Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Feinard-Duranceau</w:t>
+                <w:t xml:space="preserve">Rakefet David-Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexane Berthier</w:t>
+                <w:t xml:space="preserve">Marcin Klisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Vincent-Barbaroux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francisco-José Lario</w:t>
+                <w:t xml:space="preserve">Rosa Ana Lopez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-018-0719-5⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 408, pp.148-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2017.10.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02629388v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01691369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water availability controls &amp;lt;em&amp;gt;Pinus pinaster&amp;lt;/em&amp;gt; xylem growth and density: A multi-proxy approach along its environmental range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plastic response of four maritime pine (Pinus pinaster Aiton) families to controlled soil water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Feinard-Duranceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexane Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Arzac</w:t>
+                <w:t xml:space="preserve">Cécile Vincent-Barbaroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vicente Rozas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+                <w:t xml:space="preserve">Sara Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José M. Olano</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francisco-José Lario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 250, pp.171-180. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2017.12.257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-018-0719-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624323v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do functional traits syndromes covary with growth and reproductive performance in a water-stressed population of Fagus sylvatica?</w:t>
               </w:r>
@@ -3625,51 +3625,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal heterogeneity of larch budmoth outbreaks in the French Alps over the last 500 years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guibal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3740,295 +3740,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic differentiation of European larch along an altitudinal gradient in the French Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecophysiological basis of wood formation in ponderosa pine: linking water flux patterns with wood microdensity variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Martinez-Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Elena Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Nardin</w:t>
+                <w:t xml:space="preserve">Guillermina Dalla Salda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Musch</w:t>
+                <w:t xml:space="preserve">Javier Gyenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Rousselle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
+                <w:t xml:space="preserve">Julián Licata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-015-0483-8⟩</w:t>
+              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 346, pp.31-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foreco.2015.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309641v1</w:t>
+                <w:t xml:space="preserve">hal-01268882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophysiological basis of wood formation in ponderosa pine: linking water flux patterns with wood microdensity variables</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">María Elena Fernández</w:t>
+                <w:t xml:space="preserve">Genetic differentiation of European larch along an altitudinal gradient in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermina Dalla Salda</w:t>
+                <w:t xml:space="preserve">Yves Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Gyenge</w:t>
+                <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julián Licata</w:t>
+                <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forest Ecology and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 346, pp.31-40. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (5), pp.517-527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foreco.2015.02.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-015-0483-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268882v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species mixture increases the effect of drought on tree ring density, but not on ring width, in Quercus petraea Pinus sylvestris stands</w:t>
               </w:r>
@@ -4142,261 +4142,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal and interior Douglas-fir provenances differ in growth performance and response to drought episodes at adult age</w:t>
+                <w:t xml:space="preserve">Douglas-fir is vulnerable to exceptional and recurrent drought episodes and recovers less well on less fertile sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bréda</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 71 (6), pp.709-720. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-014-0393-1⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 71 (6), pp.697-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-012-0220-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102703v1</w:t>
+                <w:t xml:space="preserve">hal-01102690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas-fir is vulnerable to exceptional and recurrent drought episodes and recovers less well on less fertile sites</w:t>
+                <w:t xml:space="preserve">Coastal and interior Douglas-fir provenances differ in growth performance and response to drought episodes at adult age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bréda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopoldo Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bréda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 71 (6), pp.697-708. </w:t>
+              <w:t xml:space="preserve">, 2014, 71 (6), pp.709-720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-012-0220-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-014-0393-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102690v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of cavitation in a Douglas-fir tree-ring: transition-wood, the lord of the ring?</w:t>
               </w:r>
@@ -4434,51 +4434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Hydraulics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1, pp.e0005</w:t>
@@ -4520,51 +4520,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting the space-time structure of tree-ring datasets using the partial triadic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Godefroid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5242,77 +5242,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermina Dalla Salda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schweizerische Zeitschrift fuer Forstwesen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 163 (3), pp.88-95. </w:t>
@@ -5389,51 +5389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5885,51 +5885,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection perspectives for genetic improvement of wood stiffness in hybrid larch (Larix x eurolepis Henry)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Millier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6014,51 +6014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ring density record of phenotypic plasticity and adaptation to drought in Douglas-fir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Martinez Martinez-Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopoldo Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermina G. Dalla Salda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6120,394 +6120,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency between marker- and genealogy-based heritability estimates in an experimental stand of Prosopis alba (Leguminosae).</w:t>
+                <w:t xml:space="preserve">Ranking larch genotypes with the Rigidimeter: relationships between modulus of elasticity of standing trees and of sawn timber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Bessega</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luc E. Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3732/ajb.0800074⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 66 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest/2009011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666585v1</w:t>
+                <w:t xml:space="preserve">hal-00883468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What are the consequences of growth selection on wood density in the French maritime pine breeding programme?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie A. Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Meredieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 5 (1), pp.11-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11295-008-0165-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking larch genotypes with the Rigidimeter: relationships between modulus of elasticity of standing trees and of sawn timber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consistency between marker- and genealogy-based heritability estimates in an experimental stand of Prosopis alba (Leguminosae).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Bessega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz O Saidman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María R Darquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc E. Pâques</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mauricio Ewens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopoldo Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 66 (4), </w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 96 (2), pp.458-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/forest/2009011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3732/ajb.0800074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00883468v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of wood density and hydraulic properties of Douglas-fir (Pseudotsuga menziesii (Mirb.) Franco) clones related to a heat and drought waves in France</w:t>
               </w:r>
@@ -6519,51 +6519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermina G. Dalla Salda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Martinez Martinez-Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6610,103 +6610,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can wood density be efficiently selected at early stage in maritime pine (Pinus pinaster Ait.)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 65 (1), pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6731,215 +6731,224 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic control of the tree-ring response of Douglas-fir (Pseudotsuga menziesii (Mirb.) Franco) to the 2003 drought and heat-wave in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Martinez Martinez-Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopoldo Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermina G. Dalla Salda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro G. Martinez Meier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillermina Dalla Salda</w:t>
+                <w:t xml:space="preserve">Mario J. M. Pastorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gautry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 65 (1), pp.1-8</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 65 (1), 102p1-102p8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2007074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00884145v1</w:t>
+                <w:t xml:space="preserve">hal-02664895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood density variability in successive breeding populations of maritime pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie A. Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 38 (8), pp.2148-2158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6973,198 +6982,189 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic control of the tree-ring response of Douglas-fir (Pseudotsuga menziesii (Mirb.) Franco) to the 2003 drought and heat-wave in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario J. M. Pastorino</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Alejandro G. Martinez Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermina Dalla Salda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario J.M. Pastorino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Gautry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 65 (1), 102p1-102p8. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 65 (1), pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664895v1</w:t>
+                <w:t xml:space="preserve">hal-00884145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is hot in tree rings ? The wood density of surviving Douglas-firs to the 2003 drought and heat wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Martinez Martinez-Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopoldo Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Pastorino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7237,103 +7237,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can wood density be efficiently selected at early stage in maritime pine (Pinus pinaster Ait.)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie A. Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 65 (1), pp.106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7526,51 +7526,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastic and adaptive response to weather events: a pilot study in a maritime pine tree ring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahum Sanchez-Vargas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8432,51 +8432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milosh Ivkovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 77 (4), pp.257-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8850,783 +8850,783 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic selection within Douglas fir (pseudotsuga menziesii) in Europe for papermaking uses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Chantre</w:t>
+                <w:t xml:space="preserve">Genetic trends in wood density and radial growth with cambial age in a radiata pine progeny test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Zamudio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Baettyg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Vergara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 59 (5-6), pp.583-593</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 59 (5-6), pp.541-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2002039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674798v1</w:t>
+                <w:t xml:space="preserve">hal-00881905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid measurement of trunk MOE on standing trees using RIGIDIMETER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Launay</w:t>
+                <w:t xml:space="preserve">Jérôme Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milosh Ivkovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Higelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 59 (5-6), pp.465-469</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2002, 59, pp.465-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2002030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02670669v1</w:t>
+                <w:t xml:space="preserve">hal-00021139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonal variation of wood density record of cambium reaction to water deficit in Picea abies (L.) Karst</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic selection within Douglas fir (pseudotsuga menziesii) in Europe for papermaking uses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chantre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. van Loo</w:t>
+                <w:t xml:space="preserve">V. Baonza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Hannrup</w:t>
+                <w:t xml:space="preserve">Nicola Macchioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Grabner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Le Turcq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 59 (5-6), pp.533-540</w:t>
+              <w:t xml:space="preserve">, 2002, 59 (5-6), pp.583-593</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678842v1</w:t>
+                <w:t xml:space="preserve">hal-02674798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of pulp and timber properties in maritime pine (Pinus pinaster Ait.)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapid measurement of trunk MOE on standing trees using RIGIDIMETER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Rodrigues</w:t>
+                <w:t xml:space="preserve">J. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwynn Jones</w:t>
+                <w:t xml:space="preserve">M. Ivkovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Higelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 59 (5-6), pp.563-575. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 59 (5-6), pp.465-469</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881908v1</w:t>
+                <w:t xml:space="preserve">hal-02670669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid measurement of trunk MOE on standing trees using RIGIDIMETER</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clonal variation of wood density record of cambium reaction to water deficit in Picea abies (L.) Karst</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. van Loo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Launay</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Hannrup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grabner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 59, pp.465-469. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2002, 59 (5-6), pp.533-540</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00021139v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic trends in wood density and radial growth with cambial age in a radiata pine progeny test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Zamudio</w:t>
+                <w:t xml:space="preserve">Genetic control of pulp and timber properties in maritime pine (Pinus pinaster Ait.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chantre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Baettyg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adriana Vergara</w:t>
+                <w:t xml:space="preserve">José Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Guerra</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwynn Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Forest Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 59 (5-6), pp.541-549. </w:t>
+              <w:t xml:space="preserve">, 2002, 59 (5-6), pp.563-575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/forest:2002039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/forest:2002042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00881905v1</w:t>
+                <w:t xml:space="preserve">hal-00881908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clonal variation of wood density record of cambium reaction to water deficit in Picea abies (L.) Karst</w:t>
               </w:r>
@@ -9898,51 +9898,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Baonza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Macchioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10231,220 +10231,220 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc E. Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dewitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales des sciences forestières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 57</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00883318v1</w:t>
+                <w:t xml:space="preserve">hal-04639740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new experimental device for rapid measurement of the trunk equivalent modulus of elasticity on standing trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Paques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Dewitte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des sciences forestières</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 57 (4), pp.361-359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/forest:2000126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04639740v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00883318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du module d'élasticité à l'aide de données microdensitométriques : méthodes et effets génétiques (2. partie)</w:t>
               </w:r>
@@ -10469,51 +10469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mamdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10594,51 +10594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11332,467 +11332,506 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of adaptation to drought in Douglas-fir: twenty years of research efforts</w:t>
+                <w:t xml:space="preserve">Adaptación de los arboles al cambio climático: Una estrategia basada sobre el análisis de los anillos de crecimiento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Introduction, Breeding, Propagation and Deployment of Pacific Northwest Conifers Around the World: 70 years of Progress, Opportunities and Challenges</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Virtual International Conference, France</w:t>
+              <w:t xml:space="preserve">IV Congreso Internacional de Investigacion E innovacion UNAH 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Huanta, Perú</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03551977v1</w:t>
+                <w:t xml:space="preserve">hal-03551970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la dendroécologie dans l'étude de la réponse aux sécheresses de plusieurs provenances de douglas dans le Sud de la France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wood, tree-ring and hydraulic studies of adaptation to drought in forest trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kfé R&amp;D ONF n°45</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ONF RDI, Jul 2021, Ardon, France</w:t>
+              <w:t xml:space="preserve">Climate Change and Water, Extreme Events</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328920v1</w:t>
+                <w:t xml:space="preserve">hal-03552063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wood, tree-ring and hydraulic studies of adaptation to drought in forest trees</w:t>
+                <w:t xml:space="preserve">Potential of adaptation to drought in Douglas-fir: twenty years of research efforts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Martinez Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermina Dalla Salda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Ruiz Diaz Britez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Change and Water, Extreme Events</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Tours, France</w:t>
+              <w:t xml:space="preserve">Introduction, Breeding, Propagation and Deployment of Pacific Northwest Conifers Around the World: 70 years of Progress, Opportunities and Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Virtual International Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03552063v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptación de los arboles al cambio climático: Una estrategia basada sobre el análisis de los anillos de crecimiento</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Utilisation de la dendroécologie dans l'étude de la réponse aux sécheresses de plusieurs provenances de douglas dans le Sud de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV Congreso Internacional de Investigacion E innovacion UNAH 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Huanta, Perú</w:t>
+              <w:t xml:space="preserve">Kfé R&amp;D ONF n°45</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ONF RDI, Jul 2021, Ardon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551970v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation des arbres et forêts au changement climatique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de la réponse aux sécheresses du douglas par dendro-écologie dans deux tests de provenances du sud-est de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine Culturelle de Hommes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Gizeux, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques Annuelles des sites INRAE du Loiret</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR BioForA, Nov 2020, Ardon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552161v1</w:t>
+                <w:t xml:space="preserve">hal-03328895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation des arbres et des forêts au changement climatique: Une stratégie basée sur l’analyse du bois et des cernes de croissance</w:t>
               </w:r>
@@ -11841,135 +11880,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la réponse aux sécheresses du douglas par dendro-écologie dans deux tests de provenances du sud-est de la France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation des arbres et forêts au changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Musch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques Annuelles des sites INRAE du Loiret</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR BioForA, Nov 2020, Ardon, France</w:t>
+              <w:t xml:space="preserve">Semaine Culturelle de Hommes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Gizeux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328895v1</w:t>
+                <w:t xml:space="preserve">hal-03552161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The potential of Partial Triadic Analysis to reveal genetic variation in a multi-site annual-ring microdensity dataset</w:t>
               </w:r>
@@ -12283,51 +12283,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of evolutionary adaptation of Douglas fir (Pseudotsuga menziesii Franco.) to drought: role of resistance to cavitation, xylem microdensity and pit anatomical traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12404,64 +12404,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tete Severien Barigah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.A. Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12503,113 +12503,113 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood formation and tree adaptation to climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir V. Shishov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Loire-Valley-Institute-for-Advanced-Studies International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, PARIS, pp.3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13595-019-0902-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737975v1</w:t>
@@ -12659,51 +12659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Martinez Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermina Dalla Salda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Ruiz Diaz Britez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12784,64 +12784,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarita Concepción Escobar Sandoval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir V Shishov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wood formation and tree adaptation to climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Orléans, France</w:t>
@@ -12965,64 +12965,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mayeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Button</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13090,64 +13090,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermina Dalla Salda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Martinez Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13183,247 +13183,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03552175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Douglas-fir adaptation to drought rooted on provenance variation for cavitation vulnerability?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Certains l’aiment chaud ? Les arbres forestiers face au réchauffement climatique. Le cas d’une espèce-modèle, le douglas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Chauvin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">125 Years of IUFRO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUFRO, Sep 2017, Fribourg (Germany), France</w:t>
+              <w:t xml:space="preserve">Centre Sciences CCSTI de la région Centre Val de Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746937v1</w:t>
+                <w:t xml:space="preserve">hal-03552147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certains l’aiment chaud ? Les arbres forestiers face au réchauffement climatique. Le cas d’une espèce-modèle, le douglas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is Douglas-fir adaptation to drought rooted on provenance variation for cavitation vulnerability?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé H. Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centre Sciences CCSTI de la région Centre Val de Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">125 Years of IUFRO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFRO, Sep 2017, Fribourg (Germany), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552147v1</w:t>
+                <w:t xml:space="preserve">hal-04746937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of provenance effect along Douglas-fir vulnerability curves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé H. Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13608,51 +13608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Martinez-Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saúl Espinosa Zaragoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Studium Research Consortium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Jan 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13910,51 +13910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Ruiz Diaz Britez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermina Dalla Salda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Martinez-Meier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14331,243 +14331,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual frames and research strategies for integrated studies of adaptation to drought</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
+                <w:t xml:space="preserve">Densidad Básica como indicador de calidad de madera en genotipos de Pinus patula Schiede ex Schltdl et Cham</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Concepción Escobar Sandoval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saúl Espinosa Zaragoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Griebel</w:t>
+                <w:t xml:space="preserve">Amparo Borja de La Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregor Sanders</w:t>
+                <w:t xml:space="preserve">Javier López Upton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24. IUFRO World Congress 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Oct 2014, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">6. Congreso Forestal LatinoAmericano (VI CONFLAT) “Latinoamérica en armonía con la sustentabilidad de los recursos forestales y el medio ambiente”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Michoacan, México</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739406v1</w:t>
+                <w:t xml:space="preserve">hal-01269308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densidad Básica como indicador de calidad de madera en genotipos de Pinus patula Schiede ex Schltdl et Cham</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+                <w:t xml:space="preserve">Conceptual frames and research strategies for integrated studies of adaptation to drought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amparo Borja de La Rosa</w:t>
+                <w:t xml:space="preserve">Anne Griebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier López Upton</w:t>
+                <w:t xml:space="preserve">Gregor Sanders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Congreso Forestal LatinoAmericano (VI CONFLAT) “Latinoamérica en armonía con la sustentabilidad de los recursos forestales y el medio ambiente”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Michoacan, México</w:t>
+              <w:t xml:space="preserve">24. IUFRO World Congress 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Oct 2014, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269308v1</w:t>
+                <w:t xml:space="preserve">hal-02739406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the adaptive meaning of wood in Eucalyptus species</w:t>
               </w:r>
@@ -14605,51 +14605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Monteoliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Martinez-Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Gyenge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. IUFRO World Congress 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Oct 2014, Salt Lake City, United States</w:t>
@@ -14780,536 +14780,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changements climatiques et biodiversité dans les Alpes. Table ronde</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How does climate influence the phenotypic variability of larch along an altitudinal gradient ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic F. Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rendez-vous du CREA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherches sur les Ecosystèmes d'Altitude (CREA). FRA., Jun 2012, Chamonix, France</w:t>
+              <w:t xml:space="preserve">Larix 2012;8. International Symposium of IUFRO Working Group S2.02.07 – Larch Breeding and Genetic Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Sep 2012, Hallormsstaðaskógur National Forest, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02802205v1</w:t>
+                <w:t xml:space="preserve">hal-02749143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity versus stability (or lack of it): when scientific fields collide</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Approche rétrospective et intégrée de l'adaptation basée sur l'étude du bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexane Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Final Conference Noveltree project "Tree Breeding, Genomics and Evolutionary Biology"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, helsinki, Finland</w:t>
+              <w:t xml:space="preserve">15. Réunion CAQ "l'utilisation des données des inventaires forestiers nationaux dans l'établissement de nos modèles forêt-bois";CAQ15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Nogent-sur-Vernisson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808499v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche rétrospective et intégrée de l'adaptation basée sur l'étude du bois</w:t>
+                <w:t xml:space="preserve">Changements climatiques et biodiversité dans les Alpes. Table ronde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Réunion CAQ "l'utilisation des données des inventaires forestiers nationaux dans l'établissement de nos modèles forêt-bois";CAQ15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Nogent-sur-Vernisson, France</w:t>
+              <w:t xml:space="preserve">Les rendez-vous du CREA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherches sur les Ecosystèmes d'Altitude (CREA). FRA., Jun 2012, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811491v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does climate influence the phenotypic variability of larch along an altitudinal gradient ?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasticity versus stability (or lack of it): when scientific fields collide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic F. Huard</w:t>
+                <w:t xml:space="preserve">José Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ricardo Alia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Larix 2012;8. International Symposium of IUFRO Working Group S2.02.07 – Larch Breeding and Genetic Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). AUT., Sep 2012, Hallormsstaðaskógur National Forest, Iceland</w:t>
+              <w:t xml:space="preserve">Final Conference Noveltree project "Tree Breeding, Genomics and Evolutionary Biology"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02749143v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture de la plasticité des arbres forestiers à partir du matériau bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Gion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15403,51 +15403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Opportunity and risks for douglas-fir in a changing climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Freiburg, Germany. 83 p</w:t>
@@ -15666,51 +15666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heritabilities out of the beaten test site : looking at the perspectives of in situ inferences for forest tree species with a preliminary study in Quercus species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopoldo Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15791,51 +15791,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ genetic variability estimation of wood, phenology and morphological traits in a natural stand of Quercus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopoldo Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15929,51 +15929,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of the effect of the climate of year 2003 on Douglas-fir and larch wood formation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pâques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impacts of the Drought and Heat in 2003 on Forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16123,51 +16123,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and mechanical wood properties of different larch origins and species across western Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Millier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16261,51 +16261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of wood density to climate. A new approach to evaluate adaptive fitness of Larch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Millier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16412,51 +16412,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Franc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Chantre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Baonza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Working party 2.08.01</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2000, Durban, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16727,51 +16727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Commere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Timber Management Towards Wood Quality and En Product Value</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTIA/IUFRO International Wood Quality Workshop, Aug 1997, Quebec City, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17023,204 +17023,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02845284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraspecific variability of European larch for wood properties : Preliminary results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Rozenberg</w:t>
+                <w:t xml:space="preserve">Genetic variation and interrelationships of lateness of budburst and wood density components in a multisite Douglas-fir progeny test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ngouahinga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Larch genetics and breeding. Research findings and ecological-silvicultural demands</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Owe Martinsson, Jul 1995, Remningstorp and Siljansfors, Sweden. pp.21-33</w:t>
+              <w:t xml:space="preserve">Joint meeting of the IUFRO working parties S2.05, 06, 12 and 14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1995, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666349v1</w:t>
+                <w:t xml:space="preserve">hal-02775194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variation and interrelationships of lateness of budburst and wood density components in a multisite Douglas-fir progeny test</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Ngouahinga</w:t>
+                <w:t xml:space="preserve">Intraspecific variability of European larch for wood properties : Preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc E. Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint meeting of the IUFRO working parties S2.05, 06, 12 and 14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1995, Limoges, France</w:t>
+              <w:t xml:space="preserve">Larch genetics and breeding. Research findings and ecological-silvicultural demands</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Owe Martinsson, Jul 1995, Remningstorp and Siljansfors, Sweden. pp.21-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02775194v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulus of elasticity of standing Douglas fir trees : use of the modulomètre in a tree breeding study</w:t>
               </w:r>
@@ -17592,51 +17592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Tomazello Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17838,51 +17838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. , 2012, Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology : new synergies to tackles the impact of climate change in the 21st century</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17907,51 +17907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of High Resolution FTIR imaging for the study of changes of wood components during sucessive ring formation in a tree : links with the microdensitometric profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18449,51 +18449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifting from growth to adaptive traits and competition: the prospect of improving tree responses to environmental stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18570,51 +18570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pâques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mélèze (les guides du sylviculteur)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut pour le Développement Forestier, 2001, 2-904740-81-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18678,51 +18678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ngouahinga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EEC Air Project. Forest planning and management tools. Final detailed report of the work performed between November 1st, 1992 and October 31, 1995</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18805,51 +18805,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Tomazello Filho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul J.-P. Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19062,51 +19062,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport scientifique de la Convention MAAF-INRAE &amp;quot;CONSERVATION + SELECTION&amp;quot; 2022-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Dowkiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19355,51 +19355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Damesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hendrik Davi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19460,51 +19460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Millier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19698,51 +19698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Height Growth of Douglas fir at Open-Progeny level betweenages 7 and 26</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19790,51 +19790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary analyses of microdensitometric data collected on a 19-year-old Douglas-fir open-pollinated progeny test, replicated in 2 sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20905,51 +20905,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/forestia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05516415v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#237;n P&#233;rez-Su&#225;rez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Enrique Ram&#237;rez-Albores" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jes&#250;s Vargas-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47163/agrociencia.v59i5.3413" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334646v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagnaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bliard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105598" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195459v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jos&#233; Barotto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mart&#237;nez-Meier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Monteoliva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpac132" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060643v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ruiz Daniels" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16750" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04429231v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizbeth Carrillo-Arizmendi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlin P&#233;rez-Su&#225;rez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Roberto Mart&#237;nez-Campos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1072638" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yareli Soto-Carrasco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando G&#243;mez-Guerrero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5154/r.rchscfa.2021.10.067" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753252v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrillo-Arizmendi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;rez-Su&#225;rez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Vargas-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Mart&#237;nez-Campos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2022.109109" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Butt&#242;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Deslauriers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rossi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Morin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17223" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556837v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Balducci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.784442" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165187v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Escobar&#8208;sandoval" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fonti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez&#8208;meier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pei3.10040" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03560526v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana L&#243;pez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Cano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Rodr&#237;guez-Calcerrada" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sang&#252;esa-Barreda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gazol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108634" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217467v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Shishov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-019-01940-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02877316v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Durand-Gillmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118187" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153705v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Correa-D&#237;az" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G&#243;mez-Guerrero" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Vargas-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W R Horwath" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f11040452" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559889v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Montiel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gaudet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9040444" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769656v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Sergent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Varela" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Barigah" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118175" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03049947v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2020.00086" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573700v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Dalla-Salda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.117943" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03050813v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Chauvin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Escobar-Sandoval" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00958-w" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501278v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rathgeber" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V Shishov" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0902-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620286v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.03.054" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629182v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh Masoumeh Saderi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0866-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618784v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez-Meier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Enrique Gyenge" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Teson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117638" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZW5NKVPF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691369v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nabais" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Kehlet Hansen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakefet David-Schwartz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Klisz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ana Lopez Rodriguez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.10.040" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629388v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Feinard-Duranceau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Berthier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent-Barbaroux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Jos&#233; Lario" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0719-5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624323v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Arzac" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Rozas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Olano" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.12.257" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595197v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Muratorio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.04156" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605939v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2016-0211" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309641v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nardin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0483-8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268882v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Dalla Salda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gyenge" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Licata" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.02.021" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195097v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valene Tuilleras" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.02.019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102703v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opoldo Sanchez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0393-1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102690v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0220-5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095363v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190128v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Godefroid" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ruiz-Diaz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108332" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268792v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ruiz Diaz Britez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez Meier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-014-1003-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267927v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643125v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Rozenberg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201497v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Ivkovi&#263;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Washington Gapare" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Wu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Espinoza" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0290-z" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267991v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Nocetti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Brunetti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Ducci" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Romagnoli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267931v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2012.0088" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267757v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alves" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0383-x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E0957BB4E85268538CB15CB88106E14362F0D64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00845196v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gion" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carouch&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deweer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bedon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pichavant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651298v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Gion" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-301" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645215v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gallo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pastorino" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Mondino" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0717-92002011000300003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663038v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Millier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-009-0230-0" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QVF6PHNL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655697v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez Martinez-Meier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina G. Dalla Salda" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666585v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bessega" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz O Saidman" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a R Darquier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Ewens" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0800074" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661626v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Raffin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-008-0165-x" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-762XLK13-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883468v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009011" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964863v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.08.019" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884149v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charlot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884145v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro G. Martinez Meier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario J.M. Pastorino" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gautry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665199v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X08-051" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664895v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario J. M. Pastorino" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007074" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663742v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.05.041" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666963v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007078" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667280v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denilson da Silva Perez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillemain" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alazard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2007.118" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA9D4C5976CB71FE9849B47F5F7AA9C90B06DF5B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176985v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahum Sanchez-Vargas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X07-075" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667385v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grabner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cherubini" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Hannrup" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02827580600642100" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657101v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Carlos Rodrigues" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chantre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Tibbits" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-005-0026-9" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A6C57419A80F5ED372D60BD2BEA7A20EDF13ED8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654633v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677871v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Zamudio" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Baettig" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Vergara" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ya&#241;ez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005002" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883865v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682319v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Notburga Gierlinger" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jacques" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Wimmer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schwanninger" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-003-0290-y" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D4RQ62M7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682556v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunar Sch&#252;te" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milosh Ivkovich" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/77.4.257" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682851v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cahalan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Karlsson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02827580310019536" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883820v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Ivkovic" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004072" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682164v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zamudio" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baettyg" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergara" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerra" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674798v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baonza" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Macchioni" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Turcq" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670669v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Launay" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ivkovitch" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Higelin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678842v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Loo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hannrup" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grabner" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881908v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodrigues" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwynn Jones" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002042" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021139v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002030" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881905v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Baettyg" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Guerra" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002039" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881904v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien van Loo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002038" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676160v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3040.2002.00872.x" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881910v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Baonza" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Turcq" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002044" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884188v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001132" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671369v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cahalan" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883318v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Launay" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Paques" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dewitte" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000126" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639740v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686527v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mamdy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686526v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883259v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mamdy" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698209v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongli Wang" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally N. Aitken" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Carlson" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-29-4-434" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698291v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883124v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rozenberg" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H van de Sype" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691952v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van de Sype" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882852v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700634v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551977v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328920v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bouttier" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552063v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551970v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552161v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552132v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328895v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790075v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Zamudio" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089535v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gyenge" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barreto" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Fernandez" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551991v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746953v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089531v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737975v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Shishov" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552000v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547703v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Concepci&#243;n Escobar Sandoval" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551956v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551961v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mayeur" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Button" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552175v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746937v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552147v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746924v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606174v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Latreille" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798351v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Espinosa Zaragoza" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795883v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601381v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tuilleras" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebourgeois" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794896v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793803v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794773v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740160v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793992v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739406v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Griebel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Sanders" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269308v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Borja de La Rosa" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier L&#243;pez Upton" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742304v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Fernandez" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268881v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802205v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808499v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Climent" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811491v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Branger" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749143v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756179v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757012v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefevre" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752894v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817221v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Guedes" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Tomazello Filho" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753533v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Cesar Vilardi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Puech" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757335v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761085v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762250v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rodrigues" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Jones" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763433v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sordella" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bonelli" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762617v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jacques" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767849v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765090v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La&#238;n&#233;" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669726v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rozenberg" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669714v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Commere" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766083v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845284v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franc" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666349v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775194v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ngouahinga" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773311v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774195v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787917v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pegard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797284v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaix" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800874v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268722v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805513v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ader" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michelet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845028v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847911v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dominguez" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798498v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gip-ecofor.org/doc/drupal/gicc/GICC2010-2014-WEB.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204210v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mauriat" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01032436" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268435v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libros.inia.es/libros/product_info.php?cPath=12&amp;amp;products_id=709" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826207v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843947v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801160v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104059v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Vargas-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195716v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796329v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803657v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195121v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668710v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580203v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845029v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639837v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639844v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801041v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833576v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rosner" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02826845v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02814086v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552028v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552194v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552232v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552181v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547663v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801340v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www6.inrae.fr/forestia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05516415v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#237;n P&#233;rez-Su&#225;rez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Enrique Ram&#237;rez-Albores" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jes&#250;s Vargas-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rozenberg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47163/agrociencia.v59i5.3413" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334646v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lefebvre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie P&#233;gard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagnaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bliard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2023.105598" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195459v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jos&#233; Barotto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mart&#237;nez-Meier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Monteoliva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpac132" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060643v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Lalag&#252;e" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Ruiz Daniels" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16750" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04429231v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizbeth Carrillo-Arizmendi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlin P&#233;rez-Su&#225;rez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Roberto Mart&#237;nez-Campos" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1072638" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195466v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yareli Soto-Carrasco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando G&#243;mez-Guerrero" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5154/r.rchscfa.2021.10.067" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753252v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carrillo-Arizmendi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;rez-Su&#225;rez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Vargas-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Mart&#237;nez-Campos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2022.109109" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128177v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Butt&#242;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Deslauriers" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rossi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Morin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17223" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165187v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Escobar&#8208;sandoval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fonti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez&#8208;meier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pei3.10040" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556837v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Balducci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2021.784442" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03560526v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana L&#243;pez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Cano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Rodr&#237;guez-Calcerrada" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sang&#252;esa-Barreda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gazol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108634" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03217467v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Shishov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-019-01940-4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02877316v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Davi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Durand-Gillmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Delzon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathleen Petit" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118187" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03049947v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2020.00086" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02559889v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Montiel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gaudet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Laurans" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9040444" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769656v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Sergent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Varela" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Barigah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; H. Cochard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.118175" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03153705v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Correa-D&#237;az" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A G&#243;mez-Guerrero" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J J Vargas-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W R Horwath" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f11040452" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573700v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Sergent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Dalla-Salda" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2020.117943" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03050813v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Chauvin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Escobar-Sandoval" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-020-00958-w" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629182v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedeh Masoumeh Saderi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rathgeber" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Fournier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0866-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501278v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V Shishov" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0902-3" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620286v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cochard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.03.054" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618784v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elena Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez-Meier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Enrique Gyenge" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Teson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2019.117638" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZW5NKVPF-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624323v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Arzac" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Rozas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Olano" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.12.257" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691369v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Nabais" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Kehlet Hansen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakefet David-Schwartz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Klisz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Ana Lopez Rodriguez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2017.10.040" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629388v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Feinard-Duranceau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Berthier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vincent-Barbaroux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Jos&#233; Lario" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-018-0719-5" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595197v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bontemps" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Muratorio" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.04156" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605939v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guibal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Saracco" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2016-0211" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268882v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina Dalla Salda" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Gyenge" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Licata" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.02.021" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309641v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nardin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Musch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rousselle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0483-8" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195097v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Toigo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vallet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valene Tuilleras" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Lebourgeois" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2015.02.019" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102690v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Br&#233;da" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-012-0220-5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102703v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opoldo Sanchez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-014-0393-1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01095363v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190128v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Godefroid" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ruiz-Diaz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108332" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268792v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Ruiz Diaz Britez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez Meier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-014-1003-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267927v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643125v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Rozenberg" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201497v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Ivkovi&#263;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Washington Gapare" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Wu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Espinoza" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0290-z" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267991v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Nocetti" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Brunetti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Ducci" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Romagnoli" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267931v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3188/szf.2012.0088" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267757v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alves" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Santos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-010-0383-x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3E0957BB4E85268538CB15CB88106E14362F0D64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cirad-00845196v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gion" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carouch&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Deweer" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bedon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pichavant" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651298v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Gion" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-301" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645215v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gallo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Pastorino" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#237;ctor Mondino" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0717-92002011000300003" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663038v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Millier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-009-0230-0" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QVF6PHNL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655697v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martinez Martinez-Meier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermina G. Dalla Salda" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883468v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2009011" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661626v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie A. Raffin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-008-0165-x" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-762XLK13-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666585v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bessega" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz O Saidman" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a R Darquier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Ewens" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0800074" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964863v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.08.019" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884149v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charlot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664895v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario J. M. Pastorino" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gautry" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007074" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665199v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X08-051" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884145v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro G. Martinez Meier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario J.M. Pastorino" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663742v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2008.05.041" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666963v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2007078" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667280v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denilson da Silva Perez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillemain" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alazard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2007.118" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA9D4C5976CB71FE9849B47F5F7AA9C90B06DF5B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176985v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahum Sanchez-Vargas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X07-075" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667385v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grabner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Cherubini" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Hannrup" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02827580600642100" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657101v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Carlos Rodrigues" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chantre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josquin Tibbits" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-005-0026-9" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A6C57419A80F5ED372D60BD2BEA7A20EDF13ED8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654633v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677871v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Zamudio" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Baettig" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Vergara" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ya&#241;ez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2005002" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883865v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682319v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Notburga Gierlinger" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jacques" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rupert Wimmer" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Schwanninger" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-003-0290-y" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D4RQ62M7-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682556v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunar Sch&#252;te" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milosh Ivkovich" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/forestry/77.4.257" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682851v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cahalan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Karlsson" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02827580310019536" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883820v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Ivkovic" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004072" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682164v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zamudio" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baettyg" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vergara" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerra" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881905v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Baettyg" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Guerra" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002039" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021139v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Launay" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Higelin" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002030" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674798v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Baonza" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Macchioni" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Turcq" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670669v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Launay" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ivkovitch" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678842v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Loo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hannrup" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grabner" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881908v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rodrigues" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwynn Jones" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002042" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881904v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien van Loo" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002038" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676160v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Brendel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guehl" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3040.2002.00872.x" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881910v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Baonza" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Turcq" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2002044" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00884188v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2001132" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671369v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cahalan" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639740v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Launay" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dewitte" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883318v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Paques" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2000126" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686527v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mamdy" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schermann" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686526v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883259v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mamdy" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698209v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tongli Wang" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally N. Aitken" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Carlson" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-29-4-434" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698291v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883124v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rozenberg" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H van de Sype" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691952v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van de Sype" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882852v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700634v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551970v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552063v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551977v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328920v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bouttier" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328895v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552132v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552161v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790075v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Zamudio" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089535v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tete Severien Barigah" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gyenge" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barreto" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Fernandez" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551991v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746953v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089531v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cochard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737975v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir V. Shishov" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552000v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547703v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Concepci&#243;n Escobar Sandoval" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551956v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03551961v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mayeur" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Button" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552175v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552147v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746937v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746924v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606174v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pichot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Latreille" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798351v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Espinosa Zaragoza" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795883v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601381v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tuilleras" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebourgeois" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794896v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793803v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perot" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794773v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740160v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793992v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269308v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amparo Borja de La Rosa" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier L&#243;pez Upton" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739406v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Griebel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Sanders" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742304v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Fernandez" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268881v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749143v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic F. Huard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811491v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Branger" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802205v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808499v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Climent" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756179v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757012v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lefevre" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752894v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817221v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Guedes" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Tomazello Filho" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753533v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Cesar Vilardi" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis A. Ducousso" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Puech" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757335v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761085v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762250v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Rodrigues" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Jones" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763433v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sordella" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bonelli" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762617v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Jacques" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767849v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765090v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schneider" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. La&#238;n&#233;" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669726v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rozenberg" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04669714v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Commere" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766083v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845284v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Franc" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bastien" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775194v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ngouahinga" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666349v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773311v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774195v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787917v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis R. Fichot" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pegard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797284v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chaix" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800874v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268722v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Climent" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805513v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ader" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Michelet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845028v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847911v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Dominguez" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798498v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gip-ecofor.org/doc/drupal/gicc/GICC2010-2014-WEB.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204210v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mauriat" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/hal-01032436" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268435v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://libros.inia.es/libros/product_info.php?cPath=12&amp;amp;products_id=709" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826207v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843947v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801160v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104059v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Vargas-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05195716v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dowkiw" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gobin" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lef&#232;vre" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796329v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803657v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195121v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ponton" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668710v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580203v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Breton" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pinon" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845029v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639837v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639844v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801041v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833576v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rosner" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02826845v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02814086v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552028v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552194v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552232v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03552181v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03547663v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801340v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>