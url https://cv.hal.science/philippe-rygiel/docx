--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -265,3419 +265,3419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04800343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">ChatGPT :&amp;quot; Non je n'ai pas inventé cette une de presse&amp;quot; (menteur)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RetroNews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03989854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Systèmes migratoires et régulations du XIXe siècle à la fin du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rygiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de l'EDEM [Anciennement : Newsletter EDEM]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03986464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’histoire numérique à l’histoire données ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lamassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Du Mouza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Historien.nes et numérique : pratiques et expériences vécues, 42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/framespa.14374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04155260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’histoire (ou les historiens) et la numérisation du monde. Entretien avec Philippe Rygiel mené par Jean-François Bonhoure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56698/rhc.3363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03986372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecole et formation dans les collections du musée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Verdeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Apostolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Muddu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Jolys-Shimells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1339, pp.81-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03989863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Connected Ogres: Global Sources in the Digital Era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzovinar Kévonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Burrows</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Edmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jo Guldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Global histories, 21 (1), pp.73-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mond1.221.0073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Archives of International Lawyers. Journey, practices and discourse in the historian's workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzovinar Kévonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jus Gentium. Journal of International Legal History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives of International Lawyers ; Towards a Social History of International Legal Practise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jus Gentium. Journal of International Legal History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (2), pp.453_466</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03985934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CROSS-REFERENCING WRITTEN ARCHIVES AND ORAL SOURCES: TRANSCRIPT OF A FILMED INTERVIEW WITH JEAN SALMON</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzovinar Kévonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jus Gentium. Journal of International Legal History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (5), pp.565-592</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03986254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Archives des juristes internationalistes&amp;lt;/i&amp;gt; : la place de l’enquête orale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dynamiques de la recherche et sources orales, 131-132, pp.38-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mate.131.0038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Ponty, historienne de l'immigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/diasporas.2839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01996811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extradition et droits des étrangers dans l’Europe de la fin du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°66-4 (4), pp.121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.664.0121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03985804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un parcours historien en des temps numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n°268 (3), pp.155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lms.268.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03985851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Renault et ses collaborateurs. Les avocats du libéralisme migratoire (1880-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018/1 (27), pp.41-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01914471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les migrations internationales au prisme d’une historiographie nationale. Les historiens et les migrations vers l’espace français.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">il mestiere di storico. Rivista della Società Italiana per lo Studio della Storia Contemporanea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilités et travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Maitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 438, pp.71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janine Ponty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tesnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Tertrais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121-122, pp.2-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mate.121.0002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quitter l'Europe Au XIX e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux et Documents pour la Classe </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1105, pp.16_21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Europe en mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Textes et documents pour la classe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1105, pp.16-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01715459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does International Law Matter? The Institut de Droit International and the Regulation of Migrations before the First World War</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rygiel Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Migration History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (1), pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. &amp;quot;Faiseurs de droit&amp;quot; : les juristes internationalistes, une approche globale située</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzovinar Kévonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Profession, juristes internationalistes, 7, pp.1-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01159904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">At the Start of the Journal of Migration History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rygiel Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlou Schrover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Migration History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (1), pp.7-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Géraud de Geouffre de La Pradelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rygiel Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dzovinar Kévonian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Profession, juristes internationalistes ?, 7, pp.159-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mond1.151.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles frontières de l’historien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lamassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/framespa.14374⟩</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rygiel Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Sciences/Lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014-2, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsl.411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire@numérique, &amp;quot;Resistance is futile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11, pp.69-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elh.298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Dzovinar Kévonian</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques d'immigration en France des années 1970 aux années 1990</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de l'institut CGT d'histoire sociale </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.22-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01279392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'enquête historique à l'ère numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58-4bis (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.585.0030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01856139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'historiographie des migrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires publiés par la fédération des sociétés historiques et archéologiques de Paris et l'Ile de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61, pp.7-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00548192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GENRE ET MIGRATIONS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rygiel Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Actes du CRESAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7, pp.7-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’inchiesta storica nell’epoca digitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Memoria e Ricerca, Rivista di storia contemporanea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01856137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Sébastien Thubert. Programme de recherche Histoire/mémoire des immigrations en régions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accueillir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 248, pp.5-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions générales pour le colloque Immigration et Institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue drômoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.173-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01145678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives et historiographie de l'immigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33, pp.50-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01145697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et mémoires des immigrations en régions et dans les DOM aux XIXe et XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Noiriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Burrows</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jennifer Edmond</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jo Guldi</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Scioldo-Zürcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mond1.221.0073⟩</w:t>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1278, pp.9 -17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/hommesmigrations.201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.56698/rhc.3363⟩</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et mémoires des immigrations en régions aux XIXe et XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Noiriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Pitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Scioldo-Zürcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hommes et migrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Histoires des immigrations. Panorama régional, 1273, pp.6-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/homig.2008.4729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01353869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du genre de l'exil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Réfugié(e)s, 225, pp.3-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01277587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hearing from Home -When the State Talks to Emigrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INTER_CULTURAL STUDIES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7, pp.4-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03957160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sexe et migration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Construction des sexualités et migration, 27, pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01164795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ordinateur, le réseau et l’écriture de l’histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, L’historien face à l’ordre informatique : classification et histoire, 82, pp.75-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mate.082.0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jugés sur pièces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Verdeil</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Apostolo</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Spire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Zalc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Population (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 61 (5), pp.737-762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popu.605.0737⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (2)</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des populations noires ou histoire des rapports sociaux de race</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rygiel Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 215, pp.81-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...2535 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00655613v1</w:t>
-              </w:r>
-[...193 lines deleted...]
-                <w:t xml:space="preserve">hal-03414517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des archives numériques sans historiens ? Un point de vue</w:t>
               </w:r>
@@ -5240,51 +5240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monde(s). Histoire, espaces, relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dzovinar Kévonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rygiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5579,151 +5579,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01290951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le bon grain et l'ivraie. La sélection des migrants en Occident, 1880-1939</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Rygiel. 2006, 2-916063-26-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01285064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Indésirables et migrants désirés. Notes sur les pratiques des migrants dans quelques grands pays d'immigration (1880-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rygiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Rygiel. Aux lieux d'être, pp.21-36, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00656364v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-01285064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5967,2173 +5967,2173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05454424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alphonse Rivier, Internationaliste fonctionnel et juriste disponible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Cahen, Sara L. Kimble, P. Allorant et alii. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relations internationales et droit (s). Acteurs, institutions et législations comparées (1815-1914)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp.115-139, 2024, 9782233010674</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04800390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Institut de droit International’s response to the birth of the League of Nations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Rygiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurora Almada e santos; Yvette Santos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The League of Nations Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.25-42, 2024, 10. 3111056589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783111063973-002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Gruyter</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-01154210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface à Julien Charnay, L'empire français face à ses migrants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">julien charnay. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'empire français face à ses migrants. Libanais en AOF jusqu'aux indépendancees</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'harmattan, 2024, 978-2-336-43245-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, pp.115-139, 2024, 9782233010674</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04800394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire en réseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alexandre Gefen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un monde commun, les savoirs des sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp.164-167, 2023, 9782271147530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'harmattan, 2024, 978-2-336-43245-8</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04800366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economic freedom of movement. Archaeology of a statement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean Sylvestre Bergé; Giulio Cesare Giorgini. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le sens des libertés économiques de circulation / The sense of economic freedoms of movement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruylant / Larcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.195-202, 2020, 9782802765479</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Editions, pp.164-167, 2023, 9782271147530</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03986671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migrations dans et hors d'Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Europe encyclopédie historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Actes sud, pp.2178-2184, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Le sens des libertés économiques de circulation / The sense of economic freedoms of movement</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fondateurs de l’institut de droit international et la mondialisation juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Chaubet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faire l’histoire culturelle de la mondialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.77-100, 2018, Sociétés humaines dans l’histoire, 978-2-84016-305-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pupo.11643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Actes sud, pp.2178-2184, 2018</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01856134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De savants juristes au service de la France. Les experts du droit international auprès du Quai d'Orsay, 1874-1918</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stanislas Jeannesson; Éric Schnakenbourg; Fabrice Jesné. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experts et expertise en diplomatie. La mobilisation des compétences dans les relations internationales du congrès de Westphalie à la naissance de l’ONU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.205-222, 2018, 978-2-7535-7484-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Faire l’histoire culturelle de la mondialisation</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La précarité de l'existence immigrée entre le milieu du XIXe siècle et la seconde moitié du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Précarisation du séjour, récession des droits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GISTI</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Penser l’immigration autrement, 979-10-91800-27-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.205-222, 2018, 978-2-7535-7484-7</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01715464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le réfugié dans le droit international durant la seconde moitié du dix-neuvième siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Beaupré, Karine Rance. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arrachés et déplacés. Réfugiés politiques, prisonniers de guerre, déportés, 1789-1918</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires Blaise-Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.64-79, 2016, 978-2-84516-737-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Arrachés et déplacés. Réfugiés politiques, prisonniers de guerre, déportés, 1789-1918</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01354042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les migrations étrangères en France. Une histoire européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rygiel Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie Poinsot; Serge Weber. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations et mutations de la société française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.64-79, 2016, 978-2-84516-737-7</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.19-28, 2014, 9782707177117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Précarisation du séjour, récession des droits</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France: immigration since 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rygiel Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Immanuel Ness. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Encyclopedia of Global Human Migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley-Blackwell, 2013, 978-1-4443-3489-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781444351071.wbeghm239⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diffusion des produits de la recherche historique à l’âge du web 2.0, une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rygiel Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Claver; Serge Noiret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’histoire contemporaine à l’ère numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Penser l’immigration autrement, 979-10-91800-27-3</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.253-260, 2013, 978-2-87574-048-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Migrations et mutations de la société française</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi le web est-il l'archive ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Philippe Genet, Andrea Zorzi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les historiens et l'informatique, un métier à réinventer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 444, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">École française de Rome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.291-310, 2011, Les historiens et l'informatique un métier à réinventer, 978-2-7283-0904-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01856143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les renvois de Polonais de France dans les années 1930</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Janine Ponty. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polonia. Des Polonais en France de 1830 à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNHI, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01145632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecriture de l'histoire et réseaux numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Guichard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés sur l'internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Ensib, 2011, 9782910227708</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03986551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'immigration en Europe et aux Etats-unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Esther Benbassa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des racismes, de l'exclusion et des discriminations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.19-28, 2014, 9782707177117</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Larousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.406-412, 2010, 978-2035837875</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01353894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Delporte Christian, Mollier Jean Yves, Sirinelli, Jean-François. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire d'histoire culturelle de la France contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.288-291, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.253-260, 2013, 978-2-87574-048-9</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01164776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les renvois d’étrangers dans les années 1930</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claire Blévis; Claire Zalc. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les étrangers au temps de l’exposition coloniale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gallimard; Chni, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.291-310, 2011, Les historiens et l'informatique un métier à réinventer, 978-2-7283-0904-7</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01145630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images et représenations du genre en migration. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Rygiel; Natacha Lillo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images et représentations du genre en migration (mondes atlantiques XIXe-XXe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publibook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-19, 2007, Actes de l'histoire de l'immigration, 2748338162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Ensib, 2011, 9782910227708</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01187449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le genre de l'émigrant(e) et ses transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Rygiel; Natacha Lillo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rapports sociaux de sexe et migration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publibook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.17-28, 2007, Actes de l'histoire de l'immigration, 2748334760</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, CNHI, 2011</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01186889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refoulements et renouvellement des cartes de &amp;quot; travailleur étranger &amp;quot; dans le Cher durant les années 1930</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">philippe Rygiel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le bon grain et l'ivraie. La sélection des migrants en Occident, 1880-1939</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aux lieux d'être, pp.199-226, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, PUF, pp.288-291, 2010</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00656912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Rygiel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le bon grain et l'ivraie. La sélection des migrants en Occident, 1880-1939</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aux lieux d'Etre, pp.263-269, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.406-412, 2010, 978-2035837875</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00657494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le choix du migrant. Préface à la seconde édition du Bon grain et l'ivraie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Rygiel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le bon grain et l'ivraie. La sélection des migrants en Occident. 1880-1939</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Gallimard; Chni, 2008</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01145622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">philippe Rygiel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le bon grain et l'ivraie. La sélection des migrants en Occident, 1880-1939</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aux lieux d'être, pp.11-18, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.17-28, 2007, Actes de l'histoire de l'immigration, 2748334760</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00656166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Daniel Letouzey Histoire et Internet : un regard sur l'enseignement secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Letouzey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Rygiel; Serge Noiret. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les historiens, leurs revues et Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publibook, 2005, 13: 978-2748309607</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...73 lines deleted...]
-              <w:t xml:space="preserve">, pp.13-19, 2007, Actes de l'histoire de l'immigration, 2748338162</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01281438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le refoulement des « étrangers indésirables » durant la grande crise. Centre de la France, années 1930</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Claude Blanc-Chaléard; Patrick Weil; Stéphane Dufoix. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’étranger en questions, du Moyen Âge à l’an 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Manuscrit, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...364 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01145613v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-01281438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mobilité sociale d'enfants d'immigrés européens installés dans le centre de la France, 1920-1970</w:t>
               </w:r>
@@ -8691,51 +8691,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D110B12"/>
+    <w:nsid w:val="D5D7A0AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8922,51 +8922,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-rygiel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5308-8961" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06128498X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800343v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rygiel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/23519924-10020002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986464v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04155260v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamass&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Du Mouza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.14374" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989854v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03771051v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzovinar K&#233;vonian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Burrows" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Edmond" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Guldi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.221.0073" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986372v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rhc.3363" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989863v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Verdeil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Apostolo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Muddu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jolys-Shimells" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648421v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03985934v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salmon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03985851v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.268.0155" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996811v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.2839" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739319v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.131.0038" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03985804v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.664.0121" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973446v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914471v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646233v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Maitte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715459v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739408v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tesni&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Tertrais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.121.0002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984738v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165133v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rygiel Philippe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165128v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.151.0155" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159904v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165139v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlou Schrover" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140294v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsl.411" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.298" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279392v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856139v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.585.0030" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548192v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856137v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281821v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145678v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145697v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418275v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bruno" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Noiriel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pitti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Scioldo-Z&#252;rcher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.201" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353869v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bruno" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/homig.2008.4729" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277587v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957160v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164795v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655613v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03727394v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.082.0075" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414517v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Spire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Zalc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.605.0737" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131991v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2005.1033" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383364v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130078v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00127089v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130500v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122975v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383357v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120081v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111026v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116210v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111022v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454688v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971271v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996506v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278263v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145696v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135058v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138120v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133236v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125229v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986697v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715422v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159899v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154193v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publibook.com/images-et-representations-du-genre-en-migration.html/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154183v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279824v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290951v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656364v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285064v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454395v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454443v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454424v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mulino.it/isbn/9788815393876" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154210v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111063973-002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800390v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800394v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800366v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986671v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/le-sens-des-libertes-economiques-de-circulation-2020-9782802765479.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973708v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856134v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.11643" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973802v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354042v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Arrach%C3%A9s%20et%20d%C3%A9plac%C3%A9s" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715464v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gisti.org/publication_pres.php?id_article=5227" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154236v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Migrations_et_mutations_de_la_societe_francaise__l_etat_des_savoirs-9782707177117.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154196v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444351071.wbeghm239" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154209v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=76801&amp;amp;cid=347" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856143v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/les_historiens_et_l%E2%80%99informatique_:_un_metier_a_reinventer_6e386e6b-a2e4-11e0-8e88-000c291eeace.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986551v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145632v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164776v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353894v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-larousse.fr/dictionnaire-des-racismes-de-lexclusion-et-des-discriminations-9782035837875" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145630v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186889v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publibook.com/librairie/livre.php?isbn=9782748334760" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187449v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publibook.com/librairie/livre-universitaire.php?isbn=9782748338164" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657494v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656912v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145622v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656166v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145613v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281438v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Letouzey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278929v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111027v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279946v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454498v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119189v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00657654v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-rygiel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5308-8961" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06128498X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800343v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rygiel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/23519924-10020002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989854v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986464v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04155260v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamass&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Du Mouza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.14374" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986372v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rhc.3363" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989863v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Verdeil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Apostolo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Muddu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jolys-Shimells" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03771051v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzovinar K&#233;vonian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Burrows" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Edmond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Guldi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.221.0073" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648421v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03985934v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salmon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.131.0038" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996811v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.2839" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03985804v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.664.0121" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03985851v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.268.0155" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914471v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973446v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646233v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Maitte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739408v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tesni&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Tertrais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.121.0002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984738v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715459v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165133v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rygiel Philippe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159904v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165139v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlou Schrover" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165128v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.151.0155" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140294v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsl.411" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.298" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279392v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856139v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.585.0030" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548192v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856137v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281821v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145678v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145697v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418275v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bruno" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Noiriel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pitti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Scioldo-Z&#252;rcher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.201" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353869v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bruno" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/homig.2008.4729" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277587v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957160v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164795v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03727394v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.082.0075" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414517v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Spire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Zalc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.605.0737" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655613v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131991v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2005.1033" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383364v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130078v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00127089v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130500v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122975v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383357v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120081v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111026v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116210v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111022v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454688v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971271v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996506v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278263v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145696v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135058v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138120v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133236v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125229v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986697v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715422v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159899v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154193v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publibook.com/images-et-representations-du-genre-en-migration.html/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154183v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279824v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290951v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285064v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656364v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454395v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454443v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454424v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mulino.it/isbn/9788815393876" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800390v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154210v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111063973-002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800394v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800366v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986671v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/le-sens-des-libertes-economiques-de-circulation-2020-9782802765479.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973708v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856134v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.11643" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973802v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715464v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gisti.org/publication_pres.php?id_article=5227" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354042v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Arrach%C3%A9s%20et%20d%C3%A9plac%C3%A9s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154236v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Migrations_et_mutations_de_la_societe_francaise__l_etat_des_savoirs-9782707177117.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154196v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444351071.wbeghm239" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154209v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=76801&amp;amp;cid=347" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856143v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/les_historiens_et_l%E2%80%99informatique_:_un_metier_a_reinventer_6e386e6b-a2e4-11e0-8e88-000c291eeace.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145632v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986551v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353894v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-larousse.fr/dictionnaire-des-racismes-de-lexclusion-et-des-discriminations-9782035837875" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164776v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145630v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187449v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publibook.com/librairie/livre-universitaire.php?isbn=9782748338164" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186889v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publibook.com/librairie/livre.php?isbn=9782748334760" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656912v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657494v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145622v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656166v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281438v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Letouzey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145613v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278929v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111027v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279946v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454498v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119189v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00657654v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>