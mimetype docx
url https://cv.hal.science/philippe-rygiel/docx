--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -1,8636 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8585 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Rygiel </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel, professeur d'histoire contemporaine à l'Ecole Normale Supérieure de Lyon.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5308-8961</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">06128498X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=c-HsiTsAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Many Leave Europe and Why Do They? The Birth of Statistics on Global Migration. Brussels 1853</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Migration History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (2), pp.202-222. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/23519924-10020002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04800343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ChatGPT :&amp;quot; Non je n'ai pas inventé cette une de presse&amp;quot; (menteur)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RetroNews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes migratoires et régulations du XIXe siècle à la fin du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'EDEM [Anciennement : Newsletter EDEM]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03986464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’histoire numérique à l’histoire données ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lamassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Du Mouza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de Framespa : e-Storia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Historien.nes et numérique : pratiques et expériences vécues, 42, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/framespa.14374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04155260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire (ou les historiens) et la numérisation du monde. Entretien avec Philippe Rygiel mené par Jean-François Bonhoure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire culturelle. XVIIIe-XXIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/rhc.3363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03986372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole et formation dans les collections du musée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Verdeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Apostolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Muddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Jolys-Shimells</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1339, pp.81-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03989863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connected Ogres: Global Sources in the Digital Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzovinar Kévonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Burrows</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Edmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo Guldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Global histories, 21 (1), pp.73-96. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mond1.221.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Archives of International Lawyers. Journey, practices and discourse in the historian's workshop</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzovinar Kévonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jus Gentium. Journal of International Legal History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04648421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives of International Lawyers ; Towards a Social History of International Legal Practise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jus Gentium. Journal of International Legal History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (2), pp.453_466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03985934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CROSS-REFERENCING WRITTEN ARCHIVES AND ORAL SOURCES: TRANSCRIPT OF A FILMED INTERVIEW WITH JEAN SALMON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzovinar Kévonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jus Gentium. Journal of International Legal History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020 (5), pp.565-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03986254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Ponty, historienne de l'immigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diasporas. Circulations, migrations, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/diasporas.2839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01996811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;Archives des juristes internationalistes&amp;lt;/i&amp;gt; : la place de l’enquête orale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dynamiques de la recherche et sources orales, 131-132, pp.38-40. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.131.0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extradition et droits des étrangers dans l’Europe de la fin du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°66-4 (4), pp.121. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.664.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03985804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un parcours historien en des temps numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, n°268 (3), pp.155. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lms.268.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03985851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Renault et ses collaborateurs. Les avocats du libéralisme migratoire (1880-1914)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/1 (27), pp.41-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01914471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations internationales au prisme d’une historiographie nationale. Les historiens et les migrations vers l’espace français.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">il mestiere di storico. Rivista della Società Italiana per lo Studio della Storia Contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités et travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corine Maitte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 438, pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Ponty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Tesnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Tertrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121-122, pp.2-3. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.121.0002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quitter l'Europe Au XIX e siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux et Documents pour la Classe </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1105, pp.16_21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03984738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Europe en mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1105, pp.16-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01715459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does International Law Matter? The Institut de Droit International and the Regulation of Migrations before the First World War</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rygiel Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Migration History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (1), pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Géraud de Geouffre de La Pradelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rygiel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzovinar Kévonian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Profession, juristes internationalistes ?, 7, pp.159-176. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mond1.151.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. &amp;quot;Faiseurs de droit&amp;quot; : les juristes internationalistes, une approche globale située</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzovinar Kévonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, Espaces, Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Profession, juristes internationalistes, 7, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">At the Start of the Journal of Migration History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rygiel Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlou Schrover</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Migration History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (1), pp.7-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01165139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles frontières de l’historien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lamassé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rygiel Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Sciences/Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014-2, 12 p. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rsl.411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire@numérique, &amp;quot;Resistance is futile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11, pp.69-74. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/elh.298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques d'immigration en France des années 1970 aux années 1990</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'institut CGT d'histoire sociale </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.22-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01279392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enquête historique à l'ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58-4bis (5), </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.585.0030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01856139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'historiographie des migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires publiés par la fédération des sociétés historiques et archéologiques de Paris et l'Ile de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 61, pp.7-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00548192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENRE ET MIGRATIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rygiel Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Actes du CRESAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’inchiesta storica nell’epoca digitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Memoria e Ricerca, Rivista di storia contemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01856137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Sébastien Thubert. Programme de recherche Histoire/mémoire des immigrations en régions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accueillir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 248, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions générales pour le colloque Immigration et Institutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue drômoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.173-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archives et historiographie de l'immigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 33, pp.50-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et mémoires des immigrations en régions et dans les DOM aux XIXe et XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Noiriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Scioldo-Zürcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1278, pp.9 -17. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/hommesmigrations.201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et mémoires des immigrations en régions aux XIXe et XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Noiriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Pitti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Scioldo-Zürcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes et migrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Histoires des immigrations. Panorama régional, 1273, pp.6-17. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/homig.2008.4729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01353869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du genre de l'exil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Réfugié(e)s, 225, pp.3-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hearing from Home -When the State Talks to Emigrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTER_CULTURAL STUDIES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7, pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03957160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexe et migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Construction des sexualités et migration, 27, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01164795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordinateur, le réseau et l’écriture de l’histoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, L’historien face à l’ordre informatique : classification et histoire, 82, pp.75-79. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mate.082.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03727394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jugés sur pièces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Spire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Zalc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 61 (5), pp.737-762. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.605.0737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03414517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire des populations noires ou histoire des rapports sociaux de race</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rygiel Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 215, pp.81-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00655613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des archives numériques sans historiens ? Un point de vue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux pour l'histoire de notre temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Internet et mouvements sociaux : nouvelles pratiques militantes, nouvelles sources pour l’histoire, 79, pp.11-13. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/mat.2005.1033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00131991v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La confection des statistiques publiques et des listes nominatives de recensement dans le centre de la France durant la seconde moitié du XIXe siècle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'archéologie et d'Histoire du Berry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 163, pp.55-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00383364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Polonais en Berry au XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux cahiers franco-polonais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (3), pp.231-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00130078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des migrations. Introduire temporalités et phénomènes migratoires dans la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le cartable de Clio, revue suisse sur les didactiques de l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.113-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00127089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources de l'historien à l'heure d'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypothèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 3, pp.341-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00130500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailleurs polonais et travailleurs français à Rosières entre 1920 et 1939. Une coexistence sans conflits?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'histoire de l'immigration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2000, pp.édition électronique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00122975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissolution d'un groupe ethnique. Origines des témoins et des conjoints des enfants des familles polonaises implantées dans le Cher 1940-1975</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mouvement social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 191, pp.69-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00383357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Anchise vient de loin : Mobilité socioprofessionelle de fils d'immigrants d'origine européenne s'étant installés en France durant l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de l'histoire de l'immigration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 0, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00120081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires sociales et géographiques des familles européennes implantées dans le Cher avant 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rygiel Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19/20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00111026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formation de la colonie polonaise de Rosières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'archéologie et d'Histoire du Berry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 129 (129), pp.40-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00116210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traces de la mobilité géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 6, pp.85-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00111022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extradition and the Public: Press-Made Publicness in the Long Nineteenth Century. A data-driven historical reading of journals newspapers, and discourses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 International Conference on Crime, Surveillance, and Mobility in the Atlantic, 19th and 20th Centuries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iscte-Insituto Universitario de Lisboa, Sep 2025, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire l’histoire des migrations dans les universités françaises. Les thèses de doctorat soutenues dans les universités françaises depuis 1980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exilés, réfugiés, étrangers en France 1847-1986</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université des pays de l'ADOUR, Feb 2025, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05629848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les raisons du départ et leurs sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pionnières et pionniers des migrations globales (XVIIIe - XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Bartolomei, Dec 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03971271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les portails Francearchives et Online Archives of California et les deux visions de la normalisation archivistique : mon oncle d’Amérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le document parent pauvre de la donnée. L'archive à l'âge du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe aquitaine de l'association des archivistes français, Jun 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions générales du colloque &amp;quot; Histoire des migrations en Île de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des migrations en Ile de France </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Créteil, France. pp.7-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des migrations d'un genre colonial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de l'immigration et question coloniale en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nancy Green, Sep 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les historiens dans l'espace électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les historiens, leurs revues et internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, France. pp.9-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00135058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sites web des archives départementales françaises, un état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les historiens, Internet et leurs revues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.163-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00138120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire et penser un site. Le site d'histoire sociale de l'ENS, naissance et développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les usages d'internet,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Paris, France. pp.83-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00133236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polices, étrangers et travailleurs coloniaux dans le Cher de 1914 à 1918</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polices et migrants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Orléans, France. pp.151-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' ordre des circulations ? : l'Institut de Droit international et la régulation des migrations (1870-1920)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de la Sorbonne, 2021, 979-10-351-0634-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03986697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Historien à l'âge numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de l'ENSSIB, pp.207, 2017, Papiers, 979-10-91281-93-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01715422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monde(s). Histoire, espaces, relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dzovinar Kévonian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes, 7, 2015, Profession, juristes internationalistes, 978-2-7535-4048-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01159899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique et administration du genre en migration. Mondes atlantiques XIXe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publibook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.250, 2012, 9782748371338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hearing from Home. When the State talks to its Emigrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rygiel Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publibook, pp.96, 2012, 9782748386219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps des migrations blanches. Migrer en Occident du milieu du XIXe siècle au milieu du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Publibook, 2010, 10: 2748358260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01279824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et travail migrant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Rygiel ; Manuela Martini. Publibook, 9, 2009, Actes de l'histoire de l'immigration, 9782748349474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01290951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bon grain et l'ivraie. La sélection des migrants en Occident, 1880-1939</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Rygiel. 2006, 2-916063-26-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01285064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indésirables et migrants désirés. Notes sur les pratiques des migrants dans quelques grands pays d'immigration (1880-1939)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Rygiel. Aux lieux d'être, pp.21-36, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences polonaises en France de la fin de l’ancien régime à la première guerre mondiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Hannote-Zawiaslak; Florence Schnebelen; Ilona Bara. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En Pologne c’est à dire nulle part. La Pologne et les Polonais dans la culture française après les partages (1795-1918)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champs vallon, 2025, 978-2-7453-6364-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immigration et émigration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Anceau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle histoire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Passés composés, pp.265-277, 2025, 979-1-0404-0689-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estradizione e diritti degli stranieri nell’Europa della fine dell Ottocento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Federico Del Giudice; Ilaria Pavan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indesiderabili. Politiche e pratiche di selezione e criminalizzazione dei migranti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il Mulino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-90, 2025, 978-88-15-39387-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Institut de droit International’s response to the birth of the League of Nations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aurora Almada e santos; Yvette Santos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The League of Nations Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-42, 2024, 10. 3111056589. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783111063973-002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alphonse Rivier, Internationaliste fonctionnel et juriste disponible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Cahen, Sara L. Kimble, P. Allorant et alii. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relations internationales et droit (s). Acteurs, institutions et législations comparées (1815-1914)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedone, pp.115-139, 2024, 9782233010674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04800390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface à Julien Charnay, L'empire français face à ses migrants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">julien charnay. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'empire français face à ses migrants. Libanais en AOF jusqu'aux indépendancees</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, 2024, 978-2-336-43245-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04800394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire en réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alexandre Gefen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un monde commun, les savoirs des sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.164-167, 2023, 9782271147530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04800366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic freedom of movement. Archaeology of a statement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Sylvestre Bergé; Giulio Cesare Giorgini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le sens des libertés économiques de circulation / The sense of economic freedoms of movement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant / Larcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.195-202, 2020, 9782802765479</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03986671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations dans et hors d'Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Europe encyclopédie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Actes sud, pp.2178-2184, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fondateurs de l’institut de droit international et la mondialisation juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Chaubet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire l’histoire culturelle de la mondialisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Nanterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-100, 2018, Sociétés humaines dans l’histoire, 978-2-84016-305-3. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupo.11643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01856134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De savants juristes au service de la France. Les experts du droit international auprès du Quai d'Orsay, 1874-1918</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stanislas Jeannesson; Éric Schnakenbourg; Fabrice Jesné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experts et expertise en diplomatie. La mobilisation des compétences dans les relations internationales du congrès de Westphalie à la naissance de l’ONU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.205-222, 2018, 978-2-7535-7484-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La précarité de l'existence immigrée entre le milieu du XIXe siècle et la seconde moitié du XXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Précarisation du séjour, récession des droits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GISTI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Penser l’immigration autrement, 979-10-91800-27-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01715464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le réfugié dans le droit international durant la seconde moitié du dix-neuvième siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Beaupré, Karine Rance. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arrachés et déplacés. Réfugiés politiques, prisonniers de guerre, déportés, 1789-1918</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires Blaise-Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.64-79, 2016, 978-2-84516-737-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01354042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrations étrangères en France. Une histoire européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rygiel Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Poinsot; Serge Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Migrations et mutations de la société française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-28, 2014, 9782707177117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France: immigration since 1945</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rygiel Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Immanuel Ness. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Encyclopedia of Global Human Migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-Blackwell, 2013, 978-1-4443-3489-0. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781444351071.wbeghm239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diffusion des produits de la recherche historique à l’âge du web 2.0, une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rygiel Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Claver; Serge Noiret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’histoire contemporaine à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.253-260, 2013, 978-2-87574-048-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quoi le web est-il l'archive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Philippe Genet, Andrea Zorzi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les historiens et l'informatique, un métier à réinventer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 444, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École française de Rome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.291-310, 2011, Les historiens et l'informatique un métier à réinventer, 978-2-7283-0904-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01856143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecriture de l'histoire et réseaux numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Guichard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Ensib, 2011, 9782910227708</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03986551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les renvois de Polonais de France dans les années 1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Janine Ponty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polonia. Des Polonais en France de 1830 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNHI, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etrangers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Delporte Christian, Mollier Jean Yves, Sirinelli, Jean-François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'histoire culturelle de la France contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.288-291, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01164776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'immigration en Europe et aux Etats-unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esther Benbassa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des racismes, de l'exclusion et des discriminations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.406-412, 2010, 978-2035837875</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01353894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les renvois d’étrangers dans les années 1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Blévis; Claire Zalc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les étrangers au temps de l’exposition coloniale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gallimard; Chni, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images et représenations du genre en migration. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Rygiel; Natacha Lillo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images et représentations du genre en migration (mondes atlantiques XIXe-XXe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publibook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13-19, 2007, Actes de l'histoire de l'immigration, 2748338162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre de l'émigrant(e) et ses transformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Rygiel; Natacha Lillo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapports sociaux de sexe et migration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Publibook</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-28, 2007, Actes de l'histoire de l'immigration, 2748334760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01186889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refoulements et renouvellement des cartes de &amp;quot; travailleur étranger &amp;quot; dans le Cher durant les années 1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">philippe Rygiel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le bon grain et l'ivraie. La sélection des migrants en Occident, 1880-1939</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aux lieux d'être, pp.199-226, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Rygiel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le bon grain et l'ivraie. La sélection des migrants en Occident, 1880-1939</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aux lieux d'Etre, pp.263-269, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00657494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix du migrant. Préface à la seconde édition du Bon grain et l'ivraie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Rygiel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le bon grain et l'ivraie. La sélection des migrants en Occident. 1880-1939</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">philippe Rygiel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le bon grain et l'ivraie. La sélection des migrants en Occident, 1880-1939</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aux lieux d'être, pp.11-18, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Daniel Letouzey Histoire et Internet : un regard sur l'enseignement secondaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Letouzey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Rygiel; Serge Noiret. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les historiens, leurs revues et Internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publibook, 2005, 13: 978-2748309607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01281438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le refoulement des « étrangers indésirables » durant la grande crise. Centre de la France, années 1930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Claude Blanc-Chaléard; Patrick Weil; Stéphane Dufoix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’étranger en questions, du Moyen Âge à l’an 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Manuscrit, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01145613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mobilité sociale d'enfants d'immigrés européens installés dans le centre de la France, 1920-1970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Brunet, Michel Oris, Alain Bideau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les minorités. Une démographie culturelle et politique, XVIIIème-XXème siècle. Population famille et société volume 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.267-286, 2004, 978-3-03910-220-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une immigration passée au crible, les chances de maintien en France des familles immigrées présentes dans le Cher durant l'entre-deux-guerres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éric Guichard, Gérard Noiriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Constructions des nationalités et immigration dans la France contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'École Normale Supérieure, pp.100, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00111027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genre et travail migrant. Mondes atlantiques, XIXe-XXe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Manuela Martini ; Philippe Rygiel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et travail migrant. Mondes atlantiques, XIX e -XX e siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publibook, pp.15-36, 1994, 9782748349474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01279946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">揭开“熔炉”——移民史的视野与路径</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05454498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'offre faite aux historiens. Essai de description des services web offerts aux professionnels de l'Histoire contemporaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00119189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une impossible tâche? L'institut de droit international et la régulation des migrations internationales 1870-1920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rygiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université Panthéon-Sorbonne - Paris I, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00657654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId179"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8691,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D5D7A0AF"/>
+    <w:nsid w:val="01D26772"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8922,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-rygiel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5308-8961" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06128498X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800343v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rygiel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/23519924-10020002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989854v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986464v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04155260v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamass&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Du Mouza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.14374" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986372v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rhc.3363" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989863v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Verdeil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Apostolo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Muddu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jolys-Shimells" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03771051v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzovinar K&#233;vonian" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Burrows" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Edmond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Guldi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.221.0073" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648421v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03985934v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986254v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salmon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739319v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.131.0038" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996811v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.2839" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03985804v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.664.0121" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03985851v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.268.0155" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914471v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973446v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646233v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Maitte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739408v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tesni&#232;re" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Tertrais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.121.0002" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984738v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715459v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165133v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rygiel Philippe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159904v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165139v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlou Schrover" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165128v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.151.0155" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140294v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsl.411" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154198v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.298" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279392v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856139v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.585.0030" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548192v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856137v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281821v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145678v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145697v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418275v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bruno" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Noiriel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pitti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Scioldo-Z&#252;rcher" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.201" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353869v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bruno" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/homig.2008.4729" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277587v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957160v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164795v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03727394v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.082.0075" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414517v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Spire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Zalc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.605.0737" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655613v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131991v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2005.1033" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383364v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130078v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00127089v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130500v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122975v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383357v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120081v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111026v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116210v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111022v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454688v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971271v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996506v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278263v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145696v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135058v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138120v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133236v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125229v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986697v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715422v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159899v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154193v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publibook.com/images-et-representations-du-genre-en-migration.html/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154183v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279824v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290951v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285064v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656364v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454395v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454443v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454424v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mulino.it/isbn/9788815393876" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800390v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154210v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111063973-002" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800394v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800366v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986671v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/le-sens-des-libertes-economiques-de-circulation-2020-9782802765479.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973708v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856134v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.11643" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973802v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715464v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gisti.org/publication_pres.php?id_article=5227" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354042v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Arrach%C3%A9s%20et%20d%C3%A9plac%C3%A9s" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154236v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Migrations_et_mutations_de_la_societe_francaise__l_etat_des_savoirs-9782707177117.html" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154196v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444351071.wbeghm239" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154209v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=76801&amp;amp;cid=347" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856143v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/les_historiens_et_l%E2%80%99informatique_:_un_metier_a_reinventer_6e386e6b-a2e4-11e0-8e88-000c291eeace.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145632v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986551v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353894v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-larousse.fr/dictionnaire-des-racismes-de-lexclusion-et-des-discriminations-9782035837875" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164776v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145630v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187449v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publibook.com/librairie/livre-universitaire.php?isbn=9782748338164" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186889v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publibook.com/librairie/livre.php?isbn=9782748334760" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656912v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657494v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145622v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656166v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281438v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Letouzey" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145613v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278929v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111027v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279946v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454498v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119189v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00657654v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-rygiel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5308-8961" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/06128498X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=c-HsiTsAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800343v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rygiel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/23519924-10020002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989854v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986464v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04155260v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lamass&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Du Mouza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.14374" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986372v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/rhc.3363" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989863v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Verdeil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Apostolo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Muddu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jolys-Shimells" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03771051v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dzovinar K&#233;vonian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Burrows" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Edmond" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Guldi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.221.0073" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648421v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03985934v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986254v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Salmon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996811v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.2839" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739319v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.131.0038" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03985804v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.664.0121" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03985851v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.268.0155" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01914471v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973446v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646233v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Maitte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739408v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tesni&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Tertrais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.121.0002" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984738v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165133v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rygiel Philippe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165128v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.151.0155" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159904v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165139v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlou Schrover" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140294v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsl.411" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154198v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.298" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279392v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856139v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.585.0030" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00548192v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278088v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856137v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281821v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145678v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145697v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418275v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bruno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Noiriel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Pitti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Scioldo-Z&#252;rcher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.201" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353869v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bruno" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/homig.2008.4729" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277587v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03957160v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164795v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03727394v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.082.0075" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414517v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Spire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Zalc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.605.0737" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00655613v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131991v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/mat.2005.1033" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383364v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130078v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00127089v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130500v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00122975v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00383357v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00120081v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116210v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111022v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454688v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05629848v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971271v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996506v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278263v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145696v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135058v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138120v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00133236v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125229v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986697v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715422v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01159899v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154193v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publibook.com/images-et-representations-du-genre-en-migration.html/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154183v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279824v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290951v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Martini" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285064v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656364v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454395v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454443v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454424v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mulino.it/isbn/9788815393876" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154210v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111063973-002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800390v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800394v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04800366v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986671v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larcier.com/fr/le-sens-des-libertes-economiques-de-circulation-2020-9782802765479.html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973708v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856134v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.11643" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973802v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715464v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gisti.org/publication_pres.php?id_article=5227" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01354042v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Arrach%C3%A9s%20et%20d%C3%A9plac%C3%A9s" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154236v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Migrations_et_mutations_de_la_societe_francaise__l_etat_des_savoirs-9782707177117.html" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154196v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781444351071.wbeghm239" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154209v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com/index.cfm?event=cmp.ccc.seitenstruktur.detailseiten&amp;amp;seitentyp=produkt&amp;amp;pk=76801&amp;amp;cid=347" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01856143v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/les_historiens_et_l%E2%80%99informatique_:_un_metier_a_reinventer_6e386e6b-a2e4-11e0-8e88-000c291eeace.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03986551v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145632v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164776v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01353894v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-larousse.fr/dictionnaire-des-racismes-de-lexclusion-et-des-discriminations-9782035837875" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145630v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187449v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publibook.com/librairie/livre-universitaire.php?isbn=9782748338164" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01186889v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publibook.com/librairie/livre.php?isbn=9782748334760" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656912v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657494v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145622v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656166v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01281438v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Letouzey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145613v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278929v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00111027v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01279946v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454498v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00119189v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00657654v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>