--- v1 (2026-03-29)
+++ v2 (2026-05-06)
@@ -4014,51 +4014,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="033674AD"/>
+    <w:nsid w:val="294B47DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>