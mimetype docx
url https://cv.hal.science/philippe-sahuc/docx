--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -319,2000 +319,2259 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’arbre, l’art et l’évolution relationnelle</w:t>
+                <w:t xml:space="preserve">Accessing lived experience through forum theater: Methodological questions and reflections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sivilotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Démiurges</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches Qualitatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 45 (1), pp.67-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1125168ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05493369v1</w:t>
+                <w:t xml:space="preserve">hal-05632215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La clowne et le conteur : rencontre par la médiation du conflit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L’arbre, l’art et l’évolution relationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 239, pp.121-131</w:t>
+              <w:t xml:space="preserve">Démiurges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04648677v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ananda Devi et certains de l’exil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La clowne et le conteur : rencontre par la médiation du conflit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kurczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanica Silesiana</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 239, pp.121-131</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03820601v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercultural communication opportunities by the sounding of food likes and dislikes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Ananda Devi et certains de l’exil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Philology and Intercultural Communication / Revue de Philologie et de Communication Interculturelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Romanica Silesiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31261/RS.2022.21.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212103v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d’expériences. L’enquête vue par les enquêteurs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intercultural communication opportunities by the sounding of food likes and dislikes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sahuc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Champs culturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (30), pp.35-41</w:t>
+              <w:t xml:space="preserve">Journal of Philology and Intercultural Communication / Revue de Philologie et de Communication Interculturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, IV (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428390v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enquêter sur les pratiques culturelles et sociales des lycées agricoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Retour d’expériences. L’enquête vue par les enquêteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Chapeleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lavazais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Moquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serkan Narmanli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Djakouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champs culturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 30, pp.15-17</w:t>
+              <w:t xml:space="preserve">, 2020, 30 (30), pp.35-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516592v1</w:t>
+                <w:t xml:space="preserve">hal-04428390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution au dossier sur l'autorité éducative</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Enquêter sur les pratiques culturelles et sociales des lycées agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Djakouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sahuc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 557, pp.12-13</w:t>
+              <w:t xml:space="preserve">Champs culturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.15-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02389580v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les élèves catégorisent leurs cours/enseignants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Contribution au dossier sur l'autorité éducative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sahuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Veyrac</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 557, pp.12-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818305v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Professions des parents ? Loisirs ? Projet ? ». Pratiques et regards croisés d’enseignants et d’élèves sur les fiches de renseignements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Comment les élèves catégorisent leurs cours/enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Veyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/edso.2310⟩</w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33, pp.52-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ree.2073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623226v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dès les premiers jours</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">« Professions des parents ? Loisirs ? Projet ? ». Pratiques et regards croisés d’enseignants et d’élèves sur les fiches de renseignements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Veyrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sahuc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education et socialisation - Les cahiers du CERFEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/edso.2310⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539015v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemins périurbains : aménités vécues et enjeux réels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dès les premiers jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sahuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Veyrac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Le climat scolaire, 523</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803439v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chemins périurbains : aménités vécues et enjeux réels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sahuc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, vol. 18, pp. 147-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/NSS/2010019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour les chercheurs dans un dispositif d'animation locale ? L'exemple des Tréteaux du paysage du Parc naturel régional des causses du Quercy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Développement, attractivité et ingénierie des territoires. Des enjeux de recherche pour l’action et la formation, 590-591, pp.119-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle de contrats implicites dans l'installation agricole en Vicdessos (INSTAGRI)</w:t>
+                <w:t xml:space="preserve">Accéder à l’expérience de l’éducation inclusive dans l’enseignement supérieur français par la mobilisation du théâtre-forum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sivilotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline-Marie Cavard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Biennale internationale de l’éducation, de la formation et des pratiques professionnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, le CNAM, Apr 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826591v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théâtre-forum : faire résultat partagé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le rôle de contrats implicites dans l'installation agricole en Vicdessos (INSTAGRI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation. Pourquoi ? Avec qui ? Comment ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281153v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les installations agricoles dans le haut-Vicdessos : une analyse par le prisme du bien vivre - Programme INSTAGRI</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Gambino</w:t>
+                <w:t xml:space="preserve">Théâtre-forum : faire résultat partagé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sahuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kheroufi-Andriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Hagimont</w:t>
+                <w:t xml:space="preserve">Mickael Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Crepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daubin Karine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Faire résultat(s) dans les recherches en éducation. Pourquoi ? Avec qui ? Comment ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467860v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04281153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sortir de l'entre-soi du paysage : pour une démarche de chantier partagé. L'exemple des Tréteaux du paysage au sein du PNR des causses du Quercy (Midi-Pyrénées, France)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les installations agricoles dans le haut-Vicdessos : une analyse par le prisme du bien vivre - Programme INSTAGRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Salaméro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Gambino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Hagimont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysage en partage. Sensibilités et mobilisations paysagères dans la conduite de projets urbains.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Genève, Suisse</w:t>
+              <w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497208v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change perception and mental perception by french pyrenean farmers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sortir de l'entre-soi du paysage : pour une démarche de chantier partagé. L'exemple des Tréteaux du paysage au sein du PNR des causses du Quercy (Midi-Pyrénées, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sahuc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate change in the Pyrenees: vulnerability, mitigation and adaptation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Paysage en partage. Sensibilités et mobilisations paysagères dans la conduite de projets urbains.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497298v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Tréteaux du paysage, une démarche d'animation appliquée au PNR des Causses du Quercy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Climate change perception and mental perception by french pyrenean farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Fayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sahuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lelli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Castellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intervention au PNR de la Narbonnaise en Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Narbonne, France</w:t>
+              <w:t xml:space="preserve">Climate change in the Pyrenees: vulnerability, mitigation and adaptation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546079v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles représentations paysagères pour l'action territoriale : contribution à la mise en place d'une démarche interdisciplinaire de médiation par le paysage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Les Tréteaux du paysage, une démarche d'animation appliquée au PNR des Causses du Quercy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Michelin</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Castellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque JOYSTIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Intervention au PNR de la Narbonnaise en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01546139v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelles représentations paysagères pour l'action territoriale : contribution à la mise en place d'une démarche interdisciplinaire de médiation par le paysage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sahuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque JOYSTIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01546139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelles représentations paysagères pour l’action territoriale : contribution à la mise en place d’une démarche interdisciplinaire de médiation par le paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence québéco-française pour le développement de la géomatique </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CQFD-Géo, May 2005, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01546137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2322,124 +2581,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Tréteaux du paysage, un dispositif d'animation pour accompagner la construction d'une démarche paysagère : l'exemple du P.N.R des Causses du Quercy (Lot, Midi-Pyrénées).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Castellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AG de l'INRA SAD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Cap Esterel, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2449,472 +2708,472 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche(s) et changement(s) : dialogues et relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Broussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cépaduès, 2018, 9782364936386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résister à l'usage des bonnes pratiques territoriales ou comment accompagner la mise en œuvre d'une politique publique du paysage par l'animation territoriale? L'expérience des tréteaux du paysage (PNR du Quercy, Lot, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gansinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quae, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01543058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage au-delà du décor. Les Tréteaux du paysage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eusebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PNR des Causses du Quercy, Créadoc, pp.23, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques de l'aménagement: de l'observation aux projets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Boisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Cancian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Cauchoix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Hemptinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educagri Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 200 p., 2008, 978-2-84444-698-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2924,663 +3183,663 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandinka, langue venue d'un silence, jonglant avec les silences d'un exil non contraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Faculté des Lettres et Sciences Humaines de l'Université Cheikh Anta Diop de Dakar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parole et silence dans toutes leurs dimensions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universtaires de Dakar, 2025, 978-2-494601-46-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educating for an Integrated Management of Coastal Zone: An Example of a Course Initiating to an Applied Multidisciplinary Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mariojouls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Boulanger-Joimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Raffournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ceccaldi, H.J.; Hénocque, Y.; Komatsu, T.; Prouzet, P.; Sautour, B.; Yoshida, J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution of Marine Coastal Ecosystems under the Pressure of Global Changes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.501-508, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-43484-7_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouger, errer, aller, venir... Observer les situations de marge pour comprendre ce qu'expriment les mobilités des jeunes dans les territoires ruraux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Gambino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Desmesure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Xavier Bernier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités et marginalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.81-96, 2019, Espace et territoires, 978-2-7535-7590-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment accompagner la mise en oeuvre d'une politique publique du paysage par l'animation territoriale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent L. Lelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gansinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Partenariats pour le développement territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 256 p., 2015, 9782759224081</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment accompagner la mise en œuvre d'une politique publique du paysage par l'animation territoriale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Gansinat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">André Torre; Dominique Vollet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Partenariats pour le développement territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9782759224098</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01467636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage, une interface de dialogue entre chercheurs et acteurs. L'exemple d'une démarche d'animation locale au sein du Parc naturel régional des causses du Quercy (Midi-Pyrénées, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et paysage : des rapports à réinventer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Montréal, pp.283-306, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3590,363 +3849,363 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tréteaux du paysage, année 2009. Accompagnement à la mise en place de la charte paysagère du PNR des Causses du Quercy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Castellan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paysage au-delà du décor. Les Tréteaux du paysage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Eusebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sahuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les images de paysage interrogent les territoires : dynamiques des formes, des regards et des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béringuier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Michelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId107"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4014,51 +4273,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="294B47DD"/>
+    <w:nsid w:val="894819C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4245,51 +4504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-sahuc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9890-1883" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143041983" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edso.revues.org/926" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493369v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sahuc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kurczewski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820601v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31261/RS.2022.21.11" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212103v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04428390v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chapeleau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lavazais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Moquelet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serkan Narmanli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Djakouane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03516592v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389580v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murillo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Veyrac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818305v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2073" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623226v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2310" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539015v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803439v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/NSS/2010019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01489227v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826591v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eychenne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281153v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kheroufi-Andriot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Berthe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Crepin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daubin Karine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467860v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salam&#233;ro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01497208v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01497298v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fayel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01546079v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castellan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01546139v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01546137v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01497323v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Castellan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296565v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Broussal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bonnaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marcel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01543058v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gansinat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01545467v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eusebe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moreau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824408v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boisset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cauchoix" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Constans" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4500-les-pratiques-de-l-amenagement-de-l-observation-aux-projets.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225791v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485207v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mariojouls" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Raffournier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43484-7_33" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726376v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desmesure" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795485v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Lelli" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4794-partenariats-pour-le-developpement-territorial.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01467636v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01497319v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01545843v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01545851v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Martinet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01545857v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bories" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Constans" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-sahuc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9890-1883" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143041983" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edso.revues.org/926" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632215v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kheroufi-Andriot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sivilotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Popescu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sahuc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1125168ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493369v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648677v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kurczewski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820601v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31261/RS.2022.21.11" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212103v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04428390v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Chapeleau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lavazais" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Moquelet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serkan Narmanli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Djakouane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03516592v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389580v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Blanc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Murillo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Veyrac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818305v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.2073" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623226v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edso.2310" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539015v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803439v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/NSS/2010019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01489227v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632228v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline-Marie Cavard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826591v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Eychenne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281153v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Berthe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Crepin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daubin Karine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467860v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barthe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Salam&#233;ro" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gambino" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01497208v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01497298v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Fayel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01546079v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castellan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01546139v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Michelin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01546137v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01497323v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Castellan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296565v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Broussal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bonnaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Marcel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01543058v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gansinat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01545467v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martinet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Eusebe" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Moreau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824408v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Boisset" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cancian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Cauchoix" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Constans" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Hemptinne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.educagri.fr/livres/4500-les-pratiques-de-l-amenagement-de-l-observation-aux-projets.html" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225791v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04485207v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mariojouls" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Montagne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Boulanger-Joimel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Raffournier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43484-7_33" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726376v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desmesure" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795485v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Lelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r4794-partenariats-pour-le-developpement-territorial.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01467636v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01497319v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01545843v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01545851v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Martinet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01545857v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bories" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Constans" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>