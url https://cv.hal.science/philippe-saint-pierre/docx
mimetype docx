--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -602,295 +602,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03827398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiding measurement protocols of connected medical devices using digital twins: A statistical methodology applied to detecting and monitoring lymphedema</w:t>
+                <w:t xml:space="preserve">Determinants of blood eosinophilia in moderate and severe asthmatic patients during childhood: evidence from the SAMP cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Bethencourt</w:t>
+                <w:t xml:space="preserve">Jocelyne Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Saf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamazoust Guiddir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Dabachine</w:t>
+                <w:t xml:space="preserve">Nathalie Cottel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dejouy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karl Neuberger</w:t>
+                <w:t xml:space="preserve">Flore Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3063786⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Allergy and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pai.13507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03167145v1</w:t>
+                <w:t xml:space="preserve">hal-03190188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of blood eosinophilia in moderate and severe asthmatic patients during childhood: evidence from the SAMP cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guiding measurement protocols of connected medical devices using digital twins: A statistical methodology applied to detecting and monitoring lymphedema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Bethencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Dabachine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Just</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tamazoust Guiddir</w:t>
+                <w:t xml:space="preserve">Vincent Dejouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Cottel</w:t>
+                <w:t xml:space="preserve">Zakaria Lalmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flore Amat</w:t>
+                <w:t xml:space="preserve">Karl Neuberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Allergy and Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pai.13507⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3063786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190188v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03167145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting and modeling critical dependence structures between random inputs of computer models</w:t>
               </w:r>
@@ -1097,51 +1097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The IL-4 rs2070874 polymorphism may be associated with the severity of recurrent viral-induced wheeze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Louha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1594,51 +1594,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of asthma by omalizumab: the role of CD4(+) Foxp3(+) regulatory T cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Tallon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1809,51 +1809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early-Onset Atopic Dermatitis in Children: Which Are the Phenotypes at Risk of Asthma? Results from the ORCA Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2190,51 +2190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Panayotopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (5), pp.e97236. </w:t>
@@ -2272,51 +2272,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Childhood Allergic Asthma Is Not a Single Phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2397,51 +2397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheeze phenotypes in young children have different courses during the preschool period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2574,51 +2574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir-Abbas Besharaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Just</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 130 (4), pp.1005-1007.e1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2643,51 +2643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel severe wheezy young children phenotypes: Boys atopic multiple-trigger and girls nonatopic uncontrolled wheeze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahelé Gouvis-Echraghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3616,119 +3616,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-objective Model Search Algorithm for Linear Regression</w:t>
+                <w:t xml:space="preserve">A multi-objective model search algorithm for linear regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Mifrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101559v1</w:t>
+                <w:t xml:space="preserve">hal-04101559v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting and modeling worst-case dependence structures between random inputs of computational reliability models</w:t>
               </w:r>
@@ -4426,51 +4426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924721v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Mifrani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saint-Pierre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03155986.2025.2484050" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945136v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Bourgoin-Heck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Wolff-Goldnadel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chantran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Saf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamazoust Guiddir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.70014" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03694843v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Demeulemeester" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mouni&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molinier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-07859-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827398v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gar&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Omer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2023-006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03167145v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bethencourt" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Dabachine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dejouy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Lalmiche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Neuberger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3063786" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Just" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Amat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.13507" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939575v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Benoumechiara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Michel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/demo-2020-0016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116610v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Halford" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morvan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62386-2_6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979830v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Louha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979829v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumy Niass" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhtar Niang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fode Diop" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Diouf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-2052-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gregorutti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9646-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511148v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Purenne-Denis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lambert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Laoudi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2017.02.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01404099v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tallon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perrine Foray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.12839" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VXDX7HJ6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979835v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230841v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourrat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Nemni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Couderc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131369" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935926v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2015.04.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860244v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Listwon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v066.i06" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368345v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Moussu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Panayotopoulos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097236" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979841v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahel&#233; Gouvis-Echraghi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layde Roufai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979842v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979850v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir-Abbas Besharaty" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bernard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979848v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillemot-Lambert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633194v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Guilloux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979846v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mathieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Daur&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.200410170" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC3EA7C3255E8BA89177C72685369D041236AF30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493882v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386760v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315774v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bougel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;jean" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giulioli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979840v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313458v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101559v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779484v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084301v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879978v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683483v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Gribkova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584379v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010146v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924721v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Mifrani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saint-Pierre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03155986.2025.2484050" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945136v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Bourgoin-Heck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Wolff-Goldnadel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chantran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Saf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamazoust Guiddir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.70014" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03694843v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Demeulemeester" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mouni&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molinier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-07859-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827398v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gar&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Omer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2023-006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190188v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Just" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Amat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.13507" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03167145v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bethencourt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Dabachine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dejouy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Lalmiche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Neuberger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3063786" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939575v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Benoumechiara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Michel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/demo-2020-0016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116610v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Halford" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morvan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62386-2_6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979830v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Louha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979829v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumy Niass" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhtar Niang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fode Diop" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Diouf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-2052-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gregorutti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9646-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511148v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Purenne-Denis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lambert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Laoudi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2017.02.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01404099v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tallon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perrine Foray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.12839" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VXDX7HJ6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979835v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230841v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourrat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Nemni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Couderc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131369" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935926v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2015.04.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860244v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Listwon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v066.i06" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368345v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Moussu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Panayotopoulos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097236" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979841v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahel&#233; Gouvis-Echraghi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layde Roufai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979842v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979850v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir-Abbas Besharaty" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bernard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979848v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillemot-Lambert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633194v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Guilloux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979846v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mathieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Daur&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.200410170" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC3EA7C3255E8BA89177C72685369D041236AF30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493882v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386760v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315774v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bougel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;jean" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giulioli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979840v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313458v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101559v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779484v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084301v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879978v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683483v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Gribkova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584379v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010146v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>