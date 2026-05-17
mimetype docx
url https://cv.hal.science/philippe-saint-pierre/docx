--- v1 (2026-04-08)
+++ v2 (2026-05-17)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -204,2799 +204,2933 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924721v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular allergen sensitization drives phenotypes of severe asthma in children: Evidence from a megacity cohort ( SAMP )</w:t>
+                <w:t xml:space="preserve">Identification and Economic Evaluation of Differentiated Thyroid Cancer Care Consumption Patterns Using Sequence Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélisande Bourgoin-Heck</w:t>
+                <w:t xml:space="preserve">Romain Demeulemeester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoria Wolff-Goldnadel</w:t>
+                <w:t xml:space="preserve">Pascale Grosclaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Chantran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tamazoust Guiddir</w:t>
+                <w:t xml:space="preserve">Solange Grunenwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Allergy and Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pai.70014⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 69, pp.1606664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/ijph.2024.1606664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04945136v1</w:t>
+                <w:t xml:space="preserve">hal-04844005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic impact of generic antiretrovirals in France for HIV patients’ care</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular allergen sensitization drives phenotypes of severe asthma in children: Evidence from a megacity cohort ( SAMP )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélisande Bourgoin-Heck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoria Wolff-Goldnadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Demeulemeester</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Savy</w:t>
+                <w:t xml:space="preserve">Yannick Chantran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Mounié</w:t>
+                <w:t xml:space="preserve">Sarah Saf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Molinier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
+                <w:t xml:space="preserve">Tamazoust Guiddir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12913-022-07859-w⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Allergy and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (12), pp.e70014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pai.70014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03694843v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04945136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OTrecod: An R Package for Data Fusion using Optimal Transportation Theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Economic impact of generic antiretrovirals in France for HIV patients’ care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Demeulemeester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Mounié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Guernec</w:t>
+                <w:t xml:space="preserve">Laurent Molinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Garès</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyrille Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The R Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32614/RJ-2023-006⟩</w:t>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-022-07859-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827398v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03694843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of blood eosinophilia in moderate and severe asthmatic patients during childhood: evidence from the SAMP cohort</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OTrecod: An R Package for Data Fusion using Optimal Transportation Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Guernec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Just</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tamazoust Guiddir</w:t>
+                <w:t xml:space="preserve">Valérie Garès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Cottel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérémy Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Allergy and Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pai.13507⟩</w:t>
+              <w:t xml:space="preserve">The R Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.195 - 222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32614/RJ-2023-006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190188v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guiding measurement protocols of connected medical devices using digital twins: A statistical methodology applied to detecting and monitoring lymphedema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Bethencourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Bethencourt</w:t>
+                <w:t xml:space="preserve">Walid Dabachine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walid Dabachine</w:t>
+                <w:t xml:space="preserve">Vincent Dejouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Dejouy</w:t>
+                <w:t xml:space="preserve">Zakaria Lalmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Neuberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Online ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3063786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03167145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting and modeling critical dependence structures between random inputs of computer models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determinants of blood eosinophilia in moderate and severe asthmatic patients during childhood: evidence from the SAMP cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Saf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamazoust Guiddir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nazih Benoumechiara</w:t>
+                <w:t xml:space="preserve">Nathalie Cottel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flore Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dependence Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/demo-2020-0016⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Allergy and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pai.13507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03939575v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selectivity Estimation with Attribute Value Dependencies Using Linked Bayesian Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detecting and modeling critical dependence structures between random inputs of computer models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazih Benoumechiara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Max Halford</w:t>
+                <w:t xml:space="preserve">Nicolas Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saint-Pierre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Transactions on Large-Scale Data- and Knowledge-Centered Systems XLVI, 12410, pp.154-188. </w:t>
+              <w:t xml:space="preserve">Dependence Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (1), pp.263-297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-62386-2_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/demo-2020-0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116610v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03939575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IL-4 rs2070874 polymorphism may be associated with the severity of recurrent viral-induced wheeze</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selectivity Estimation with Attribute Value Dependencies Using Linked Bayesian Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malek Louha</w:t>
+                <w:t xml:space="preserve">Max Halford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Benet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Pulmonology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lecture Notes in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Transactions on Large-Scale Data- and Knowledge-Centered Systems XLVI, 12410, pp.154-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-62386-2_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979830v1</w:t>
+                <w:t xml:space="preserve">hal-03116610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling dynamic change of malaria transmission in holoendemic setting (Dielmo, Senegal) using longitudinal measures of antibody prevalence to Plasmodium falciparum crude schizonts extract</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Saint-Pierre</w:t>
+                <w:t xml:space="preserve">The IL-4 rs2070874 polymorphism may be associated with the severity of recurrent viral-induced wheeze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Makhtar Niang</w:t>
+                <w:t xml:space="preserve">Malek Louha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fode Diop</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Babacar Diouf</w:t>
+                <w:t xml:space="preserve">Marta Benet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamazoust Guiddir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélisande Bourgoin-Heck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pediatric Pulmonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (11), pp.1435-1442</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979829v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation and variable importance in random forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Gregorutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (3), pp.659 - 678. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11222-016-9646-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01935918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutrophilic Steroid-Refractory Recurrent Wheeze and Eosinophilic Steroid-Refractory Asthma in Children</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tamazoust Guiddir</w:t>
+                <w:t xml:space="preserve">Modelling dynamic change of malaria transmission in holoendemic setting (Dielmo, Senegal) using longitudinal measures of antibody prevalence to Plasmodium falciparum crude schizonts extract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oumy Niass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makhtar Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Purenne-Denis</w:t>
+                <w:t xml:space="preserve">Fode Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Lambert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yacine Laoudi</w:t>
+                <w:t xml:space="preserve">Babacar Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaip.2017.02.003⟩</w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (1), pp.409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12936-017-2052-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01511148v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of asthma by omalizumab: the role of CD4(+) Foxp3(+) regulatory T cells.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flore Amat</w:t>
+                <w:t xml:space="preserve">Neutrophilic Steroid-Refractory Recurrent Wheeze and Eosinophilic Steroid-Refractory Asthma in Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamazoust Guiddir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Purenne-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Tallon</w:t>
+                <w:t xml:space="preserve">Nathalie Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Perrine Foray</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Lambert</w:t>
+                <w:t xml:space="preserve">Yacine Laoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cea.12839⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaip.2017.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-01404099v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-state models and cost-effectiveness analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Control of asthma by omalizumab: the role of CD4(+) Foxp3(+) regulatory T cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Tallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Perrine Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Clinical and Experimental Allergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cea.12839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979835v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01404099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-Onset Atopic Dermatitis in Children: Which Are the Phenotypes at Risk of Asthma? Results from the ORCA Cohort</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-state models and cost-effectiveness analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (2), pp.133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230841v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grouped variable importance with random forests and application to multiple functional data analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Michel</w:t>
+                <w:t xml:space="preserve">Early-Onset Atopic Dermatitis in Children: Which Are the Phenotypes at Risk of Asthma? Results from the ORCA Cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Nemni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csda.2015.04.002⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), pp.e0131369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0131369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935926v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SemiMarkov: An R Package for Parametric Estimation in Multi-State Semi-Markov Models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnieszka Listwon</w:t>
+                <w:t xml:space="preserve">Grouped variable importance with random forests and application to multiple functional data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Gregorutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Software</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Statistics and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 90, pp.15 - 35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csda.2015.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18637/jss.v066.i06⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00860244v1</w:t>
+                <w:t xml:space="preserve">hal-01935926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of Allergic Rhinitis in Young Children with Asthma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Moussu</w:t>
+                <w:t xml:space="preserve">SemiMarkov: An R Package for Parametric Estimation in Multi-State Semi-Markov Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Listwon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (5), pp.e97236. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (6), pp.784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0097236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18637/jss.v066.i06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368345v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00860244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childhood Allergic Asthma Is Not a Single Phenotype</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Just</w:t>
+                <w:t xml:space="preserve">Determinants of Allergic Rhinitis in Young Children with Asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Moussu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layde Roufai</w:t>
+                <w:t xml:space="preserve">Virginie Panayotopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (5), pp.e97236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0097236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979841v1</w:t>
+                <w:t xml:space="preserve">hal-01368345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheeze phenotypes in young children have different courses during the preschool period</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Childhood Allergic Asthma Is Not a Single Phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Just</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahelé Gouvis-Echraghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Panayotopoulos</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Laoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layde Roufai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Allergy, Asthma and Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 111 (4), pp.256-261.e1</w:t>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 164 (4), pp.815-820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979842v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exhaled nitric oxide measurement confirms 2 severe wheeze phenotypes in young children from the Trousseau Asthma Program</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Wheeze phenotypes in young children have different courses during the preschool period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahelé Gouvis-Echraghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Panayotopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 130 (4), pp.1005-1007.e1</w:t>
+              <w:t xml:space="preserve">Annals of Allergy, Asthma and Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (4), pp.256-261.e1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979850v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel severe wheezy young children phenotypes: Boys atopic multiple-trigger and girls nonatopic uncontrolled wheeze</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Exhaled nitric oxide measurement confirms 2 severe wheeze phenotypes in young children from the Trousseau Asthma Program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahelé Gouvis-Echraghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir-Abbas Besharaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Just</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 130 (1), pp.103-110.e8</w:t>
+              <w:t xml:space="preserve">, 2012, 130 (4), pp.1005-1007.e1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979848v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimateur de la fonction de répartition bivariée avec censures à droite et à gauche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agathe Guilloux</w:t>
+                <w:t xml:space="preserve">Novel severe wheezy young children phenotypes: Boys atopic multiple-trigger and girls nonatopic uncontrolled wheeze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Just</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahelé Gouvis-Echraghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guillemot-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'ISUP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, LII (1-2), pp.157-164</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 130 (1), pp.103-110.e8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03633194v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Estimateur de la fonction de répartition bivariée avec censures à droite et à gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Saint-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de l'ISUP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, LII (1-2), pp.157-164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Semi-Markov Model Based on Generalized Weibull Distribution with an Illustration for HIV Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Daurès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biometrical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 47 (6), pp.825-833. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bimj.200410170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3006,206 +3140,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approach Based on Bayesian Networks for Query Selectivity Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Halford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Database Systems for Advanced Applications (DASFAA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Chiang Mai, Thailand. pp.3-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02493882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonction de survie bivariée de variables censurées à droite et à gauche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Guilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00386760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3215,91 +3349,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of the evolutionary trajectories of cognitive functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Déjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giulioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3318,51 +3452,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes Biologie, Informatique et Mathématiques (JOBIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes (44000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04315774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3372,111 +3506,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Parametric Estimation of Linear Functionals of a Multivariate Distribution Under Multivariate Censoring with Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Models and Methods for Reliability and Survival Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.253-266, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3486,91 +3620,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How can methods for classifying and clustering trajectories be used for prevention trials? An example in Alzheimer's disease area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Déjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Giulioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3586,73 +3720,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-objective model search algorithm for linear regression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anas Mifrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3678,491 +3812,491 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101559v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting and modeling worst-case dependence structures between random inputs of computational reliability models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nazih Benoumechiara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grouped variable importance with random forests and application to multiple functional data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Gregorutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01084301v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation and variable importance in random forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Gregorutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified model for studying bivariate mortality under right-censoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetlana Gribkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bivariate censored regression relying on a new estimator of the joint distribution function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00584379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4172,114 +4306,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles multi-états de type Markovien et application à l'asthme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Montpellier I, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00010146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId126"/>
+      <w:footerReference w:type="default" r:id="rId130"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4426,51 +4560,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924721v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Mifrani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saint-Pierre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03155986.2025.2484050" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945136v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Bourgoin-Heck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Wolff-Goldnadel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chantran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Saf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamazoust Guiddir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.70014" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03694843v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Demeulemeester" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mouni&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molinier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-07859-w" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827398v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gar&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Omer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2023-006" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190188v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Just" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Amat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.13507" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03167145v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bethencourt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Dabachine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dejouy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Lalmiche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Neuberger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3063786" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939575v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Benoumechiara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Michel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/demo-2020-0016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116610v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Halford" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morvan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62386-2_6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979830v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Louha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979829v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumy Niass" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhtar Niang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fode Diop" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Diouf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-2052-0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935918v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gregorutti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9646-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511148v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Purenne-Denis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lambert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Laoudi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2017.02.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01404099v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tallon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perrine Foray" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.12839" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VXDX7HJ6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979835v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230841v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourrat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Nemni" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Couderc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131369" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935926v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2015.04.002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860244v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Listwon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v066.i06" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368345v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Moussu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Panayotopoulos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097236" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979841v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahel&#233; Gouvis-Echraghi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layde Roufai" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979842v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979850v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir-Abbas Besharaty" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bernard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979848v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillemot-Lambert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633194v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Guilloux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979846v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mathieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Daur&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.200410170" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC3EA7C3255E8BA89177C72685369D041236AF30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493882v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386760v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315774v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bougel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;jean" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giulioli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979840v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313458v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101559v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779484v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084301v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879978v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683483v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Gribkova" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584379v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010146v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924721v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Mifrani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Saint-Pierre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Savy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03155986.2025.2484050" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844005v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Demeulemeester" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Grosclaude" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Grunenwald" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ijph.2024.1606664" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945136v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Bourgoin-Heck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Wolff-Goldnadel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chantran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Saf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamazoust Guiddir" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.70014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03694843v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Mouni&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Molinier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Delpierre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-07859-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827398v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Guernec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gar&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Omer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2023-006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03167145v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Bethencourt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Dabachine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dejouy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Lalmiche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Neuberger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3063786" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03190188v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Just" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cottel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Amat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pai.13507" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939575v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Benoumechiara" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Michel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/demo-2020-0016" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116610v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Halford" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morvan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-62386-2_6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979830v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Louha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Benet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935918v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gregorutti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9646-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979829v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumy Niass" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhtar Niang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fode Diop" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Diouf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-017-2052-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511148v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Purenne-Denis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lambert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Laoudi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2017.02.003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01404099v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tallon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perrine Foray" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cea.12839" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VXDX7HJ6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979835v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230841v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bourrat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Nemni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Couderc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131369" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935926v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csda.2015.04.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860244v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Listwon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18637/jss.v066.i06" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368345v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Moussu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Panayotopoulos" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0097236" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979841v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahel&#233; Gouvis-Echraghi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layde Roufai" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979842v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979850v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir-Abbas Besharaty" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bernard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979848v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guillemot-Lambert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633194v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Guilloux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979846v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Mathieu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Durand" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Daur&#232;s" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bimj.200410170" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FC3EA7C3255E8BA89177C72685369D041236AF30/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493882v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386760v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315774v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bougel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien D&#233;jean" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Giulioli" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979840v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lopez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313458v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101559v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779484v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084301v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879978v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683483v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Gribkova" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584379v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00010146v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>