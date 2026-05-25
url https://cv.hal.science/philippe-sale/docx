--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -1314,234 +1314,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632175v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des inhumations en position assise de La Tène C ou B (350 à 125 av. J.-C.), en périphérie de l’agglomération d’Argentomagus (Indre)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Typo-chronologie des tombes à inhumation en région Centre-Val de Loire et dans le département du Maine-et-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Villenave</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérôme Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sanctuaires de l’âge du Fer. Actualités de la recherche en Europe celtique occidentale. 41e colloque international de l’AFEAF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Philippe Barral; Matthieu Thivet, May 2017, Dole, France. pp.257-262</w:t>
+              <w:t xml:space="preserve">11e Rencontre autour des typo-chronologies des tombes à inhumation. Avancées de la recherche autour des pratiques de l’inhumation depuis la Préhistoire, de nouvelles données pour de nouveaux référentiels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gaaf, Jun 2019, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02496502v1</w:t>
+                <w:t xml:space="preserve">hal-03933378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typo-chronologie des tombes à inhumation en région Centre-Val de Loire et dans le département du Maine-et-Loire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+                <w:t xml:space="preserve">Des inhumations en position assise de La Tène C ou B (350 à 125 av. J.-C.), en périphérie de l’agglomération d’Argentomagus (Indre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Salé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Rencontre autour des typo-chronologies des tombes à inhumation. Avancées de la recherche autour des pratiques de l’inhumation depuis la Préhistoire, de nouvelles données pour de nouveaux référentiels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gaaf, Jun 2019, Tours, France</w:t>
+              <w:t xml:space="preserve">Sanctuaires de l’âge du Fer. Actualités de la recherche en Europe celtique occidentale. 41e colloque international de l’AFEAF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Barral; Matthieu Thivet, May 2017, Dole, France. pp.257-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933378v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02496502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des établissements ruraux gallo-romains en Sologne : une économie basée sur l'élevage ?</w:t>
               </w:r>
@@ -1852,51 +1852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre abandon et persistance : chronologie et modalités de la pratique de l’inhumation chez les Bituriges et les Turons autour du changement d’Ere (IIe s. av. - IIe ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1990,51 +1990,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des inhumations en position assise de La Tène C ou B (350 à 125 av. J.-C.), en périphérie de l’agglomération d’Argentomagus (Indre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Salé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Villenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Sanctuaires de l’âge du Fer »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Dôle, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2072,77 +2072,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation et l’étude des ensembles funéraires villageois : présentation d’études de cas du diocèse de Tours (Indre-et-Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Livet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2442,363 +2442,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05000792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux éléments pour la chrono-typologie des tombes à inhumation en région Centre-Val de Loire et dans le département du Maine-et-Loire, de la Préhistoire à nos jours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les constructions privées en milieu rural et dans les agglomérations secondaires de la seconde moitié du IIIe siècle au VIe siècle dans la cité des Turons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Salé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Livet</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">Philippe Blanchard; Jean-Philippe Chimier; Matthieu Gaultier; Christian Verjux. </w:t>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Fournier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour des typo-chronologies des tombes à inhumations : Actes de la 11e Rencontre du Groupe d’Anthropologie et d’Archéologie Funéraire</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.301-314, 2022, Supplément à la R.A.C.F</w:t>
+              <w:t xml:space="preserve">Les modes de construction privée de l'Antiquité tardive en région Centre-Val de Loire, Actes de la table-ronde d'Orléans, 20 octobre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Féracf, pp.49-56, 2022, Supplément à la Revue Archéologique du Centre de la France, 78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113840v1</w:t>
+                <w:t xml:space="preserve">hal-03673880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les constructions privées en milieu rural et dans les agglomérations secondaires de la seconde moitié du IIIe siècle au VIe siècle dans la cité des Turons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’inhumation en territoire turon autour du changement d’ère (Ier s. av.-Ier ap. J.-C.) : un critère discriminant pour la typologie des sépultures ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Delémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Salé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Laurent Fournier. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Blanchard; Jean-Philippe Chimier; Matthieu Gaultier; Christian Verjux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les modes de construction privée de l'Antiquité tardive en région Centre-Val de Loire, Actes de la table-ronde d'Orléans, 20 octobre 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Féracf, pp.49-56, 2022, Supplément à la Revue Archéologique du Centre de la France, 78</w:t>
+              <w:t xml:space="preserve">Rencontre autour des typo-chronologies des tombes à inhumation. Actes de la 11e Rencontre du Gaaf du 3 au 5 juin 2019 à Tours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FERACF; Gaaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.335-339, 2022, 82e supplément à la RACF, 11e publication du Gaaf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673880v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’inhumation en territoire turon autour du changement d’ère (Ier s. av.-Ier ap. J.-C.) : un critère discriminant pour la typologie des sépultures ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marielle Delémont</w:t>
+                <w:t xml:space="preserve">Nouveaux éléments pour la chrono-typologie des tombes à inhumation en région Centre-Val de Loire et dans le département du Maine-et-Loire, de la Préhistoire à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Livet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Salé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Salé</w:t>
+                <w:t xml:space="preserve">Sylvain Badey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Blanchard; Jean-Philippe Chimier; Matthieu Gaultier; Christian Verjux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre autour des typo-chronologies des tombes à inhumation. Actes de la 11e Rencontre du Gaaf du 3 au 5 juin 2019 à Tours</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.335-339, 2022, 82e supplément à la RACF, 11e publication du Gaaf</w:t>
+              <w:t xml:space="preserve">Rencontre autour des typo-chronologies des tombes à inhumations : Actes de la 11e Rencontre du Groupe d’Anthropologie et d’Archéologie Funéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 82, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FERACF</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.301-314, 2022, Supplément à la R.A.C.F</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935069v1</w:t>
+                <w:t xml:space="preserve">hal-04113840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topographie et organisation viaire des agglomérations secondaires antiques dans le centre de la France</w:t>
               </w:r>
@@ -2883,51 +2883,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des inhumations en position assise de La Tène B ou C (350 à 125 av. J.-C.), en périphérie de l’agglomération d’&amp;lt;i&amp;gt;Argentomagus&amp;lt;/i&amp;gt; (Indre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Salé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Villenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Barral; Matthieu Thivet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sanctuaires de l’âge du Fer. Actes du 41e colloque international de l’Association française pour l’étude de l’âge du Fer (Dole, 25-28 mai 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection AFEAF (1), </w:t>
@@ -4405,271 +4405,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04397121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet de construction d'une maison individuelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LGV SEA 2 - Une occupation agro-pastorale de la Tène finale à l'époque moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arquille Jérôme</w:t>
+                <w:t xml:space="preserve">Denis Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Céline Bathélémy-Sylvand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Fontaine</w:t>
+                <w:t xml:space="preserve">Stéphanie Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Ile-de-France. 2017, pp.366</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017, 2 vol (464, 366 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01764551v1</w:t>
+                <w:t xml:space="preserve">hal-02495848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LGV SEA 2 - Une occupation agro-pastorale de la Tène finale à l'époque moderne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet de construction d'une maison individuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Salé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Godignon</w:t>
+                <w:t xml:space="preserve">Arquille Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bathélémy-Sylvand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Barret</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bigot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+                <w:t xml:space="preserve">Alexandre Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2017, 2 vol (464, 366 p.)</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Centre - Ile-de-France. 2017, pp.366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495848v1</w:t>
+                <w:t xml:space="preserve">hal-01764551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Marcel, Indre, rue des Courates</w:t>
               </w:r>
@@ -4893,159 +4893,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pithiviers-le-Vieil, Loiret, Les Jardins du Bourg (lot 51), Un quartier périphérique de l’agglomération secondaire</w:t>
+                <w:t xml:space="preserve">Crouzilles, Indre-et-Loire, « Mougon », rue de l’ancienne Eglise, Vestiges néolithiques, antiques et médiévaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Salé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108398v1</w:t>
+                <w:t xml:space="preserve">hal-01108392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crouzilles, Indre-et-Loire, « Mougon », rue de l’ancienne Eglise, Vestiges néolithiques, antiques et médiévaux</w:t>
+                <w:t xml:space="preserve">Pithiviers-le-Vieil, Loiret, Les Jardins du Bourg (lot 51), Un quartier périphérique de l’agglomération secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Salé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inrap. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108392v1</w:t>
+                <w:t xml:space="preserve">hal-01108398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Vivier à Saint-Laurent-Nouan (Loir-et-Cher)</w:t>
               </w:r>
@@ -5455,51 +5455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Salé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5643,51 +5643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tavant, &amp;quot;42 rue Grande&amp;quot;. DFS de fouille de sauvetage urgent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Salé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Linger-Riquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5891,51 +5891,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5200B0AE"/>
+    <w:nsid w:val="6C1698F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6039,51 +6039,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F4265B38"/>
+    <w:nsid w:val="6717BD60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6273,51 +6273,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-sale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8159-7293" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243420382" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222895v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108330v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108295v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.489" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108291v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gransar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108278v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribaria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108261v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108234v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1999.2824" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dupont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02632175v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gidelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Masquilier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ers6-dr69" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496502v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenave" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03933378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01704587v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397282v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000965v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536785v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546323v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382814v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despri&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/2cy7-6r23" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000792v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113840v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5760" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673880v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935069v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03252394v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100386420&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486825v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Milli&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486814v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377419v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riquier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sal&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108370v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108373v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108354v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108359v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108336v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108350v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853131v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000622v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000679v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000488v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Penet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070512v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mortreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Kellog" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Boisriveau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;bien-Dabek" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397121v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764551v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arquille J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495848v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Godignon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bath&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764609v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despr&#233;e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495868v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108398v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108392v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108390v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108386v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carlier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108381v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Becq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209452v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Djemmali" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Neury" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209378v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carroza" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108378v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330818v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336149v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-sale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8159-7293" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243420382" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222895v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108330v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108295v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.489" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108291v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gransar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108278v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribaria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108261v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108234v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1999.2824" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dupont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02632175v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gidelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Masquilier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ers6-dr69" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03933378v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496502v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenave" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01704587v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397282v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000965v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536785v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546323v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382814v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despri&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/2cy7-6r23" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000792v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673880v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935069v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5760" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113840v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03252394v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100386420&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486825v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Milli&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486814v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377419v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riquier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sal&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108370v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108373v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108354v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108359v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108336v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108350v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853131v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000622v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000679v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000488v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Penet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070512v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mortreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Kellog" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Boisriveau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;bien-Dabek" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397121v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495848v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Godignon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bath&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764551v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arquille J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764609v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despr&#233;e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495868v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108392v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108398v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108390v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108386v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carlier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108381v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Becq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209452v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Djemmali" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Neury" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209378v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carroza" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108378v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330818v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336149v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>