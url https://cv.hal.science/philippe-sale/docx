--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -392,178 +392,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05222895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lieux de sépultures dans l’Antiquité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maillé « Le Perrou »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Salé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue archéologique du Centre de la France - Suppléments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Atlas archéologique de touraine, 53, http://a2t.univ-tours.fr/notice.php?id=113</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société des amis du Vieux Chinon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, XI, pp.709</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108365v1</w:t>
+                <w:t xml:space="preserve">hal-01108330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maillé « Le Perrou »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les lieux de sépultures dans l’Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Salé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société des amis du Vieux Chinon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, XI, pp.709</w:t>
+              <w:t xml:space="preserve">Revue archéologique du Centre de la France - Suppléments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Atlas archéologique de touraine, 53, http://a2t.univ-tours.fr/notice.php?id=113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01108330v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un terroir réputé inhospitalier : les occupations de Sologne du Paléolithique au XIXe s.</w:t>
               </w:r>
@@ -1454,51 +1454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Rencontre autour des typo-chronologies des tombes à inhumation. Avancées de la recherche autour des pratiques de l’inhumation depuis la Préhistoire, de nouvelles données pour de nouveaux référentiels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gaaf, Jun 2019, Tours, France</w:t>
@@ -1704,212 +1704,212 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les villages paysans des Carnutes et des Turons (IIIe s av. J.-C. au VIe s. ap J.-C.)</w:t>
+                <w:t xml:space="preserve">Les villages paysans des Carnutes et des Turons (IIIe s av. J.-C. au VIe s ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Salé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e colloque de l'association AGER, Villages et hameaux en Gaule et dans les espaces voisins entre la période laténienne et la fin de la période romaine (3éme s. av. J.-C. - 6ème s. ap. J.-C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Saverne, Sarrebourg, France. Mémoires d'Archéologie du Grand Est, Mémoires d'Archéologie du Grand Est, Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l'époque romaine (11), pp.431-434, 2024</w:t>
+              <w:t xml:space="preserve">, Sep 2022, Saverne, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05000965v1</w:t>
+                <w:t xml:space="preserve">hal-04397282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les villages paysans des Carnutes et des Turons (IIIe s av. J.-C. au VIe s ap. J.-C.)</w:t>
+                <w:t xml:space="preserve">Les villages paysans des Carnutes et des Turons (IIIe s av. J.-C. au VIe s. ap J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Salé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association pour la Valorisation de l'Archéologie du Grand-Est. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e colloque de l'association AGER, Villages et hameaux en Gaule et dans les espaces voisins entre la période laténienne et la fin de la période romaine (3éme s. av. J.-C. - 6ème s. ap. J.-C.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Saverne, France. , 2022</w:t>
+              <w:t xml:space="preserve">, Sep 2022, Saverne, Sarrebourg, France. Mémoires d'Archéologie du Grand Est, Mémoires d'Archéologie du Grand Est, Villages et hameaux paysans en Gaule et sa périphérie entre la fin de la période laténienne et l'époque romaine (11), pp.431-434, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397282v1</w:t>
+                <w:t xml:space="preserve">hal-05000965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre abandon et persistance : chronologie et modalités de la pratique de l’inhumation chez les Bituriges et les Turons autour du changement d’Ere (IIe s. av. - IIe ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Delémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3847,190 +3847,190 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Membrolle-sur-Choisille, Les Hauts de Mazagran</w:t>
+                <w:t xml:space="preserve">Pouzay, Les Petites Varennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Salé</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2024, 1 vol. (73 p.)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2024, 1 vol. (61 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05000679v1</w:t>
+                <w:t xml:space="preserve">hal-05000622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pouzay, Les Petites Varennes</w:t>
+                <w:t xml:space="preserve">La Membrolle-sur-Choisille, Les Hauts de Mazagran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Salé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2024, 1 vol. (73 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Poulain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-05000622v1</w:t>
+                <w:t xml:space="preserve">hal-05000679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veilleins, L'Etang des Vaux</w:t>
               </w:r>
@@ -4216,216 +4216,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05070512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport des sondages de l'opération programmée de Mougon à Crouzilles (37)</w:t>
+                <w:t xml:space="preserve">Gièvres , rue de Romorantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Salé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andy Kellog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélisande Boisriveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Cécile Bébien-Dabek</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France,; UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2023, 1 vol. (79 p.)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2023, 1 vol. (63 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397121v1</w:t>
+                <w:t xml:space="preserve">hal-05000417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gièvres , rue de Romorantin</w:t>
+                <w:t xml:space="preserve">Rapport des sondages de l'opération programmée de Mougon à Crouzilles (37)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Salé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bébien-Dabek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Fourré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France,; UMR 7324 CITERES - Laboratoire Archéologie et Territoires. 2023, 1 vol. (79 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andy Kellog</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05000417v1</w:t>
+                <w:t xml:space="preserve">hal-04397121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet de construction d'une maison individuelle</w:t>
               </w:r>
@@ -5311,51 +5311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gazoduc &amp;quot;Artère du Centre&amp;quot;. Section Chémery (Loir-et-Cher) - Roussines (Indre). Neuillay-les-Bois (Indre). Rapport d'une opération préventive de fouille d'évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Djemmali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5468,51 +5468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carroza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Djemmali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5891,51 +5891,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C733FB13"/>
+    <w:nsid w:val="1412925A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6039,51 +6039,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0A4F20D3"/>
+    <w:nsid w:val="EBEFB469"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6273,51 +6273,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-sale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8159-7293" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243420382" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222895v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108365v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108330v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108295v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.489" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108291v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gransar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108278v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribaria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108261v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108234v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1999.2824" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dupont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02632175v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gidelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Masquilier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ers6-dr69" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496502v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenave" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03933378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01704587v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000965v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397282v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536785v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546323v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382814v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despri&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/2cy7-6r23" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000792v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113840v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5760" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673880v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935069v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03252394v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100386420&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486825v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Milli&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486814v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377419v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riquier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sal&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108373v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108370v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108354v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108359v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108336v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108350v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853131v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000679v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000622v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000488v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Penet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070512v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mortreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397121v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;bien-Dabek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000417v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Kellog" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Boisriveau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764551v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arquille J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495848v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Godignon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bath&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764609v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despr&#233;e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495868v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108398v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108392v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108390v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108386v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carlier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108381v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Becq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209452v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Djemmali" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Neury" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209378v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carroza" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108378v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330818v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336149v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-sale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8159-7293" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243420382" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222895v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108330v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108295v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.489" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108291v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gransar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108278v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribaria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108261v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108234v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1999.2824" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dupont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02632175v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gidelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Masquilier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ers6-dr69" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496502v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenave" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03933378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01704587v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397282v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000965v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536785v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546323v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382814v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despri&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/2cy7-6r23" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000792v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113840v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5760" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673880v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935069v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03252394v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100386420&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486825v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Milli&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486814v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377419v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riquier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sal&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108373v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108370v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108354v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108359v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108336v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108350v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853131v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000622v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000679v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000488v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Penet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070512v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mortreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Kellog" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Boisriveau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;bien-Dabek" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397121v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764551v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arquille J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495848v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Godignon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bath&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764609v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despr&#233;e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495868v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108398v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108392v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108390v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108386v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carlier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108381v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Becq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209452v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Djemmali" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Neury" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209378v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carroza" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108378v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330818v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336149v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>