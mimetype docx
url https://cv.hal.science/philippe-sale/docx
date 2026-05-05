--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -3310,151 +3310,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Romain-sur-Cher (41), « Les Cormins » : l'agglomération gallo-romaine et l'occupation médiévale</w:t>
+                <w:t xml:space="preserve">Faverolles-sur-Cher, &amp;quot;La Chapelle de Senelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Salé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108373v1</w:t>
+                <w:t xml:space="preserve">hal-01108370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faverolles-sur-Cher, &amp;quot;La Chapelle de Senelle</w:t>
+                <w:t xml:space="preserve">Saint-Romain-sur-Cher (41), « Les Cormins » : l'agglomération gallo-romaine et l'occupation médiévale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Salé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108370v1</w:t>
+                <w:t xml:space="preserve">hal-01108373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nécropole de Tavant</w:t>
               </w:r>
@@ -5891,51 +5891,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1412925A"/>
+    <w:nsid w:val="5200B0AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6039,51 +6039,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="EBEFB469"/>
+    <w:nsid w:val="F4265B38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6273,51 +6273,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-sale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8159-7293" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243420382" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222895v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108330v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108295v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.489" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108291v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gransar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108278v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribaria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108261v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108234v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1999.2824" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dupont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02632175v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gidelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Masquilier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ers6-dr69" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496502v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenave" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03933378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01704587v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397282v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000965v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536785v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546323v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382814v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despri&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/2cy7-6r23" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000792v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113840v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5760" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673880v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935069v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03252394v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100386420&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486825v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Milli&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486814v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377419v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riquier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sal&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108373v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108370v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108354v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108359v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108336v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108350v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853131v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000622v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000679v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000488v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Penet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070512v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mortreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Kellog" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Boisriveau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;bien-Dabek" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397121v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764551v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arquille J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495848v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Godignon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bath&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764609v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despr&#233;e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495868v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108398v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108392v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108390v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108386v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carlier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108381v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Becq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209452v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Djemmali" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Neury" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209378v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carroza" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108378v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330818v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336149v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-sale" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-8159-7293" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/243420382" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05222895v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sal&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barth&#233;lemy-Sylvand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108330v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Couderc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108295v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.489" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108281v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108291v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gransar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108278v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribaria" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108261v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Riquier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Herv&#233; Yvinec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108234v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/racf.1999.2824" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dupont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02632175v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gidelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Joly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Masquilier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/ers6-dr69" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496502v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Villenave" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03933378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Livet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Capron" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chimier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01704587v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108317v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fournier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397282v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000965v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536785v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Del&#233;mont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gaultier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546323v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382814v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pichon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Aubourg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03103408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despri&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/2cy7-6r23" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000792v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113840v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Badey" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/racf/5760" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673880v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935069v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Linger-Riquier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03252394v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100386420&amp;amp;fa=details" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891823v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.afeaf.org/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486825v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Milli&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486814v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00377419v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Riquier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sal&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108370v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108373v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108354v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108359v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108336v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108350v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853131v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000622v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000679v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000488v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Penet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05070512v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Mortreau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Poitevin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000417v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Kellog" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Boisriveau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile B&#233;bien-Dabek" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397121v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Fourr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764551v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arquille J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chambon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fontaine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495848v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Godignon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bath&#233;l&#233;my-Sylvand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bigot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01764609v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despr&#233;e" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495868v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Kildea" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108398v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108392v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108390v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108386v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carlier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108381v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Becq" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209452v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Djemmali" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Neury" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209378v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carroza" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108378v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330818v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336149v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>