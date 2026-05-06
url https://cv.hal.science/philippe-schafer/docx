--- v0 (2026-03-13)
+++ v1 (2026-05-06)
@@ -2791,191 +2791,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échec et résilience, repenser l’échec pour le dépasser</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment la raison d'être stimule l’organisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schäfer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Helfrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAIF, orchestrer une société à mission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MA-ESKA, 2023, 978-2-8224-1037-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098935v1</w:t>
+                <w:t xml:space="preserve">hal-04098927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la raison d'être stimule l’organisation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Échec et résilience, repenser l’échec pour le dépasser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Lucchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schäfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Helfrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAIF, orchestrer une société à mission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MA-ESKA, 2023, 978-2-8224-1037-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098927v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wattway : comment concevoir et déployer une innovation au service de la transition énergétique ?</w:t>
               </w:r>
@@ -3617,217 +3617,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une méthode de recherche-intervention pour implémenter la RSE selon l'ISO 26000 : application au cas Fleury Michon</w:t>
+                <w:t xml:space="preserve">Positionnement épistémologique et méthodologie d'une recherche-intervention pour implémenter la RSE selon l'ISO 26 000 chez Fleury Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schafer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International sur la Responsabilité Sociale des Entreprises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830985v1</w:t>
+                <w:t xml:space="preserve">hal-00830980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positionnement épistémologique et méthodologie d'une recherche-intervention pour implémenter la RSE selon l'ISO 26 000 chez Fleury Michon</w:t>
+                <w:t xml:space="preserve">Proposition d'une méthode de recherche-intervention pour implémenter la RSE selon l'ISO 26000 : application au cas Fleury Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimbi Ramonjy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Schafer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADERSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Nice, France</w:t>
+              <w:t xml:space="preserve">Colloque International sur la Responsabilité Sociale des Entreprises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830980v1</w:t>
+                <w:t xml:space="preserve">hal-00830985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favoriser la démarche de RSE dans les PME par une pédagogie des risques et des opportunités</w:t>
               </w:r>
@@ -4167,51 +4167,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434731v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Helfrich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sch&#228;fer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.114" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185293v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimbi Ramonjy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118481ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996498v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baudet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.221.0196" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801115v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cuenoud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.075.0065" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.038.0068" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050649v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cu&#233;noud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.181.0067" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712904v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L'Hocine Houanti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.9217" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0T7RBNM2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454179v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.4187" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644012v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.9428" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768510v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.030.0051" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143853v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Petit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1068540ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148619v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schafer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014981v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramonjy Dimbi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.hs03.0061" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131749v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandangeon-Derumez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.240.133-148" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015929v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.131.0055" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016772v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.071.0018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827334v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147296v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.294.0061" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186581v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14979-la-rse-en-schemas-2e-edition-9782340081390.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094409v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549281v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14011-la-rse-en-schemas-9782340063297.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/la-fabrique-de-la-responsabilite-sociale-de-lentreprise/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283871v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/manager-les-resiliences/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809446v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/rse-en-pratique-solutions-innovantes-au-service-transitions-ecologiques-et" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.baret.2024.01.0115" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809411v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ezvan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792933v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.baret.2024.01.0094" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098935v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lucchini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098927v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073398v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433307v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433305v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793059v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765040v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350014v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel Paulus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535657v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830985v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Fran&#231;ois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830980v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830028v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Belet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01416846v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434731v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Helfrich" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sch&#228;fer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.114" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185293v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimbi Ramonjy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1118481ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996498v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baudet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.221.0196" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801115v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cuenoud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.075.0065" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862891v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.038.0068" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050649v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cu&#233;noud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.181.0067" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712904v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L'Hocine Houanti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.9217" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0T7RBNM2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454179v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.4187" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644012v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.9428" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768510v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.030.0051" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143853v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Petit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1068540ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148619v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schafer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014981v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramonjy Dimbi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.hs03.0061" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131749v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Grimand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandangeon-Derumez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.240.133-148" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015929v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.131.0055" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016772v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.071.0018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827334v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147296v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.294.0061" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186581v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14979-la-rse-en-schemas-2e-edition-9782340081390.html" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094409v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549281v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14011-la-rse-en-schemas-9782340063297.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740736v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/la-fabrique-de-la-responsabilite-sociale-de-lentreprise/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283871v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/manager-les-resiliences/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809446v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/entreprise-et-economie/rse-en-pratique-solutions-innovantes-au-service-transitions-ecologiques-et" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.baret.2024.01.0115" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809411v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ezvan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792933v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.baret.2024.01.0094" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098927v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lucchini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073398v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433307v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433305v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04793059v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765040v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350014v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel Paulus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535657v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830980v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Fran&#231;ois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830985v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830028v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Belet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01416846v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>