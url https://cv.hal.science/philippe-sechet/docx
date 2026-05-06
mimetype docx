--- v0 (2026-03-14)
+++ v1 (2026-05-06)
@@ -1548,51 +1548,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubbly flow through fixed beds: Microscale experiments in the dilute regime and modeling</w:t>
+                <w:t xml:space="preserve">Bubbly flow through fixed beds: micro-scale experiments in the dilute regime and modelling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Cartellier</w:t>
@@ -1614,114 +1614,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 52 (11), pp.3722-3743. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 52 (11), pp.3722-3743</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902131v1</w:t>
+                <w:t xml:space="preserve">hal-00202282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubbly flow through fixed beds: micro-scale experiments in the dilute regime and modelling.</w:t>
+                <w:t xml:space="preserve">Bubbly flow through fixed beds: Microscale experiments in the dilute regime and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Cartellier</w:t>
@@ -1743,69 +1722,90 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 52 (11), pp.3722-3743</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 52 (11), pp.3722-3743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.10980⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00202282v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rôle of near wall turbulent structures on sediment transport</w:t>
               </w:r>
@@ -2560,1736 +2560,1736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des interactions biomasse/hydrodynamique sur la croissance d'un biofilm bactérien dans un biofiltre granbulaire : modélisation et validation expérimentale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morra</w:t>
+                <w:t xml:space="preserve">Bubble induced agitation in uniform flows at intermediate particle Reynolds numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Séchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Cartellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Multiphase Flow, ICMF 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Leipzig, Germany. pas précise</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00265161v1</w:t>
+                <w:t xml:space="preserve">hal-00265254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubbly flows through fixed beds contactors: experimental investigation in the dilute regime and modelling</w:t>
+                <w:t xml:space="preserve">Ecoulements diphasiques liquide-gaz en régime à bulles dans les lits fixes : étude expérimentale et modélisations mono- et bi-dimensionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Séchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H Cartellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, St Etienne, France</w:t>
+              <w:t xml:space="preserve">5es journées francophones sur les réacteurs Gaz-Liquide et Gaz-Liquide-Solide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00270869v1</w:t>
+                <w:t xml:space="preserve">hal-00265306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoulements diphasiques en milieux granulaires (régime à bulles dispersé) : expériences et modélisation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain H. Cartellier</w:t>
+                <w:t xml:space="preserve">The effect of biofilm growth on hydrodynamic properties of bioreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mohsen Karrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Séchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean M.F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ièmes Journées Francophones sur les Réacteurs Gaz-Liquide et Gaz-Liquide-Solide</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Carry le Rouet, France. pas précise</w:t>
+              <w:t xml:space="preserve">European Congress of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00265285v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agitation induite en écoulements à Bulles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcello Andreotti</w:t>
+                <w:t xml:space="preserve">Bubbly flows through fixed beds contactors: experimental investigation in the dilute regime and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Cartellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Séchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain H. Cartellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ièmes Journées Francophones sur les Réacteurs Gaz-Liquide et Gaz-Liquide-Solide</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Carry le Rouet, France</w:t>
+              <w:t xml:space="preserve">11e congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, St Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00266597v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the microstructure and of the induced agitation in a dispersed flow using the hybrid model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcello Andreotti</w:t>
+                <w:t xml:space="preserve">Ecoulements diphasiques en milieux granulaires (régime à bulles dispersé) : expériences et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Cartellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Séchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain H. Cartellier</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Multiphase Flow, ICMF 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Leipzig, Germany. pas précisé</w:t>
+              <w:t xml:space="preserve">5ièmes Journées Francophones sur les Réacteurs Gaz-Liquide et Gaz-Liquide-Solide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Carry le Rouet, France. pas précise</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00265243v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00265285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoulements diphasiques liquide-gaz en régime à bulles dans les lits fixes : étude expérimentale et modélisations mono- et bi-dimensionnelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Bordas</w:t>
+                <w:t xml:space="preserve">Influence des interactions biomasse/hydrodynamique sur la croissance d'un biofilm bactérien dans un biofiltre granbulaire : modélisation et validation expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mohsen Karrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Séchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean M.F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433121v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00265161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of bubbly flows through granular packed beds in the dilute and dense regime.1D- and 2D- modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agitation induite en écoulements à Bulles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Andreotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Séchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Cartellier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Multiphase Flow, ICMF 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Leipzig, Germany. pas précisé</w:t>
+              <w:t xml:space="preserve">5ièmes Journées Francophones sur les Réacteurs Gaz-Liquide et Gaz-Liquide-Solide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Carry le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00265238v1</w:t>
+                <w:t xml:space="preserve">hal-00266597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoulements diphasiques liquide-gaz en régime à bulles dans les lits fixes : étude expérimentale et modélisations mono- et bi- dimensionnelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Bordas</w:t>
+                <w:t xml:space="preserve">Simulation of the microstructure and of the induced agitation in a dispersed flow using the hybrid model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Séchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boyer</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Cartellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e journée francophone sur les réacteurs gaz-liquide et gaz-liquide-solide</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Carry le Rouet, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Multiphase Flow, ICMF 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Leipzig, Germany. pas précisé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00270871v1</w:t>
+                <w:t xml:space="preserve">hal-00265243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of bubble surface with tip of optical probe</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecoulements diphasiques liquide-gaz en régime à bulles dans les lits fixes : étude expérimentale et modélisations mono- et bi-dimensionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Séchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H Cartellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts. Symposium EUROMECH 493 "Interface Dynamics, Stability and Fragmentation"</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00266605v1</w:t>
+                <w:t xml:space="preserve">hal-02433121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of Bubbly Flows through Granular Packed Bed in the Dilute and Dense Regime: 1D and 2D Modelling</w:t>
+                <w:t xml:space="preserve">Ecoulements diphasiques liquide-gaz en régime à bulles dans les lits fixes : étude expérimentale et modélisations mono- et bi- dimensionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Séchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H Cartellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMF 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">5e journée francophone sur les réacteurs gaz-liquide et gaz-liquide-solide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Carry le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00270853v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00270871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble induced agitation in uniform flows at intermediate particle Reynolds numbers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation of bubbly flows through granular packed beds in the dilute and dense regime.1D- and 2D- modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Séchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Cartellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Multiphase Flow, ICMF 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2007, Leipzig, Germany. pas précise</w:t>
+              <w:t xml:space="preserve">, Jul 2007, Leipzig, Germany. pas précisé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00265254v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00265238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoulements diphasiques liquide-gaz en régime à bulles dans les lits fixes : étude expérimentale et modélisations mono- et bi-dimensionnelles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interaction of bubble surface with tip of optical probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Večeř</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiří Vejražka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Orvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek C. Ruzicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Drahos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5es journées francophones sur les réacteurs Gaz-Liquide et Gaz-Liquide-Solide</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Carry-le-Rouet, France</w:t>
+              <w:t xml:space="preserve">Abstracts. Symposium EUROMECH 493 "Interface Dynamics, Stability and Fragmentation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00265306v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00266605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of biofilm growth on hydrodynamic properties of bioreactors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seyed Mohsen Karrabi</w:t>
+                <w:t xml:space="preserve">Experimental Investigation of Bubbly Flows through Granular Packed Bed in the Dilute and Dense Regime: 1D and 2D Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Cartellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Séchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">ICMF 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00270847v1</w:t>
+                <w:t xml:space="preserve">hal-00270853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strömungsverhalten des oloïds : ModelLierung und experimente (modelling of an Oloid(c) impeller : numerical simulation and experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation of biofilm growth and hydrodynamic/biomass interaction in a granular bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mohsen Karrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Séchet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Florensa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strömungsverhalten des oloïds : ModelLierung und experimente (modelling of an Oloid(c) impeller : numerical simulation and experiments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Switzerland</w:t>
+              <w:t xml:space="preserve">CHISA 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, PRAHA, Czech Republic. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00258810v1</w:t>
+                <w:t xml:space="preserve">hal-00224482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des interactions biomasse/hydrodynamique sur la croissance d'un biofilm bactérien dans un biofiltre granulaire de traitement d'effluents industriels, : modélisation et validation expérimentale.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strömungsverhalten des oloïds : ModelLierung und experimente (modelling of an Oloid(c) impeller : numerical simulation and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Séchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque " Biodépollution et Environnement : Savoir et Savoir-faire ", Institut Pasteur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">Strömungsverhalten des oloïds : ModelLierung und experimente (modelling of an Oloid(c) impeller : numerical simulation and experiments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00224824v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00258810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of biofilm growth and hydrodynamic/biomass interaction in a granular bioreactor</w:t>
+                <w:t xml:space="preserve">Influence des interactions biomasse/hydrodynamique sur la croissance d'un biofilm bactérien dans un biofiltre granulaire de traitement d'effluents industriels, : modélisation et validation expérimentale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Mohsen Karrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Séchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Florensa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Geindreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CHISA 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, PRAHA, Czech Republic. 11 p</w:t>
+              <w:t xml:space="preserve">Colloque " Biodépollution et Environnement : Savoir et Savoir-faire ", Institut Pasteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00224482v1</w:t>
+                <w:t xml:space="preserve">hal-00224824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofilm growth in porous media : derivation of a macroscopic model from the physics at the pore scale vai homogeneization.</w:t>
               </w:r>
@@ -6125,51 +6125,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hojeij" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jossic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S&#233;chet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hattou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17562" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793652v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17442" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709705v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Manuel Oliveira Mota" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Ferreira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio A. Vicente" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.F. Martins" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.08.046" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01020141v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M. F. Martins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Vince" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.25168" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1B6Z05S9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00907312v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rigne Mbaye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pignon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4821244" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648704v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohsen Karrabi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cartellier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.01.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709710v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karrabi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S&#233;chet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Morra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Geindreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710245v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Vejra&#382;ka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Ve&#269;e&#345;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Orvalho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek C. Ruzicka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2010.03.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBP2H2VR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643952v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Andreotti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.065301" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Mena" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Rocha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Teixeira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mena" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rocha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teixeira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sechet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2008.05.010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902131v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bordas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.10980" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D9SXKCHK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202282v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00910307v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leguennec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00910311v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915544v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Lam Pham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhujun Huang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-6713-6_99" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424948v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cecilia de Andrade Pinho Medeiros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424949v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710302v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00910318v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265161v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270869v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265285v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266597v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265243v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433121v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H Cartellier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265238v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270871v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266605v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drahos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270853v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265254v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265306v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270847v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258810v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224824v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Florensa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224482v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anthony" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202220v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202211v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202210v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202206v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202189v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202191v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ho" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202171v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202284v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202240v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;teau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mondjian" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delpech" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377213v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hc Castebrunet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta A. Montoya-Coronado" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tq Thuong" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224828v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202196v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351903v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258819v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258821v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hojeij" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jossic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S&#233;chet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hattou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17562" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793652v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17442" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709705v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Manuel Oliveira Mota" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Ferreira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio A. Vicente" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.F. Martins" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.08.046" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01020141v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M. F. Martins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Vince" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.25168" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1B6Z05S9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00907312v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rigne Mbaye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pignon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4821244" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648704v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohsen Karrabi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cartellier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.01.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709710v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karrabi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S&#233;chet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Morra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Geindreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710245v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Vejra&#382;ka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Ve&#269;e&#345;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Orvalho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek C. Ruzicka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2010.03.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBP2H2VR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643952v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Andreotti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.065301" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Mena" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Rocha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Teixeira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mena" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rocha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teixeira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sechet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2008.05.010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202282v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bordas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902131v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.10980" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D9SXKCHK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00910307v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leguennec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00910311v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915544v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Lam Pham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhujun Huang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-6713-6_99" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424948v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cecilia de Andrade Pinho Medeiros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424949v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710302v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00910318v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265254v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265306v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H Cartellier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270847v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270869v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265285v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265161v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266597v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265243v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433121v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270871v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265238v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266605v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drahos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270853v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Florensa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258810v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224824v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anthony" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202220v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202211v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202210v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202206v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202189v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202191v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ho" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202171v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202284v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202240v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;teau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mondjian" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delpech" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377213v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hc Castebrunet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta A. Montoya-Coronado" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tq Thuong" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224828v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202196v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351903v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258819v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258821v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>