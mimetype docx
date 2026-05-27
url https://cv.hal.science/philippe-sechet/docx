--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -1548,51 +1548,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubbly flow through fixed beds: micro-scale experiments in the dilute regime and modelling.</w:t>
+                <w:t xml:space="preserve">Bubbly flow through fixed beds: Microscale experiments in the dilute regime and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Cartellier</w:t>
@@ -1614,93 +1614,114 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 52 (11), pp.3722-3743</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 52 (11), pp.3722-3743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aic.10980⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00202282v1</w:t>
+                <w:t xml:space="preserve">hal-01902131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubbly flow through fixed beds: Microscale experiments in the dilute regime and modeling</w:t>
+                <w:t xml:space="preserve">Bubbly flow through fixed beds: micro-scale experiments in the dilute regime and modelling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Cartellier</w:t>
@@ -1722,90 +1743,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIChE Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 52 (11), pp.3722-3743. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 52 (11), pp.3722-3743</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01902131v1</w:t>
+                <w:t xml:space="preserve">hal-00202282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The rôle of near wall turbulent structures on sediment transport</w:t>
               </w:r>
@@ -2655,1102 +2655,1102 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00265254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoulements diphasiques liquide-gaz en régime à bulles dans les lits fixes : étude expérimentale et modélisations mono- et bi-dimensionnelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Bordas</w:t>
+                <w:t xml:space="preserve">The effect of biofilm growth on hydrodynamic properties of bioreactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mohsen Karrabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Séchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean M.F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5es journées francophones sur les réacteurs Gaz-Liquide et Gaz-Liquide-Solide</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Carry-le-Rouet, France</w:t>
+              <w:t xml:space="preserve">European Congress of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00265306v1</w:t>
+                <w:t xml:space="preserve">hal-00270847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of biofilm growth on hydrodynamic properties of bioreactors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seyed Mohsen Karrabi</w:t>
+                <w:t xml:space="preserve">Ecoulements diphasiques liquide-gaz en régime à bulles dans les lits fixes : étude expérimentale et modélisations mono- et bi-dimensionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Séchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H Cartellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">5es journées francophones sur les réacteurs Gaz-Liquide et Gaz-Liquide-Solide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Carry-le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00270847v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00265306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubbly flows through fixed beds contactors: experimental investigation in the dilute regime and modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain H. Cartellier</w:t>
+                <w:t xml:space="preserve">Influence des interactions biomasse/hydrodynamique sur la croissance d'un biofilm bactérien dans un biofiltre granbulaire : modélisation et validation expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Mohsen Karrabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Séchet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Geindreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean M.F. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, St Etienne, France</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00270869v1</w:t>
+                <w:t xml:space="preserve">hal-00265161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoulements diphasiques en milieux granulaires (régime à bulles dispersé) : expériences et modélisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Bordas</w:t>
+                <w:t xml:space="preserve">Agitation induite en écoulements à Bulles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Andreotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Séchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Cartellier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ièmes Journées Francophones sur les Réacteurs Gaz-Liquide et Gaz-Liquide-Solide</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2007, Carry le Rouet, France. pas précise</w:t>
+              <w:t xml:space="preserve">, 2007, Carry le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00265285v1</w:t>
+                <w:t xml:space="preserve">hal-00266597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des interactions biomasse/hydrodynamique sur la croissance d'un biofilm bactérien dans un biofiltre granbulaire : modélisation et validation expérimentale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morra</w:t>
+                <w:t xml:space="preserve">Simulation of the microstructure and of the induced agitation in a dispersed flow using the hybrid model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Andreotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Séchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Cartellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Multiphase Flow, ICMF 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Leipzig, Germany. pas précisé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00265161v1</w:t>
+                <w:t xml:space="preserve">hal-00265243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agitation induite en écoulements à Bulles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcello Andreotti</w:t>
+                <w:t xml:space="preserve">Ecoulements diphasiques liquide-gaz en régime à bulles dans les lits fixes : étude expérimentale et modélisations mono- et bi-dimensionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Séchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain H. Cartellier</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H Cartellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ièmes Journées Francophones sur les Réacteurs Gaz-Liquide et Gaz-Liquide-Solide</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Carry le Rouet, France</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00266597v1</w:t>
+                <w:t xml:space="preserve">hal-02433121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of the microstructure and of the induced agitation in a dispersed flow using the hybrid model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcello Andreotti</w:t>
+                <w:t xml:space="preserve">Bubbly flows through fixed beds contactors: experimental investigation in the dilute regime and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Cartellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Séchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain H. Cartellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Multiphase Flow, ICMF 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Leipzig, Germany. pas précisé</w:t>
+              <w:t xml:space="preserve">11e congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, St Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00265243v1</w:t>
+                <w:t xml:space="preserve">hal-00270869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoulements diphasiques liquide-gaz en régime à bulles dans les lits fixes : étude expérimentale et modélisations mono- et bi-dimensionnelles</w:t>
+                <w:t xml:space="preserve">Ecoulements diphasiques en milieux granulaires (régime à bulles dispersé) : expériences et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bordas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Cartellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Séchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain H Cartellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">5ièmes Journées Francophones sur les Réacteurs Gaz-Liquide et Gaz-Liquide-Solide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Carry le Rouet, France. pas précise</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02433121v1</w:t>
+                <w:t xml:space="preserve">hal-00265285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecoulements diphasiques liquide-gaz en régime à bulles dans les lits fixes : étude expérimentale et modélisations mono- et bi- dimensionnelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation of bubbly flows through granular packed beds in the dilute and dense regime.1D- and 2D- modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Séchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Cartellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Bordas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain H Cartellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e journée francophone sur les réacteurs gaz-liquide et gaz-liquide-solide</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Carry le Rouet, France</w:t>
+              <w:t xml:space="preserve">6th International Conference on Multiphase Flow, ICMF 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Leipzig, Germany. pas précisé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00270871v1</w:t>
+                <w:t xml:space="preserve">hal-00265238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of bubbly flows through granular packed beds in the dilute and dense regime.1D- and 2D- modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecoulements diphasiques liquide-gaz en régime à bulles dans les lits fixes : étude expérimentale et modélisations mono- et bi- dimensionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Séchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Bordas</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H Cartellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Multiphase Flow, ICMF 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Leipzig, Germany. pas précisé</w:t>
+              <w:t xml:space="preserve">5e journée francophone sur les réacteurs gaz-liquide et gaz-liquide-solide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Carry le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00265238v1</w:t>
+                <w:t xml:space="preserve">hal-00270871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of bubble surface with tip of optical probe</w:t>
               </w:r>
@@ -4459,217 +4459,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00202220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensionnal steady bubbly flow in packed beds: Eulerian two-fluid model and its closures in the dense regime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Bordas</w:t>
+                <w:t xml:space="preserve">Application des techniques laser à la métrologie en Mécanique des Fluides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain H. Cartellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Séchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Euromech Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque ARATEM 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00202211v1</w:t>
+                <w:t xml:space="preserve">hal-00202210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application des techniques laser à la métrologie en Mécanique des Fluides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One-dimensionnal steady bubbly flow in packed beds: Eulerian two-fluid model and its closures in the dense regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bordas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Séchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain H. Cartellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Séchet</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ARATEM 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Chambéry, France</w:t>
+              <w:t xml:space="preserve">5th Euromech Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00202210v1</w:t>
+                <w:t xml:space="preserve">hal-00202211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulerian two-fluid modelling applied to bubbly flows in fixed</w:t>
               </w:r>
@@ -6125,51 +6125,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hojeij" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jossic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S&#233;chet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hattou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17562" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793652v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17442" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709705v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Manuel Oliveira Mota" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Ferreira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio A. Vicente" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.F. Martins" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.08.046" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01020141v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M. F. Martins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Vince" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.25168" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1B6Z05S9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00907312v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rigne Mbaye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pignon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4821244" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648704v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohsen Karrabi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cartellier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.01.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709710v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karrabi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S&#233;chet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Morra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Geindreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710245v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Vejra&#382;ka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Ve&#269;e&#345;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Orvalho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek C. Ruzicka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2010.03.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBP2H2VR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643952v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Andreotti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.065301" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Mena" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Rocha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Teixeira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mena" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rocha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teixeira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sechet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2008.05.010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202282v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bordas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902131v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.10980" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D9SXKCHK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00910307v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leguennec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00910311v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915544v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Lam Pham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhujun Huang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-6713-6_99" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424948v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cecilia de Andrade Pinho Medeiros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424949v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710302v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00910318v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265254v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265306v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H Cartellier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270847v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270869v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265285v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265161v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266597v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265243v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433121v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270871v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265238v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266605v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drahos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270853v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Florensa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258810v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224824v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anthony" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202220v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202211v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202210v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202206v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202189v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202191v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ho" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202171v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202284v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202240v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;teau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mondjian" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delpech" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377213v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hc Castebrunet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta A. Montoya-Coronado" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tq Thuong" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224828v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202196v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351903v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258819v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258821v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hojeij" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jossic" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe S&#233;chet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hattou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17562" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793652v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.17442" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709705v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Manuel Oliveira Mota" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Ferreira" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio A. Vicente" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M.F. Martins" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2015.08.046" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01020141v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rolland Du Roscoat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean M. F. Martins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Vince" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Latil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.25168" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1B6Z05S9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00907312v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rigne Mbaye" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pignon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4821244" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648704v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohsen Karrabi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H. Cartellier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geindreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2011.01.010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709710v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karrabi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. S&#233;chet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Morra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Geindreau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710245v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Vejra&#382;ka" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Ve&#269;e&#345;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Orvalho" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek C. Ruzicka" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2010.03.007" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBP2H2VR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643952v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Andreotti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.065301" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Mena" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Rocha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Teixeira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mena" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rocha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Teixeira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sechet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2008.05.010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902131v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Bordas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aic.10980" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D9SXKCHK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202282v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00910307v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Leguennec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00910311v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915544v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Lam Pham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhujun Huang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-6713-6_99" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424948v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cecilia de Andrade Pinho Medeiros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424949v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710302v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00910318v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265254v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270847v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265306v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H Cartellier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265161v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266597v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265243v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433121v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270869v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265285v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265238v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270871v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00266605v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drahos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270853v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224482v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Florensa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258810v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224824v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258818v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Anthony" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202220v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202210v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202211v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202206v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202189v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202191v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ho" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202171v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202284v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202240v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois B&#233;teau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Guillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mondjian" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delpech" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04377213v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien N&#233;mery" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hc Castebrunet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta A. Montoya-Coronado" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tq Thuong" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00224828v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202196v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351903v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258819v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258821v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>