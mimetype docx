--- v0 (2026-03-19)
+++ v1 (2026-04-08)
@@ -217,261 +217,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling behavior of particle breakage in granular flows inside rotating drums</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luisa Orozco</w:t>
+                <w:t xml:space="preserve">Rheology and scaling behavior of cascading granular flows in rotating drums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Fernanda Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.052904⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64 (4), pp.915-931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1122/1.5143023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569714v1</w:t>
+                <w:t xml:space="preserve">hal-02887236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology and scaling behavior of cascading granular flows in rotating drums</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luisa Fernanda Orozco</w:t>
+                <w:t xml:space="preserve">Scaling behavior of particle breakage in granular flows inside rotating drums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 64 (4), pp.915-931. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, E 101, pp.052904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1122/1.5143023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.052904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887236v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02569714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete-element simulations of comminution in rotating drums: Effects of grinding media</w:t>
               </w:r>
@@ -698,482 +698,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology and structure of polydisperse three-dimensional packings of spheres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rheology of granular materials composed of crushable particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cantor Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Émilien Azéma</w:t>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.052910⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (4), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2018-11656-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943671v1</w:t>
+                <w:t xml:space="preserve">hal-01767859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of granular materials composed of crushable particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
+                <w:t xml:space="preserve">Rheology and structure of polydisperse three-dimensional packings of spheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cantor Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Azéma</w:t>
+                <w:t xml:space="preserve">Émilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 41 (4), pp.50. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98, pp.052910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2018-11656-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.052910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767859v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the fragmentation of brittle particles during compaction process by the acoustic emission technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lise Hégron</w:t>
+                <w:t xml:space="preserve">Three-dimensional bonded-cell model for grain fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cantor Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2015.12.010⟩</w:t>
+              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40571-016-0129-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308080v1</w:t>
+                <w:t xml:space="preserve">hal-01365037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional bonded-cell model for grain fragmentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Émilien Azéma</w:t>
+                <w:t xml:space="preserve">Identification of the fragmentation of brittle particles during compaction process by the acoustic emission technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Hégron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67, pp.178-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40571-016-0129-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2015.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365037v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization and modelling of UO$_2$ grain boundary cracking at high temperatures and high strain rates</w:t>
               </w:r>
@@ -1302,51 +1302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonded-cell model for particle fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1400,742 +1400,742 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructural evolution of uranium dioxide following compression creep tests: An EBSD and image analysis study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Hazotte</w:t>
+                <w:t xml:space="preserve">Effects of shape and size polydispersity on strength properties of granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.10.005⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Special Topics: Physics Education Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.032203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.032203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514736v1</w:t>
+                <w:t xml:space="preserve">hal-01135285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of shape and size polydispersity on strength properties of granular materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilien Azéma</w:t>
+                <w:t xml:space="preserve">Microstructural evolution of uranium dioxide following compression creep tests: An EBSD and image analysis study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Iltis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hazotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Special Topics: Physics Education Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.032203. </w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 456, pp.426-435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.91.032203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2014.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135285v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of size polydispersity versus particle shape in dense granular media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+                <w:t xml:space="preserve">Compaction of a bed of fragmentable particles and associated acoustic emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Hégron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 86 (041301), pp.1-15. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (4), pp.2175-2181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.90.012202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2300702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059980v1</w:t>
+                <w:t xml:space="preserve">hal-01061598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction of a bed of fragmentable particles and associated acoustic emission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Hégron</w:t>
+                <w:t xml:space="preserve">Effect of size polydispersity versus particle shape in dense granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 61 (4), pp.2175-2181. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86 (041301), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2300702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.90.012202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061598v1</w:t>
+                <w:t xml:space="preserve">hal-01059980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohesive granular materials composed of nonconvex particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rheology of three-dimensional packings of aggregates: Microstructure and effects of nonconvexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87 (5), pp.052207. </w:t>
+              <w:t xml:space="preserve">, 2013, 87 (052205), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.87.052207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.87.052205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843266v1</w:t>
+                <w:t xml:space="preserve">hal-00826186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of three-dimensional packings of aggregates: Microstructure and effects of nonconvexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilien Azéma</w:t>
+                <w:t xml:space="preserve">Cohesive granular materials composed of nonconvex particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87 (052205), pp.1-15. </w:t>
+              <w:t xml:space="preserve">, 2013, 87 (5), pp.052207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.87.052205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.87.052207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826186v1</w:t>
+                <w:t xml:space="preserve">hal-00843266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle shape dependence in 2D granular media</w:t>
               </w:r>
@@ -2160,51 +2160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szarf Krzysztof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Voivret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Richefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2895,51 +2895,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling highly dynamic fragmentation of particles using the bonded-cells method and Particle grinding inside rotating drums: method and parametric study</w:t>
+                <w:t xml:space="preserve">Modelling highly dynamic fragmentation of particles using the bonded-cells method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Fernanda Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
@@ -2979,51 +2979,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928531v1</w:t>
+                <w:t xml:space="preserve">hal-02929495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations of particle grinding inside 2D ball mills by Contact Dynamics</w:t>
               </w:r>
@@ -3111,638 +3111,638 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of crushable granular materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling highly dynamic fragmentation of particles using the bonded-cells method and Particle grinding inside rotating drums: method and parametric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Fernanda Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sornay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182611v1</w:t>
+                <w:t xml:space="preserve">hal-02928531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LBM/DEM simulation of heat transfer in granular suspensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+                <w:t xml:space="preserve">Rheology of crushable granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa F Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cantor Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sornay</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02940145v1</w:t>
+                <w:t xml:space="preserve">hal-04182611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete-element simulation of breakage inside ball mills</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+                <w:t xml:space="preserve">Microstructure and internal stresses of assemblies of crushable grains under compaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cantor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Granulation Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">8th International Conference on Discrete Element Methods (DEM8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939646v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and internal stresses of assemblies of crushable grains under compaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrete-element simulation of breakage inside ball mills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Fernanda Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sornay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Discrete Element Methods (DEM8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">9. International Granulation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966608v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhéologie des écoulements granulaires dans des tambours tournants: Régime de cascade</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luisa Fernanda Orozco</w:t>
+                <w:t xml:space="preserve">LBM/DEM simulation of heat transfer in granular suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Vanson,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54e Congrés du GFR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928520v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle grinding inside rotating drums: method and parametric study</w:t>
+                <w:t xml:space="preserve">Rhéologie des écoulements granulaires dans des tambours tournants: Régime de cascade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Fernanda Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
@@ -3760,97 +3760,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">54e Congrés du GFR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929500v1</w:t>
+                <w:t xml:space="preserve">hal-02928520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling highly dynamic fragmentation of particles using the bonded-cells method</w:t>
+                <w:t xml:space="preserve">Particle grinding inside rotating drums: method and parametric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Fernanda Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
@@ -3890,51 +3890,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929495v1</w:t>
+                <w:t xml:space="preserve">hal-02929500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the dynamic fragmentation of a single grain</w:t>
               </w:r>
@@ -4136,64 +4136,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the compaction of crushable grains in 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cantor Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4568,77 +4568,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and control of the fraction of open porosity in a nuclear oxide fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Hégron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Congress on Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4663,77 +4663,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi par émission acoustique de la compaction de particules d’UO2 consolidées thermiquement et maîtrise de la porosité ouverte après frittage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Hégron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du Groupe Français de la Céramique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4771,51 +4771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique de la compaction des milieux granulaires constitués de grains sécables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4892,51 +4892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5000,51 +5000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Nouguier-Lehon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Szarf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5134,51 +5134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5216,77 +5216,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of calibrated particles during their compaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Hégron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANIMMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5305,286 +5305,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction of a granular packing of crushable particles</w:t>
+                <w:t xml:space="preserve">Compaction d'un milieu granulaire à particules sécables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd ALERT Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Aussois, France</w:t>
+              <w:t xml:space="preserve">13èmes Journées de Matière Condensée (JMC13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760612v1</w:t>
+                <w:t xml:space="preserve">hal-00760614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction d'un milieu granulaire à particules sécables</w:t>
+                <w:t xml:space="preserve">Compaction of a granular packing of crushable particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées de Matière Condensée (JMC13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">23rd ALERT Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760614v1</w:t>
+                <w:t xml:space="preserve">hal-00760612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of shape non-convexity on behavior on granular media : 3D contact dynamics simulations</w:t>
+                <w:t xml:space="preserve">Effect of particle shape non-convexity on the rheology of granular media : 3D contact dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5596,116 +5596,116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II International Conference on Particle-based Methods - Fundamentals and Applications - PARTICLES 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">II International Conference on Particle-based Methods - Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Barcelona, Spain. pp.427-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112369v1</w:t>
+                <w:t xml:space="preserve">hal-00686453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of particle shape non-convexity on the rheology of granular media : 3D contact dynamics simulations</w:t>
+                <w:t xml:space="preserve">Effect of shape non-convexity on behavior on granular media : 3D contact dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5717,97 +5717,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II International Conference on Particle-based Methods - Fundamentals and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Barcelona, Spain. pp.427-434</w:t>
+              <w:t xml:space="preserve">II International Conference on Particle-based Methods - Fundamentals and Applications - PARTICLES 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686453v1</w:t>
+                <w:t xml:space="preserve">hal-01112369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of shape nonconvexity on the shear strength of granular media</w:t>
+                <w:t xml:space="preserve">Influence de la non-convexité des particules sur le comportement en cisaillement des milieux granulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Voivret</w:t>
@@ -5838,73 +5838,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on Powders and Grains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Golden, United States. pp.389--392</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760565v1</w:t>
+                <w:t xml:space="preserve">hal-01237879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la non-convexité des particules sur le comportement des milieux granulaires</w:t>
               </w:r>
@@ -6005,51 +6005,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la non-convexité des particules sur le comportement en cisaillement des milieux granulaires</w:t>
+                <w:t xml:space="preserve">Effect of shape nonconvexity on the shear strength of granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Voivret</w:t>
@@ -6080,73 +6080,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">International workshop on Powders and Grains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Golden, United States. pp.389--392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237879v1</w:t>
+                <w:t xml:space="preserve">hal-00760565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6164,51 +6164,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling particle breakage inside rotating drums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6451,51 +6451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6870,51 +6870,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation of grains under impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7140,51 +7140,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453947v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fernanda Orozco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sornay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124907002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569714v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Orozco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.052904" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887236v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5143023" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409236v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Hanh Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.12.014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.01.033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943671v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor Garcia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Az&#233;ma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.052910" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767859v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Az&#233;ma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11656-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308080v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Favretto-Cristini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise H&#233;gron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.12.010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365037v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-016-0129-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199597v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvo Maxime" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sercombe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#233;soyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.02.018" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115095v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.022203" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514736v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Iltis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cagna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.10.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135285v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.032203" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059980v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.012202" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061598v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2300702" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Saint-Cyr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.052207" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826186v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.052205" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689845v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szarf Krzysztof" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Voivret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/44008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309378v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Benedetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Dalloz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nicolas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.011307" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.041302" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468059v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pizette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sans" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2009.11.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9SGNSJG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363919v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fourcade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sudreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329006x94618" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806973v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa F Orozco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928531v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928561v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182611v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940145v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassan Amarsid" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Vanson," TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Collard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939646v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966608v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928520v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929500v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929495v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928677v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928893v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502290v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Mathonnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441966v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Dalloz-Dubrujeaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441679v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dalloz-Dubrujeaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308097v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308175v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112361v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844247v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842754v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Combe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouguier-Lehon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Szarf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812073" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844249v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938934v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760612v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760614v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112369v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686453v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760565v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844274v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237879v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906526v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910069v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112346v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17395-48" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432956v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Brothier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787207v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01910031v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453947v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fernanda Orozco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sornay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124907002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887236v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5143023" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569714v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Orozco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.052904" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409236v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Hanh Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.12.014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.01.033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767859v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Az&#233;ma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11656-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943671v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Az&#233;ma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.052910" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365037v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-016-0129-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308080v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Favretto-Cristini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise H&#233;gron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.12.010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199597v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvo Maxime" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sercombe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#233;soyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.02.018" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115095v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.022203" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135285v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.032203" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514736v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Iltis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cagna" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.10.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061598v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2300702" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059980v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.012202" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826186v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Saint-Cyr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.052205" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843266v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.052207" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689845v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szarf Krzysztof" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Voivret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/44008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309378v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Benedetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Dalloz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nicolas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.011307" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.041302" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468059v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pizette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sans" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2009.11.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9SGNSJG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363919v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fourcade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sudreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329006x94618" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806973v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa F Orozco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929495v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928561v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928531v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182611v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966608v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939646v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940145v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassan Amarsid" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Vanson," TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Collard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928520v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929500v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928677v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928893v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502290v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Mathonnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441966v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Dalloz-Dubrujeaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441679v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dalloz-Dubrujeaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308097v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308175v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112361v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844247v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842754v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Combe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouguier-Lehon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Szarf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812073" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844249v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938934v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760612v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686453v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112369v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237879v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844274v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760565v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906526v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910069v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112346v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17395-48" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432956v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Brothier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787207v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01910031v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>