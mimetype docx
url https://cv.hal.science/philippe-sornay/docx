--- v1 (2026-04-08)
+++ v2 (2026-05-05)
@@ -698,482 +698,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of granular materials composed of crushable particles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rheology and structure of polydisperse three-dimensional packings of spheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Azéma</w:t>
+                <w:t xml:space="preserve">David Cantor Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epje/i2018-11656-1⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98, pp.052910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.052910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01767859v1</w:t>
+                <w:t xml:space="preserve">hal-01943671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology and structure of polydisperse three-dimensional packings of spheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Cantor Garcia</w:t>
+                <w:t xml:space="preserve">Rheology of granular materials composed of crushable particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilien Azéma</w:t>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98, pp.052910. </w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (4), pp.50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.052910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2018-11656-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01943671v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional bonded-cell model for grain fragmentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Émilien Azéma</w:t>
+                <w:t xml:space="preserve">Identification of the fragmentation of brittle particles during compaction process by the acoustic emission technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Hégron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40571-016-0129-0⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67, pp.178-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2015.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01365037v1</w:t>
+                <w:t xml:space="preserve">hal-01308080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the fragmentation of brittle particles during compaction process by the acoustic emission technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lise Hégron</w:t>
+                <w:t xml:space="preserve">Three-dimensional bonded-cell model for grain fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cantor Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 67, pp.178-189. </w:t>
+              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2015.12.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40571-016-0129-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308080v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization and modelling of UO$_2$ grain boundary cracking at high temperatures and high strain rates</w:t>
               </w:r>
@@ -1302,51 +1302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonded-cell model for particle fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1419,51 +1419,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of shape and size polydispersity on strength properties of granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1647,495 +1647,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction of a bed of fragmentable particles and associated acoustic emission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Hégron</w:t>
+                <w:t xml:space="preserve">Effect of size polydispersity versus particle shape in dense granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 61 (4), pp.2175-2181. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86 (041301), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2300702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.90.012202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061598v1</w:t>
+                <w:t xml:space="preserve">hal-01059980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of size polydispersity versus particle shape in dense granular media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+                <w:t xml:space="preserve">Compaction of a bed of fragmentable particles and associated acoustic emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Hégron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 86 (041301), pp.1-15. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (4), pp.2175-2181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.90.012202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2300702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059980v1</w:t>
+                <w:t xml:space="preserve">hal-01061598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of three-dimensional packings of aggregates: Microstructure and effects of nonconvexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilien Azéma</w:t>
+                <w:t xml:space="preserve">Cohesive granular materials composed of nonconvex particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87 (052205), pp.1-15. </w:t>
+              <w:t xml:space="preserve">, 2013, 87 (5), pp.052207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.87.052205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.87.052207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826186v1</w:t>
+                <w:t xml:space="preserve">hal-00843266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohesive granular materials composed of nonconvex particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rheology of three-dimensional packings of aggregates: Microstructure and effects of nonconvexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87 (5), pp.052207. </w:t>
+              <w:t xml:space="preserve">, 2013, 87 (052205), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.87.052207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.87.052205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843266v1</w:t>
+                <w:t xml:space="preserve">hal-00826186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle shape dependence in 2D granular media</w:t>
               </w:r>
@@ -2160,51 +2160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szarf Krzysztof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Voivret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Richefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2895,854 +2895,854 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling highly dynamic fragmentation of particles using the bonded-cells method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luisa Fernanda Orozco</w:t>
+                <w:t xml:space="preserve">Rheology of crushable granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa F Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cantor Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929495v1</w:t>
+                <w:t xml:space="preserve">hal-04182611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of particle grinding inside 2D ball mills by Contact Dynamics</w:t>
+                <w:t xml:space="preserve">Modelling highly dynamic fragmentation of particles using the bonded-cells method and Particle grinding inside rotating drums: method and parametric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Fernanda Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sornay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928561v1</w:t>
+                <w:t xml:space="preserve">hal-02928531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling highly dynamic fragmentation of particles using the bonded-cells method and Particle grinding inside rotating drums: method and parametric study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+                <w:t xml:space="preserve">Microstructure and internal stresses of assemblies of crushable grains under compaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cantor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
+              <w:t xml:space="preserve">8th International Conference on Discrete Element Methods (DEM8)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928531v1</w:t>
+                <w:t xml:space="preserve">hal-04966608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of crushable granular materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrete-element simulation of breakage inside ball mills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Fernanda Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sornay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">9. International Granulation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04182611v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and internal stresses of assemblies of crushable grains under compaction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilien Azéma</w:t>
+                <w:t xml:space="preserve">LBM/DEM simulation of heat transfer in granular suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Vanson,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Discrete Element Methods (DEM8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04966608v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete-element simulation of breakage inside ball mills</w:t>
+                <w:t xml:space="preserve">Numerical simulations of particle grinding inside 2D ball mills by Contact Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Fernanda Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Granulation Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939646v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LBM/DEM simulation of heat transfer in granular suspensions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
+                <w:t xml:space="preserve">Rhéologie des écoulements granulaires dans des tambours tournants: Régime de cascade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Fernanda Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">54e Congrés du GFR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940145v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhéologie des écoulements granulaires dans des tambours tournants: Régime de cascade</w:t>
+                <w:t xml:space="preserve">Particle grinding inside rotating drums: method and parametric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Fernanda Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
@@ -3760,97 +3760,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54e Congrés du GFR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928520v1</w:t>
+                <w:t xml:space="preserve">hal-02929500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle grinding inside rotating drums: method and parametric study</w:t>
+                <w:t xml:space="preserve">Modelling highly dynamic fragmentation of particles using the bonded-cells method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Fernanda Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
@@ -3890,51 +3890,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929500v1</w:t>
+                <w:t xml:space="preserve">hal-02929495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the dynamic fragmentation of a single grain</w:t>
               </w:r>
@@ -4136,64 +4136,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the compaction of crushable grains in 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cantor Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4568,77 +4568,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and control of the fraction of open porosity in a nuclear oxide fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Hégron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Congress on Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4663,77 +4663,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi par émission acoustique de la compaction de particules d’UO2 consolidées thermiquement et maîtrise de la porosité ouverte après frittage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Hégron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du Groupe Français de la Céramique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4752,377 +4752,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique de la compaction des milieux granulaires constitués de grains sécables</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Influence de la polydispersité de forme et de taille sur un milieu granulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the CIGOS conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque annuel du GdR MeGe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112361v1</w:t>
+                <w:t xml:space="preserve">hal-00844247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la polydispersité de forme et de taille sur un milieu granulaire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">A benchmark for particle shape dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Nouguier-Lehon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Szarf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel du GdR MeGe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powder and Grains 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Sydney, Australia. pp.883-886, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4812073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844247v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A benchmark for particle shape dependence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Modélisation numérique de la compaction des milieux granulaires constitués de grains sécables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sornay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder and Grains 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the CIGOS conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842754v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compaction d'un milieu granulaire à particules sécables</w:t>
               </w:r>
@@ -5134,51 +5134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5216,77 +5216,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of calibrated particles during their compaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Hégron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANIMMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5305,286 +5305,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction d'un milieu granulaire à particules sécables</w:t>
+                <w:t xml:space="preserve">Compaction of a granular packing of crushable particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées de Matière Condensée (JMC13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">23rd ALERT Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760614v1</w:t>
+                <w:t xml:space="preserve">hal-00760612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction of a granular packing of crushable particles</w:t>
+                <w:t xml:space="preserve">Compaction d'un milieu granulaire à particules sécables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd ALERT Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Aussois, France</w:t>
+              <w:t xml:space="preserve">13èmes Journées de Matière Condensée (JMC13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760612v1</w:t>
+                <w:t xml:space="preserve">hal-00760614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of particle shape non-convexity on the rheology of granular media : 3D contact dynamics simulations</w:t>
+                <w:t xml:space="preserve">Effect of shape non-convexity on behavior on granular media : 3D contact dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5596,116 +5596,116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II International Conference on Particle-based Methods - Fundamentals and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Barcelona, Spain. pp.427-434</w:t>
+              <w:t xml:space="preserve">II International Conference on Particle-based Methods - Fundamentals and Applications - PARTICLES 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686453v1</w:t>
+                <w:t xml:space="preserve">hal-01112369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of shape non-convexity on behavior on granular media : 3D contact dynamics simulations</w:t>
+                <w:t xml:space="preserve">Effect of particle shape non-convexity on the rheology of granular media : 3D contact dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5717,97 +5717,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II International Conference on Particle-based Methods - Fundamentals and Applications - PARTICLES 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">II International Conference on Particle-based Methods - Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Barcelona, Spain. pp.427-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112369v1</w:t>
+                <w:t xml:space="preserve">hal-00686453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la non-convexité des particules sur le comportement en cisaillement des milieux granulaires</w:t>
+                <w:t xml:space="preserve">Effect of shape nonconvexity on the shear strength of granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Voivret</w:t>
@@ -5838,97 +5838,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">International workshop on Powders and Grains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Golden, United States. pp.389--392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237879v1</w:t>
+                <w:t xml:space="preserve">hal-00760565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la non-convexité des particules sur le comportement des milieux granulaires</w:t>
+                <w:t xml:space="preserve">Influence de la non-convexité des particules sur le comportement en cisaillement des milieux granulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Voivret</w:t>
@@ -5959,97 +5959,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Science et Technologie des Poudres et Matériaux Frittés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844274v1</w:t>
+                <w:t xml:space="preserve">hal-01237879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of shape nonconvexity on the shear strength of granular media</w:t>
+                <w:t xml:space="preserve">Effet de la non-convexité des particules sur le comportement des milieux granulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Voivret</w:t>
@@ -6080,73 +6080,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on Powders and Grains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Golden, United States. pp.389--392</w:t>
+              <w:t xml:space="preserve">Colloque Science et Technologie des Poudres et Matériaux Frittés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760565v1</w:t>
+                <w:t xml:space="preserve">hal-00844274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6177,51 +6177,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling particle breakage inside rotating drums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6451,51 +6451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7140,51 +7140,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453947v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fernanda Orozco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sornay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124907002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887236v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5143023" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569714v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Orozco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.052904" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409236v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Hanh Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.12.014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.01.033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767859v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Az&#233;ma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11656-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943671v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Az&#233;ma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.052910" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365037v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-016-0129-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308080v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Favretto-Cristini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise H&#233;gron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.12.010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199597v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvo Maxime" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sercombe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#233;soyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.02.018" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115095v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.022203" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135285v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.032203" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514736v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Iltis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cagna" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.10.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061598v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2300702" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059980v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.012202" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826186v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Saint-Cyr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.052205" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843266v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.052207" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689845v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szarf Krzysztof" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Voivret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/44008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309378v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Benedetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Dalloz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nicolas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.011307" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.041302" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468059v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pizette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sans" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2009.11.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9SGNSJG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363919v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fourcade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sudreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329006x94618" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806973v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa F Orozco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929495v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928561v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928531v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182611v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966608v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939646v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940145v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassan Amarsid" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Vanson," TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Collard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928520v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929500v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928677v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928893v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502290v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Mathonnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441966v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Dalloz-Dubrujeaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441679v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dalloz-Dubrujeaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308097v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308175v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112361v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844247v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842754v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Combe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouguier-Lehon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Szarf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812073" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844249v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938934v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760612v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686453v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112369v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237879v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844274v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760565v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906526v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910069v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112346v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17395-48" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432956v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Brothier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787207v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01910031v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453947v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fernanda Orozco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sornay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124907002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887236v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5143023" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569714v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Orozco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.052904" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409236v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Hanh Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.12.014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.01.033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943671v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor Garcia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Az&#233;ma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.052910" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767859v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Az&#233;ma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11656-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308080v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Favretto-Cristini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise H&#233;gron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.12.010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365037v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-016-0129-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199597v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvo Maxime" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sercombe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#233;soyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.02.018" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115095v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.022203" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135285v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.032203" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514736v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Iltis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cagna" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.10.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059980v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.012202" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061598v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2300702" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Saint-Cyr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.052207" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826186v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.052205" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689845v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szarf Krzysztof" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Voivret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/44008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309378v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Benedetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Dalloz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nicolas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.011307" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.041302" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468059v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pizette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sans" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2009.11.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9SGNSJG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363919v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fourcade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sudreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329006x94618" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806973v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa F Orozco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182611v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928531v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966608v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939646v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940145v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassan Amarsid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Vanson," TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Collard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928561v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928520v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929500v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929495v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928677v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928893v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502290v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Mathonnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441966v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Dalloz-Dubrujeaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441679v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dalloz-Dubrujeaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308097v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308175v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844247v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842754v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Combe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouguier-Lehon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Szarf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812073" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112361v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844249v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938934v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760612v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760614v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112369v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686453v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760565v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237879v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844274v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906526v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910069v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112346v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17395-48" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432956v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Brothier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787207v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01910031v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>