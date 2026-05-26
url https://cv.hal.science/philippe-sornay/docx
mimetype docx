--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -698,482 +698,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02414887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology and structure of polydisperse three-dimensional packings of spheres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rheology of granular materials composed of crushable particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cantor Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Émilien Azéma</w:t>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.052910⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (4), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2018-11656-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01943671v1</w:t>
+                <w:t xml:space="preserve">hal-01767859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of granular materials composed of crushable particles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
+                <w:t xml:space="preserve">Rheology and structure of polydisperse three-dimensional packings of spheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cantor Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Azéma</w:t>
+                <w:t xml:space="preserve">Émilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 41 (4), pp.50. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98, pp.052910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2018-11656-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.98.052910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767859v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01943671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the fragmentation of brittle particles during compaction process by the acoustic emission technique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lise Hégron</w:t>
+                <w:t xml:space="preserve">Three-dimensional bonded-cell model for grain fragmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cantor Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2015.12.010⟩</w:t>
+              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40571-016-0129-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308080v1</w:t>
+                <w:t xml:space="preserve">hal-01365037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional bonded-cell model for grain fragmentation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Émilien Azéma</w:t>
+                <w:t xml:space="preserve">Identification of the fragmentation of brittle particles during compaction process by the acoustic emission technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Hégron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Particle Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67, pp.178-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40571-016-0129-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2015.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01365037v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization and modelling of UO$_2$ grain boundary cracking at high temperatures and high strain rates</w:t>
               </w:r>
@@ -1302,51 +1302,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonded-cell model for particle fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1419,51 +1419,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of shape and size polydispersity on strength properties of granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1647,495 +1647,495 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of size polydispersity versus particle shape in dense granular media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
+                <w:t xml:space="preserve">Compaction of a bed of fragmentable particles and associated acoustic emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Hégron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 86 (041301), pp.1-15. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (4), pp.2175-2181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.90.012202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2300702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059980v1</w:t>
+                <w:t xml:space="preserve">hal-01061598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction of a bed of fragmentable particles and associated acoustic emission</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Hégron</w:t>
+                <w:t xml:space="preserve">Effect of size polydispersity versus particle shape in dense granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 61 (4), pp.2175-2181. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 86 (041301), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2300702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.90.012202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061598v1</w:t>
+                <w:t xml:space="preserve">hal-01059980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cohesive granular materials composed of nonconvex particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rheology of three-dimensional packings of aggregates: Microstructure and effects of nonconvexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87 (5), pp.052207. </w:t>
+              <w:t xml:space="preserve">, 2013, 87 (052205), pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.87.052207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.87.052205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843266v1</w:t>
+                <w:t xml:space="preserve">hal-00826186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of three-dimensional packings of aggregates: Microstructure and effects of nonconvexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilien Azéma</w:t>
+                <w:t xml:space="preserve">Cohesive granular materials composed of nonconvex particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 87 (052205), pp.1-15. </w:t>
+              <w:t xml:space="preserve">, 2013, 87 (5), pp.052207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.87.052205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.87.052207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826186v1</w:t>
+                <w:t xml:space="preserve">hal-00843266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle shape dependence in 2D granular media</w:t>
               </w:r>
@@ -2160,51 +2160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Szarf Krzysztof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Voivret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Richefeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2895,152 +2895,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03806973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheology of crushable granular materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling highly dynamic fragmentation of particles using the bonded-cells method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Fernanda Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sornay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182611v1</w:t>
+                <w:t xml:space="preserve">hal-02929495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling highly dynamic fragmentation of particles using the bonded-cells method and Particle grinding inside rotating drums: method and parametric study</w:t>
               </w:r>
@@ -3128,621 +3111,638 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and internal stresses of assemblies of crushable grains under compaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical simulations of particle grinding inside 2D ball mills by Contact Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Fernanda Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Discrete Element Methods (DEM8)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966608v1</w:t>
+                <w:t xml:space="preserve">hal-02928561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete-element simulation of breakage inside ball mills</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
+                <w:t xml:space="preserve">Rheology of crushable granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa F Orozco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cantor Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Granulation Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">Joint GeoMech-M2UN Workshop on Upscaling for Strategic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02939646v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LBM/DEM simulation of heat transfer in granular suspensions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Collard</w:t>
+                <w:t xml:space="preserve">Microstructure and internal stresses of assemblies of crushable grains under compaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cantor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Discrete Element Methods (DEM8)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02940145v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulations of particle grinding inside 2D ball mills by Contact Dynamics</w:t>
+                <w:t xml:space="preserve">Discrete-element simulation of breakage inside ball mills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Fernanda Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sornay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">9. International Granulation Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928561v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02939646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhéologie des écoulements granulaires dans des tambours tournants: Régime de cascade</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luisa Fernanda Orozco</w:t>
+                <w:t xml:space="preserve">LBM/DEM simulation of heat transfer in granular suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhassan Amarsid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mathieu Vanson,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54e Congrés du GFR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Powders and Granular Materials Challenges and Future Trends</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928520v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02940145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle grinding inside rotating drums: method and parametric study</w:t>
+                <w:t xml:space="preserve">Rhéologie des écoulements granulaires dans des tambours tournants: Régime de cascade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Fernanda Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
@@ -3760,97 +3760,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
+              <w:t xml:space="preserve">54e Congrés du GFR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929500v1</w:t>
+                <w:t xml:space="preserve">hal-02928520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling highly dynamic fragmentation of particles using the bonded-cells method</w:t>
+                <w:t xml:space="preserve">Particle grinding inside rotating drums: method and parametric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Fernanda Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
@@ -3890,51 +3890,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEM 8 – 8th International Conference on Discrete Element Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Enschede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929495v1</w:t>
+                <w:t xml:space="preserve">hal-02929500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the dynamic fragmentation of a single grain</w:t>
               </w:r>
@@ -4136,64 +4136,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the compaction of crushable grains in 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cantor Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4568,77 +4568,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and control of the fraction of open porosity in a nuclear oxide fuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Hégron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Congress on Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4663,77 +4663,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi par émission acoustique de la compaction de particules d’UO2 consolidées thermiquement et maîtrise de la porosité ouverte après frittage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Hégron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du Groupe Français de la Céramique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4752,377 +4752,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la polydispersité de forme et de taille sur un milieu granulaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
+                <w:t xml:space="preserve">Modélisation numérique de la compaction des milieux granulaires constitués de grains sécables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel du GdR MeGe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the CIGOS conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844247v1</w:t>
+                <w:t xml:space="preserve">hal-01112361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A benchmark for particle shape dependence</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Influence de la polydispersité de forme et de taille sur un milieu granulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhang Radjai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sornay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder and Grains 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque annuel du GdR MeGe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00842754v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique de la compaction des milieux granulaires constitués de grains sécables</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A benchmark for particle shape dependence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Nouguier-Lehon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Szarf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the CIGOS conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powder and Grains 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Sydney, Australia. pp.883-886, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4812073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112361v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00842754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compaction d'un milieu granulaire à particules sécables</w:t>
               </w:r>
@@ -5134,51 +5134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5216,77 +5216,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of calibrated particles during their compaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Hégron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Favretto-Cristini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ANIMMA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5305,286 +5305,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00938934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction of a granular packing of crushable particles</w:t>
+                <w:t xml:space="preserve">Compaction d'un milieu granulaire à particules sécables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd ALERT Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Aussois, France</w:t>
+              <w:t xml:space="preserve">13èmes Journées de Matière Condensée (JMC13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760612v1</w:t>
+                <w:t xml:space="preserve">hal-00760614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction d'un milieu granulaire à particules sécables</w:t>
+                <w:t xml:space="preserve">Compaction of a granular packing of crushable particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes Journées de Matière Condensée (JMC13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">23rd ALERT Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760614v1</w:t>
+                <w:t xml:space="preserve">hal-00760612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of shape non-convexity on behavior on granular media : 3D contact dynamics simulations</w:t>
+                <w:t xml:space="preserve">Effect of particle shape non-convexity on the rheology of granular media : 3D contact dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5596,116 +5596,116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II International Conference on Particle-based Methods - Fundamentals and Applications - PARTICLES 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">II International Conference on Particle-based Methods - Fundamentals and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Barcelona, Spain. pp.427-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112369v1</w:t>
+                <w:t xml:space="preserve">hal-00686453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of particle shape non-convexity on the rheology of granular media : 3D contact dynamics simulations</w:t>
+                <w:t xml:space="preserve">Effect of shape non-convexity on behavior on granular media : 3D contact dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5717,97 +5717,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II International Conference on Particle-based Methods - Fundamentals and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Barcelona, Spain. pp.427-434</w:t>
+              <w:t xml:space="preserve">II International Conference on Particle-based Methods - Fundamentals and Applications - PARTICLES 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686453v1</w:t>
+                <w:t xml:space="preserve">hal-01112369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of shape nonconvexity on the shear strength of granular media</w:t>
+                <w:t xml:space="preserve">Effet de la non-convexité des particules sur le comportement des milieux granulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Voivret</w:t>
@@ -5838,73 +5838,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on Powders and Grains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Golden, United States. pp.389--392</w:t>
+              <w:t xml:space="preserve">Colloque Science et Technologie des Poudres et Matériaux Frittés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760565v1</w:t>
+                <w:t xml:space="preserve">hal-00844274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la non-convexité des particules sur le comportement en cisaillement des milieux granulaires</w:t>
               </w:r>
@@ -6005,51 +6005,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la non-convexité des particules sur le comportement des milieux granulaires</w:t>
+                <w:t xml:space="preserve">Effect of shape nonconvexity on the shear strength of granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Saint-Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Voivret</w:t>
@@ -6080,73 +6080,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Science et Technologie des Poudres et Matériaux Frittés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International workshop on Powders and Grains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Golden, United States. pp.389--392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844274v1</w:t>
+                <w:t xml:space="preserve">hal-00760565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6177,51 +6177,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling particle breakage inside rotating drums</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Orozco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Delenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6451,51 +6451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc-Hanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sornay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhang Radjai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7140,51 +7140,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453947v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fernanda Orozco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sornay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124907002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887236v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5143023" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569714v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Orozco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.052904" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409236v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Hanh Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.12.014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.01.033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943671v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor Garcia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Az&#233;ma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.052910" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767859v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Az&#233;ma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11656-1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308080v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Favretto-Cristini" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise H&#233;gron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.12.010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365037v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-016-0129-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199597v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvo Maxime" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sercombe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#233;soyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.02.018" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115095v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.022203" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135285v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.032203" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514736v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Iltis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cagna" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.10.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059980v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.012202" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061598v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2300702" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Saint-Cyr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.052207" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826186v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.052205" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689845v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szarf Krzysztof" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Voivret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/44008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309378v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Benedetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Dalloz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nicolas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.011307" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.041302" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468059v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pizette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sans" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2009.11.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9SGNSJG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363919v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fourcade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sudreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329006x94618" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806973v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa F Orozco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182611v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928531v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966608v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939646v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940145v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassan Amarsid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Vanson," TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Collard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928561v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928520v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929500v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929495v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928677v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928893v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502290v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Mathonnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441966v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Dalloz-Dubrujeaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441679v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dalloz-Dubrujeaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308097v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308175v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844247v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842754v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Combe" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouguier-Lehon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Szarf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812073" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112361v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844249v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938934v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760612v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760614v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112369v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686453v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760565v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237879v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844274v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906526v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910069v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112346v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17395-48" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432956v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Brothier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787207v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01910031v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453947v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fernanda Orozco" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delenne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sornay" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124907002" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02887236v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.5143023" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569714v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Orozco" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.052904" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409236v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc-Hanh Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.12.014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414887v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2019.01.033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767859v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Az&#233;ma" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11656-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943671v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor Garcia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Az&#233;ma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.052910" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365037v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40571-016-0129-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308080v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Favretto-Cristini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise H&#233;gron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.12.010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199597v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvo Maxime" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sercombe" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Helfer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#233;soyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.02.018" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115095v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.022203" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135285v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.91.032203" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514736v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Iltis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cagna" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hazotte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2014.10.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061598v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2300702" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059980v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.012202" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826186v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Saint-Cyr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.052205" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843266v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.87.052207" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00689845v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szarf Krzysztof" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Voivret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richefeu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/98/44008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309378v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Benedetti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Dalloz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Nicolas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.011307" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759629v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.041302" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468059v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pizette" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.L. Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sans" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2009.11.013" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K9SGNSJG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363919v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fourcade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sudreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/174329006x94618" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806973v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa F Orozco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929495v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928531v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928561v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04182611v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966608v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cantor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02939646v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02940145v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhassan Amarsid" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Vanson," TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Collard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928520v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02929500v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928677v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02928893v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502290v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432885v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Mathonnet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441966v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Dalloz-Dubrujeaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441679v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Dalloz-Dubrujeaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308097v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308175v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112361v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Hanh Nguyen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844247v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842754v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Combe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Nouguier-Lehon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Szarf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4812073" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844249v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938934v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760612v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686453v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112369v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844274v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237879v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760565v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906526v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910069v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112346v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17395-48" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01432956v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Brothier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787207v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01910031v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>