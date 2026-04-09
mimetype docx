--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Suignard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peuvent les algorithmes de plongement de mots pour l’analyse sociologique des textes ? Analyser les discours et caractériser les locuteurs des plateformes « Grand Débat National » et « Vrai Débat »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suignard Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Charaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brugidou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Gilets jaunes et Grand Débat National : outils, données et analyses., 9 (1-2), pp.133-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03372892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change detection in textual classification with unexpected dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo Cugliari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Suignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Boumghar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176, pp.114831. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2021.114831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual analytics for exploring topic long-term evolution and detecting weak signals in company targeted tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Suignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.450 - 458. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2017.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous speech and opinion detection: mining call-centre transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Cailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Garnier-Rizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Cavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (4), pp.1089-1125. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-013-9224-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de petits modèles de langues (SLM) sur un corpus de Sciences Humaines et Sociales (SHS) en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Suignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.178-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de petits modèles de langues (SLM) sur un corpus de Sciences Humaines et Sociales (SHS) en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Suignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-TALN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de LLMs pour la classification d’avis client et comparaison avec une approche classique basée sur CamemBERT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Héry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Miled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Truche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nothing has changed, everything has changed. The surge in public opinion in its support for nuclear energy in France and Europe (2020-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brugidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Suignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Revival &amp; Legacies: Insight from the Humanities and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Champs sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04771746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des communautés numériques et des énoncés dans tous leurs états : à propos des controverses énergétiques sur Twitter (2021 - 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brugidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Suignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les scènes de la dénonciation publique Médias, langages et sociétés. Médias, langages et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Panthéon-Assas &amp; Université de Lausanne, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sectoral public space? Controversies and public debate on Twitter about energy in France (2020-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brugidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Suignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAPOR 76TH ANNUAL CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Association of Public Opinion Research, Sep 2023, SALZBURG, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04281860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des débats sur la transition énergétique entre 2020 et 2022 sur twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brugidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Suignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualifier et quantifier la mise en politique de la sobriété énergétique Journées d’étude </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la Transition Energétique, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04282071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation d’EDF R&D au Défi Textmine 2023 : Reconnaissance d’entités d’intérêts dans les signatures d’e-mails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Suignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryl Bothua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TextMine 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Data Sciences comme problème et solution pour la sociologie politique de l’opinion publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brugidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Suignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections Circulations 10 ème Congrès de l’association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie- Université Lumière Lyon 2, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04281832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation d'EDF R&D au défi DEFT 2023 : réponses automatiques à des questionnaires à choix multiples à l'aide de « Larges Modèles de Langue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryl Bothua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Suignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.39-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation d’EDF R&D à DEFT 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Suignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryl Bothua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 29e Conférence sur le Traitement Automatique des Langues Naturelles. Atelier DÉfi Fouille de Textes (DEFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation d'EDF R&D à DEFT 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suignard Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryl Bothua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Conférence sur le Traitement Automatique des Langues Naturelles -Atelier DÉfi Fouille de Textes (DEFT),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un discours et un public « Gilets Jaunes » au coeur du Grand Débat National ? Combinaison des approches IA et textométriques pour l'analyse de discours des plateformes « Grand Débat National » et « Vrai débat »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brugidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Suignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Charaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2020 : 15es Journées internationales d’Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse - Jean Jaurès, Jun 2020, Toulouse, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03132818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring geometrical properties of word embeddings for detecting the emergence of new topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo Cugliari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Boumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Suignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2021.emnlp-main.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation d’EDF R&D à DEFT 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Suignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Messous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lille, France. pp.72-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défi EGC 2020 : Visualisation et embeddings de mots pour détecter les thématiques récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suignard Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un discours et un public « Gilets Jaunes » au coeur du Grand Débat National ? Combinaison des approches IA et textométriques pour l'analyse de discours des plateformes « Grand Débat National » et « Vrai débat »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suignard Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation d’EDF R&D à DEFT 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danrun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Boumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryl Bothua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Ould Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Atelier DÉfi Fouille de Textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.26-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784739v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser le “grand débat national” et le “vrai débat” en confrontant les outils del’analyse des données textuelles et des algorithmes de type réseau de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brugidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suignard Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Charaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels outils pour appréhender et analyser les mobilisations de Gilets Jaunes et les données issues du Débat national ? Journée d'étude MetSem/Mate-Shs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Detect Novelty in Textual Data Streams? A Comparative Study of Existing Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo Cugliari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Suignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Boumghar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Analytics and Learning on Temporal Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Würzburg, Germany. pp.110-125, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-39098-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une promesse technologique et démocratique : Analyser les énoncés recueillis sur les plateformes du « grand débat » et du « vrai débat» avec les outils de l’analyse des données textuelles et des algorithmes issus de l’IA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brugidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suignard Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Charaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFS Classer Déclasser Reclasser 8 congrès de l'association française de sociologie RT20 Méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wordsurf : un outil pour naviguer dans un espace de «Word Embeddings»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suignard Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novelty Detection in Text Streams - A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepin Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Suignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longueur des tours de parole comme critère de sélection de conversations dans un centre d'appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suignard Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Cailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Cavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.551-558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CallSurf : transcription, indexation et structuration automatiques de paroles conversationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Waast-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Suignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude Labiao, une aide à l'intégration des étudiants sourds, un partenariat scientifique et pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Feldmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Suignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque inaugural de l'INS HEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Surresnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual analysis of topics in Twitter based on co-evolution of terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Suignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berthold Lausen, Sabine Krolak-Schwerdt, Matthias Böhmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Science, Learning by Latent Structures, and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Studies in Classification, Data Analysis, and Knowledge Organization, 978-3-662-44982-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transcription automatique et la fouille de données conversationnelles pour l'analyse de la relation client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Cailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daquo Anne-Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Garnier-Rizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillemin-Lanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémantique et multimodalité en analyse de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Lavoisier, pp.215-250, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de données textuelles avec des formes raccourcies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suignard Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3020158 (A1). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'identification d'une donnée comme pertinente ou hors-sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suignard Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3016712 (A1). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de présentation de données issues d'un compteur électrique communicant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Illionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suignard Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP2631600 A1. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comfort-Oriented Metamorphic House (COMETAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Baldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mankibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] PI 1998, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId99"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Suignard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résolution d'acronymes par LLM pour la SNCF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Suignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Nouvelles Technologies de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Extraction et Gestion des Connaissances, RNTI-E-42, pp.613-618</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05569487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que peuvent les algorithmes de plongement de mots pour l’analyse sociologique des textes ? Analyser les discours et caractériser les locuteurs des plateformes « Grand Débat National » et « Vrai Débat »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suignard Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Charaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brugidou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Gilets jaunes et Grand Débat National : outils, données et analyses., 9 (1-2), pp.133-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03372892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change detection in textual classification with unexpected dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo Cugliari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Suignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Boumghar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 176, pp.114831. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2021.114831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual analytics for exploring topic long-term evolution and detecting weak signals in company targeted tweets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Suignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 112, pp.450 - 458. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2017.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous speech and opinion detection: mining call-centre transcripts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Cailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Garnier-Rizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Cavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (4), pp.1089-1125. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-013-9224-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03980821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de petits modèles de langues (SLM) sur un corpus de Sciences Humaines et Sociales (SHS) en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Suignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Marseille, France. pp.178-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05329777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de petits modèles de langues (SLM) sur un corpus de Sciences Humaines et Sociales (SHS) en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sam Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Suignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-TALN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05316500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de LLMs pour la classification d’avis client et comparaison avec une approche classique basée sur CamemBERT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Héry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Miled</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irène Truche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nothing has changed, everything has changed. The surge in public opinion in its support for nuclear energy in France and Europe (2020-2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brugidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Suignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Revival &amp; Legacies: Insight from the Humanities and Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Champs sur Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04771746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des communautés numériques et des énoncés dans tous leurs états : à propos des controverses énergétiques sur Twitter (2021 - 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brugidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Suignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les scènes de la dénonciation publique Médias, langages et sociétés. Médias, langages et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris Panthéon-Assas &amp; Université de Lausanne, Mar 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sectoral public space? Controversies and public debate on Twitter about energy in France (2020-2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brugidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Suignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WAPOR 76TH ANNUAL CONFERENCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Association of Public Opinion Research, Sep 2023, SALZBURG, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04281860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Data Sciences comme problème et solution pour la sociologie politique de l’opinion publique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brugidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Suignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections Circulations 10 ème Congrès de l’association française de sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Sociologie- Université Lumière Lyon 2, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04281832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation d’EDF R&D au Défi Textmine 2023 : Reconnaissance d’entités d’intérêts dans les signatures d’e-mails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Suignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryl Bothua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TextMine 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des débats sur la transition énergétique entre 2020 et 2022 sur twitter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brugidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Suignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualifier et quantifier la mise en politique de la sobriété énergétique Journées d’étude </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Observatoire de la Transition Energétique, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04282071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation d'EDF R&D au défi DEFT 2023 : réponses automatiques à des questionnaires à choix multiples à l'aide de « Larges Modèles de Langue »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryl Bothua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Suignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Paris, France. pp.39-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation d’EDF R&D à DEFT 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Suignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryl Bothua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 29e Conférence sur le Traitement Automatique des Langues Naturelles. Atelier DÉfi Fouille de Textes (DEFT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03705876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation d'EDF R&D à DEFT 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suignard Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaomin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryl Bothua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29e Conférence sur le Traitement Automatique des Langues Naturelles -Atelier DÉfi Fouille de Textes (DEFT),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03847710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un discours et un public « Gilets Jaunes » au coeur du Grand Débat National ? Combinaison des approches IA et textométriques pour l'analyse de discours des plateformes « Grand Débat National » et « Vrai débat »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brugidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Suignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Charaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2020 : 15es Journées internationales d’Analyse statistique des Données Textuelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Toulouse - Jean Jaurès, Jun 2020, Toulouse, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03132818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring geometrical properties of word embeddings for detecting the emergence of new topics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo Cugliari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Boumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Suignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Empirical Methods in Natural Language Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Punta Cana, Dominican Republic. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18653/v1/2021.emnlp-main.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03699173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation d’EDF R&D à DEFT 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Suignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nazim Messous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Jubault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lille, France. pp.72-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un discours et un public « Gilets Jaunes » au coeur du Grand Débat National ? Combinaison des approches IA et textométriques pour l'analyse de discours des plateformes « Grand Débat National » et « Vrai débat »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suignard Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JADT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation d’EDF R&D à DEFT 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danrun Cao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Boumghar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryl Bothua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Ould Ouali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Atelier DÉfi Fouille de Textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Nancy, France. pp.26-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784739v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défi EGC 2020 : Visualisation et embeddings de mots pour détecter les thématiques récentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suignard Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGC 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser le “grand débat national” et le “vrai débat” en confrontant les outils del’analyse des données textuelles et des algorithmes de type réseau de neurones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brugidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suignard Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Charaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quels outils pour appréhender et analyser les mobilisations de Gilets Jaunes et les données issues du Débat national ? Journée d'étude MetSem/Mate-Shs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Detect Novelty in Textual Data Streams? A Comparative Study of Existing Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Velcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo Cugliari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Suignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Boumghar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Analytics and Learning on Temporal Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Würzburg, Germany. pp.110-125, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-39098-3_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02517546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une promesse technologique et démocratique : Analyser les énoncés recueillis sur les plateformes du « grand débat » et du « vrai débat» avec les outils de l’analyse des données textuelles et des algorithmes issus de l’IA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brugidou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suignard Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Escoffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou Charaudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFS Classer Déclasser Reclasser 8 congrès de l'association française de sociologie RT20 Méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wordsurf : un outil pour naviguer dans un espace de «Word Embeddings»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suignard Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novelty Detection in Text Streams - A Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pepin Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Suignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Data Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La longueur des tours de parole comme critère de sélection de conversations dans un centre d'appels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suignard Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Cailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Cavet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.551-558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CallSurf : transcription, indexation et structuration automatiques de paroles conversationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Waast-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Suignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Statistique, SFdS, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bordeaux, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00386798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude Labiao, une aide à l'intégration des étudiants sourds, un partenariat scientifique et pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Feldmar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Suignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque inaugural de l'INS HEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Surresnes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00186676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual analysis of topics in Twitter based on co-evolution of terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Kuntz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Suignard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Berthold Lausen, Sabine Krolak-Schwerdt, Matthias Böhmer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Science, Learning by Latent Structures, and Knowledge Discovery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Studies in Classification, Data Analysis, and Knowledge Organization, 978-3-662-44982-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01111529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transcription automatique et la fouille de données conversationnelles pour l'analyse de la relation client</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederik Cailliau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daquo Anne-Laure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Garnier-Rizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillemin-Lanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sémantique et multimodalité en analyse de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Lavoisier, pp.215-250, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'identification d'une donnée comme pertinente ou hors-sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suignard Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3016712 (A1). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de données textuelles avec des formes raccourcies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suignard Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : FR3020158 (A1). 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de présentation de données issues d'un compteur électrique communicant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Illionnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suignard Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Fréjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP2631600 A1. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comfort-Oriented Metamorphic House (COMETAE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Baldoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Banâtre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dominici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dumortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed El Mankibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] PI 1998, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId100"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372892v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suignard Philippe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Escoffier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Charaudeau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugidou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230916v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Christophe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Cugliari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Suignard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boumghar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.114831" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597047v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Pepin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanchard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.01.025" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-950XFVSR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-03980821v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Cailliau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garnier-Rizet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Cavet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-013-9224-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5X4V65Z3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329777v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Vallet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05316500v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600748v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vautier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;ry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Miled" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Truche" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bullier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04771746v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouillet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599335v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04281860v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04282071v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006740v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hassani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Bothua" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04281832v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131577v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jubault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705876v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Huang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-03847710v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132818v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699173v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.emnlp-main.76" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265919v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Benamar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Messous" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02538171v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-03851500v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784739v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danrun Cao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ould Ouali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02538060v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517546v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39098-3_9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02538040v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01830931v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepin Lambert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716083v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386798v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Waast-Richard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bozzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186676v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Feldmar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Sagot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111529v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/statistics/book/978-3-662-44982-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716081v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daquo Anne-Laure" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillemin-Lanne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007007v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007001v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948698v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Illionnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fr&#233;jus" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864884v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Baldoni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ban&#226;tre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Dominici" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumortier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mankibi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05569487v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Suignard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Vallet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372892v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suignard Philippe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Escoffier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Charaudeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugidou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230916v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Christophe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Cugliari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Boumghar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2021.114831" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597047v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Pepin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Kuntz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Blanchard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Guillet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2017.01.025" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-950XFVSR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-03980821v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clavel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Cailliau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garnier-Rizet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Cavet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-013-9224-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5X4V65Z3-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329777v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-05316500v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600748v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vautier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc H&#233;ry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Miled" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Truche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bullier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04771746v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599335v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04281860v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04281832v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006740v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hassani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Bothua" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04282071v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131577v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jubault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705876v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaomin Huang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-03847710v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132818v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699173v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2021.emnlp-main.76" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265919v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Benamar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazim Messous" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-03851500v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784739v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danrun Cao" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Ould Ouali" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02538171v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02538060v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517546v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-39098-3_9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02538040v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01830931v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01089984v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepin Lambert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716083v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00386798v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Waast-Richard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bozzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00186676v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Feldmar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Sagot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111529v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/statistics/book/978-3-662-44982-0" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716081v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daquo Anne-Laure" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillemin-Lanne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007001v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007007v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948698v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Illionnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Fr&#233;jus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00864884v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Baldoni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ban&#226;tre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Dominici" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumortier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mankibi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>