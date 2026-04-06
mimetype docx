--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1306,295 +1306,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-hydrophobic biomimetic transparent bilayer thin film deposited by atmospheric pressure plasma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature and frequency dependence on dielectric permittivity and electrical conductivity of recycled Liquid Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Saget</w:t>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Nuns</w:t>
+                <w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 42, part A, pp.103398. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Journal of Molecular Liquids, 378, pp.121572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2023.103398⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2023.121572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215368v1</w:t>
+                <w:t xml:space="preserve">hal-04310275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and frequency dependence on dielectric permittivity and electrical conductivity of recycled Liquid Crystals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultra-hydrophobic biomimetic transparent bilayer thin film deposited by atmospheric pressure plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+                <w:t xml:space="preserve">Manon Saget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t>
+                <w:t xml:space="preserve">Nicolas Nuns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Journal of Molecular Liquids, 378, pp.121572. </w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42, part A, pp.103398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2023.121572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2023.103398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310275v1</w:t>
+                <w:t xml:space="preserve">hal-04215368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma-modified wood sawdust waste for the removal of reactive blue II anionic dye from aqueous solution</w:t>
               </w:r>
@@ -1740,64 +1740,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2142,51 +2142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouh Zeggai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Bouchaour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2276,64 +2276,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2557,51 +2557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Bedjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-El-Amine Benbekeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounya Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2942,51 +2942,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouh Zeggai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Dali Youcef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Bouchaour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3967,341 +3967,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of catalytic oxidation and dehydrogenation of hydrocarbons reactions to highlight improvement of heat transfer in catalytic metallic foams</w:t>
+                <w:t xml:space="preserve">Materials chemistry for catalysis : coating of catalytic oxides on metallic foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Essakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Swesi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.L. Zanota</w:t>
+                <w:t xml:space="preserve">B. Mutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 140, pp.81-88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795915v1</w:t>
+                <w:t xml:space="preserve">hal-00572663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Materials chemistry for catalysis : coating of catalytic oxides on metallic foams</w:t>
+                <w:t xml:space="preserve">Use of catalytic oxidation and dehydrogenation of hydrocarbons reactions to highlight improvement of heat transfer in catalytic metallic foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Löfberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Essakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Supiot</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Swesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Zanota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 176-177, pp.49-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2011.04.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00572663v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coating of structured catalytic reactors by plasma assisted polymerization of tetramethyldisiloxane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Essakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4783,103 +4783,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From materials science to catalysis : influence of the coating of 2D- and 3D-inserts on the catalytic behaviour of VOx/TiO2 in oxidative dehydrogenation of propane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Essakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Essakhi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 54, pp.698-707. </w:t>
@@ -5044,315 +5044,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of RPECVD organosilicon polymer post-treatment in a N2/O2 microwave plasma remote afterglow</w:t>
+                <w:t xml:space="preserve">Materials chemistry for catalysis : Coating of catalytic oxides on metallic foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Abou Rich</w:t>
+                <w:t xml:space="preserve">E. Bordes-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Essakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Mille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Vivien</w:t>
+                <w:t xml:space="preserve">V. Le Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Godey</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Axel Löfberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.200900185⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 140 (1-3), pp.81-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2010.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00549497v1</w:t>
+                <w:t xml:space="preserve">hal-00533100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Materials chemistry for catalysis : Coating of catalytic oxides on metallic foams</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetics of RPECVD organosilicon polymer post-treatment in a N2/O2 microwave plasma remote afterglow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Le Courtois</w:t>
+                <w:t xml:space="preserve">S. Abou Rich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Löfberg</w:t>
+                <w:t xml:space="preserve">V. Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Meille</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Godey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 140 (1-3), pp.81-88. </w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7, pp.775-784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2010.10.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ppap.200900185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533100v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vacuum UV and UV spectroscopy of a N2-Ar mixtures discharge created by a RF helical coupling device</w:t>
               </w:r>
@@ -6086,51 +6086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.ASAP. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6503,51 +6503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Balloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 324, pp.42-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7240,409 +7240,409 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of materials from the processing of flat LCD screens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Barrera</w:t>
+                <w:t xml:space="preserve">Development of a laboratory pilot to decontaminate brominated plastic waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Benmammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Supiot</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Oumeddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussam Aldoori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Laoutid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès International sur l’Environnement et le Développement Durable − CIEDD1’23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Oran, Algeria</w:t>
+              <w:t xml:space="preserve">International Conference on Functional Materials, ICFM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Yasmine Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494482v1</w:t>
+                <w:t xml:space="preserve">hal-04492164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des batteries de type lithium-ion en fin de vie</w:t>
+                <w:t xml:space="preserve">Recycling of liquid crystal flat panel displays from electronic waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouberka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">International Conference on Functional Materials (ICFM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496501v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a laboratory pilot to decontaminate brominated plastic waste</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation des batteries de type lithium-ion en fin de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Maschke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Functional Materials, ICFM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Yasmine Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492164v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of liquid crystal flat panel displays from electronic waste</w:t>
+                <w:t xml:space="preserve">Recovery of materials from the processing of flat LCD screens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
@@ -7677,73 +7677,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Functional Materials (ICFM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">1er Congrès International sur l’Environnement et le Développement Durable − CIEDD1’23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Oran, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494327v1</w:t>
+                <w:t xml:space="preserve">hal-04494482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of brominated flame retardants dispersed in polymers from WEEE, applying irradiation techniques</w:t>
               </w:r>
@@ -7880,51 +7880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Khadidja Benmammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Laoutid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Brison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8130,64 +8130,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8393,51 +8393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8473,273 +8473,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of Liquid Crystal from E-waste</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t>
+                <w:t xml:space="preserve">Utilisation de la lumière solaire et ultraviolette pour décontaminer les huiles minérales de transformateurs de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chems Eddine Gherdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouberka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Maschke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Eurasia Symposium on Waste Management (ESWM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yildiz Technical Unversity, Oct 2022, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Congrès Société Française de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494496v1</w:t>
+                <w:t xml:space="preserve">hal-04496635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la lumière solaire et ultraviolette pour décontaminer les huiles minérales de transformateurs de puissance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Supiot</w:t>
+                <w:t xml:space="preserve">Recycling of Liquid Crystal from E-waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Société Française de Génie des Procédés (SFGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">6th Eurasia Symposium on Waste Management (ESWM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yildiz Technical Unversity, Oct 2022, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496635v1</w:t>
+                <w:t xml:space="preserve">hal-04494496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photodégradation du décabromodiphényléther dans le polystyrène à fort impact</w:t>
               </w:r>
@@ -9001,64 +9001,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9094,402 +9094,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation of plastic waste containing brominated flame retardants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stijn Steuperaert</w:t>
+                <w:t xml:space="preserve">Recycling of Liquid Crystals from E-waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Functional Materials (ICFM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Yasmine Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">6th Symposium on Circular Economy and Urban Mining (SUM2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Waste Working Group (IWWG), May 2022, Capri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494490v1</w:t>
+                <w:t xml:space="preserve">hal-04494522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of Liquid Crystals from E-waste</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Foissac</w:t>
+                <w:t xml:space="preserve">Traitement par photolyse d'un retardateur de flamme bromé dans l'ABS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussam Aldoori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouberka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Oumeddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Feuchter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanker Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Symposium on Circular Economy and Urban Mining (SUM2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Waste Working Group (IWWG), May 2022, Capri, Italy</w:t>
+              <w:t xml:space="preserve">Congrès Société Française de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494522v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement par photolyse d'un retardateur de flamme bromé dans l'ABS</w:t>
+                <w:t xml:space="preserve">Valorisation of plastic waste containing brominated flame retardants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussam Aldoori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sanker Khelifi</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Boukerka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Laoutid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Brison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stijn Steuperaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Société Française de Génie des Procédés (SFGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Functional Materials (ICFM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Yasmine Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496623v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recyclage et réutilisation des cristaux liquides issus des déchets électroniques (DEEE)</w:t>
               </w:r>
@@ -9577,51 +9577,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodégradation des ignifugeants bromés dans les plastiques</w:t>
+                <w:t xml:space="preserve">Photolyse du décabromodiphényl éther (BDE 209) dans le plastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussam Aldoori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
@@ -9652,347 +9652,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51èmes Journées de Calorimétrie et d'Analyse Thermique (JCAT51)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Aix-Marseille, Jun 2021, Webinaire, France</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Webinaire / Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496615v1</w:t>
+                <w:t xml:space="preserve">hal-04496599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Liquid Crystal recovered from End-of-Life Liquid Crystal Displays using Dielectric spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Dielectric spectroscopy analysis of Liquid Crystals recovered from End-of-Life Liquid Crystal Displays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barrera A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binet C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Foissac</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Colloque sur les Systèmes Anisotropes Auto-organisés (CFCL 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire UDSMM de l’Université du Littoral Côte d’Opale (ULCO); Laboratoire UCCS de l’Université d’Artois (UA), Aug 2021, Calais, France</w:t>
+              <w:t xml:space="preserve">20ème colloque sur les systèmes anisotropes auto-organisés - CFCL2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire UDSMM de l'Université du Littoral Côte d'Opale (ULCO); Laboratoire UCCS de l'Université d'Artois (UA), Aug 2021, Calais, France. pp.2873</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494816v1</w:t>
+                <w:t xml:space="preserve">hal-04538648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric spectroscopy analysis of Liquid Crystals recovered from End-of-Life Liquid Crystal Displays</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Characterization of Liquid Crystal recovered from End-of-Life Liquid Crystal Displays using Dielectric spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Supiot</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème colloque sur les systèmes anisotropes auto-organisés - CFCL2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire UDSMM de l'Université du Littoral Côte d'Opale (ULCO); Laboratoire UCCS de l'Université d'Artois (UA), Aug 2021, Calais, France. pp.2873</w:t>
+              <w:t xml:space="preserve">20ème Colloque sur les Systèmes Anisotropes Auto-organisés (CFCL 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire UDSMM de l’Université du Littoral Côte d’Opale (ULCO); Laboratoire UCCS de l’Université d’Artois (UA), Aug 2021, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538648v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photolyse du décabromodiphényl éther (BDE 209) dans le plastique</w:t>
+                <w:t xml:space="preserve">Photodégradation des ignifugeants bromés dans les plastiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussam Aldoori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
@@ -10023,73 +10023,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Webinaire / Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">51èmes Journées de Calorimétrie et d'Analyse Thermique (JCAT51)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Aix-Marseille, Jun 2021, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496599v1</w:t>
+                <w:t xml:space="preserve">hal-04496615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recyclage et réutilisation des cristaux liquides issus des déchets électroniques (DEEE)</w:t>
               </w:r>
@@ -10209,51 +10209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11158,64 +11158,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiOx interlayer by Remote Plasma Enhanced CVD for the functionalization of metallic foams for catalytic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Essakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bordes-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11279,77 +11279,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and evaluation of catalytic performances of functionalized metallic foams for propane oxidative dehydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bordes-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11748,381 +11748,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic study of an Ar-H2O discharge excited by a RF helical cavity</w:t>
+                <w:t xml:space="preserve">Production d'espèces par un plasma N2-xO2 et réactivité pour le dépôt de couches minces organosiliciées : étude en spectrométrie de masse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Annusova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jaroslav Krištof</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Veis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th Annual Conference of Doctoral Students, WDS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Prague, Czech Republic. pp.Part II, 99-104</w:t>
+              <w:t xml:space="preserve">Journée Jeunes Chercheurs de l'Union de Génie des Procédés et de l'Energétique du Nord-Pas-de-Calais, UGéPE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802608v1</w:t>
+                <w:t xml:space="preserve">hal-00798836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased performances for ODH of propane on metal foam supported VOx/TiO2 catalytic systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopic study of an Ar-H2O discharge excited by a RF helical cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Annusova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Krištof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Veis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Microreaction Technology, IMRET 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">21th Annual Conference of Doctoral Students, WDS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Prague, Czech Republic. pp.Part II, 99-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798845v1</w:t>
+                <w:t xml:space="preserve">hal-00802608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production d'espèces par un plasma N2-xO2 et réactivité pour le dépôt de couches minces organosiliciées : étude en spectrométrie de masse</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Increased performances for ODH of propane on metal foam supported VOx/TiO2 catalytic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lofberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Essakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Jeunes Chercheurs de l'Union de Génie des Procédés et de l'Energétique du Nord-Pas-de-Calais, UGéPE 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Roubaix, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Microreaction Technology, IMRET 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798836v1</w:t>
+                <w:t xml:space="preserve">hal-00798845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of N2(B3Πg) and N2(C3Πu) states in N2-Ar discharges sustained by a RF helical coupling device</w:t>
               </w:r>
@@ -12609,90 +12609,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépôts d'oxydes catalytiques sur mousses métalliques pour augmenter la sélectivité en oxydation des hydrocarbures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lofberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Essakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Congrès de la Société Française de Génie des Procédés, SFGP 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Lille, France. CDROM, papier 134, 1-6</w:t>
@@ -12810,299 +12810,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinétique du milieu de polymérisation du TMDSO assistée par plasma en post-décharge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Etude du transport du TMDSO en présence d'une post-décharge d'un plasma d'azote en écoulement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abou Rich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Congrès de la Société Française de Génie des Procédés, SFGP 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">, 2011, Lille, France. CDROM, papier 669, 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00807646v1</w:t>
+                <w:t xml:space="preserve">hal-00806698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du transport du TMDSO en présence d'une post-décharge d'un plasma d'azote en écoulement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Cinétique du milieu de polymérisation du TMDSO assistée par plasma en post-décharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abou Rich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Congrès de la Société Française de Génie des Procédés, SFGP 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Lille, France. CDROM, papier 669, 1-6</w:t>
+              <w:t xml:space="preserve">, 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00806698v1</w:t>
+                <w:t xml:space="preserve">hal-00807646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5th Irsee Symposium on Selective Oxidation Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bordes-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Essakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From materials science to catalysis : Influence of coating of 2D- and 3D-inserts on the catalytic behavior in ODH of propane and other reactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Irsee, Germany</w:t>
@@ -13125,454 +13125,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépôt de polymères organosiliciés par PECVD et RPECVD sur substrats structurés</w:t>
+                <w:t xml:space="preserve">Plasma et matériaux : des microtechnologies au traitement de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Supiot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Roualdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIAUX 2010, Conférence pluridisciplinaire sur les matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">Journée scientifique du pôle UP-tex, 'Les matériaux textiles avancés'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00573205v1</w:t>
+                <w:t xml:space="preserve">hal-00574457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary studies for a microbioreactor development coupled to electromechanical system for enzyme reaction analysis in terahertz radiations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renato Froidevaux</w:t>
+                <w:t xml:space="preserve">Catalytic coating of metallic substrates and applications to inserts and catalytic reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lofberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Essakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Swesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pitault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Symposium on Biochemical Engineering Science, ESBES-8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">XIX International Conference on Chemical Reactors, CHEMREACTOR-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574465v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma et matériaux : des microtechnologies au traitement de surface</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preliminary studies for a microbioreactor development coupled to electromechanical system for enzyme reaction analysis in terahertz radiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennour Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Treizebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Eddine Bourzgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du pôle UP-tex, 'Les matériaux textiles avancés'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">8th European Symposium on Biochemical Engineering Science, ESBES-8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574457v1</w:t>
+                <w:t xml:space="preserve">hal-00574465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic coating of metallic substrates and applications to inserts and catalytic reactors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Meille</w:t>
+                <w:t xml:space="preserve">Dépôt de polymères organosiliciés par PECVD et RPECVD sur substrats structurés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Pitault</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Roualdes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX International Conference on Chemical Reactors, CHEMREACTOR-19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">MATERIAUX 2010, Conférence pluridisciplinaire sur les matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00574441v1</w:t>
+                <w:t xml:space="preserve">hal-00573205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time analysis of enzyme reaction by terahertz bioMEMS</w:t>
               </w:r>
@@ -13679,103 +13679,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XIX International Conference on Chemical Reactors CHEMREACTOR-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Swesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bordes-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalytic coating of metallic substrates and applications to inserts and catalytic reactors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Vienna, Austria</w:t>
@@ -13929,90 +13929,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coating metallic foams and structured reactors by VOx/TiO2 oxidation catalyst : application of RPECVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Essakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lofberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14171,90 +14171,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimie des matériaux et catalyse : dépôts d'oxydes catalytiques sur mousses métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Essakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lofberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14290,148 +14290,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00573206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allylamine Plasma polymer: A 3D functional matrix</w:t>
+                <w:t xml:space="preserve">Plasma polymer process for microfluidic devices fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Eddine Bourzgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vivien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Guillochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillipe Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">IEEE 36th International Conference on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, San Diego, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00443650v1</w:t>
+                <w:t xml:space="preserve">hal-00443649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance de polymère ppTMDSO pour la réalisation de circuits micro-fluidiques</w:t>
               </w:r>
@@ -14657,148 +14657,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00573533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma polymer process for microfluidic devices fabrication</w:t>
+                <w:t xml:space="preserve">Allylamine Plasma polymer: A 3D functional matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Vivien</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Guillochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillipe Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 36th International Conference on Plasma Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, San Diego, California, United States</w:t>
+              <w:t xml:space="preserve">European Material Research Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00443649v1</w:t>
+                <w:t xml:space="preserve">hal-00443650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz biomems for enzymatic catalysis monitoring</w:t>
               </w:r>
@@ -15544,51 +15544,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th World Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Glasgow, France. pp.CD-Rom of Extended Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16104,64 +16104,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16714,51 +16714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochemical behaviour of organosilicon films deposited by a cold plasma polymerisation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16792,51 +16792,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Brevet (3)</w:t>
+        <w:t xml:space="preserve">Brevet (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -16944,224 +16944,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de fabrication de microcanaux sur un support, et support comprenant de tels microcanaux</w:t>
-[...58 lines deleted...]
-              <w:t xml:space="preserve">France, N° de brevet: FR2942465 (A1). 2010</w:t>
+                <w:t xml:space="preserve">Procédé d'obtention d'un matériau composite présentant une couche de pré-accroche catalytique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N° de brevet: EP1741495A1. 2007, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
-              <w:r>
-[...86 lines deleted...]
-            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId376"/>
+      <w:footerReference w:type="default" r:id="rId375"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17308,51 +17207,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05382934v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Boughrara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Djellali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacerddine Haddaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Staelens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Supiot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijps/6773209" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05382167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagor Chowdhury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barrera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bellayer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta00705d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04806024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Binet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Benabela" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Foissac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31025/2611-4135/2024.19406" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491723v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Oumeddour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Aldoori" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouberka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara Rao Mundlapati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Madhur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242x231219626" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04805971v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems-Eddine Gherdaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Alaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delbarre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.126028" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04804611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Benmammar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawssar Mujtaba Haider" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29215037" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04310223v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Khadidja Benmammar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara-Rao Mundlapati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28237753" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04310246v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Feuchter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander Khelifi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poutch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28062491" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04310292v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Danede" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Tahon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst13071064" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215368v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Saget" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2023.103398" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04310275v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre H&#233;bert" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.121572" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04805993v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortence Kameni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Fouodjouo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Z&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34117/bjdv9n2-098" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04310317v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31025/2611-4135/2022.17231" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04457008v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounya Merah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bedjaoui-Alachaher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouh Zeggai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sarazin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-022-03139-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835812v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems Eddine Gherdaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hutin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sansano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X221105436" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03451896v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Bouchaour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Dali Youcef" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50449" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03409491v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26102873" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03104368v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Nadim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Agguine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Eddarir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222348.2020.1763607" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03104372v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bedjaoui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bedjaoui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-El-Amine Benbekeda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.114459" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03104388v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hornez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Maschke" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2020.109192" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02415370v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Touaa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S179360472051008X" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02379713v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.10.038" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090541v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalim Belhacene" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Elagli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vivien" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Treizebre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal6120209" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090544v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annusova A" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foissac C" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veis P" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supiot P" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/28/285206" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946997v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Froidevaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2014.09.014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T0XLZQF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090542v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof J" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/5/055021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8B41DA4558858D0D8A6C0CE39E6184BE8F38625/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090546v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/5/055022" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A3DBE6801B99765FD6C472836857DDAF5F22A37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790407v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Annusova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foissac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kristof" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Supiot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790405v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795915v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#246;fberg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Essakhi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paul" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Swesi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Zanota" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.04.064" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M3SQ48J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572663v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mutel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591329v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lofberg" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21899" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X4M8XX8X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783489v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ros" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Vignoles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Germain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kokkoris" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201106895" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783488v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blary" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201106902" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TNFF166-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783483v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Akishev" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grushin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Karalnik" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petryakov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2148731" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603047v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-011-9676-z" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M5T1XJVN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624480v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ros" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. Vignoles" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germain" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kokkoris" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549497v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abou Rich" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mille" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godey" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200900185" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6X8V6GPB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533100v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bordes-Richard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Courtois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.10.018" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV5PW47V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549499v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kri&#353;tof" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Annusova" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martisovits" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Veis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/19/5/055006" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-61VRRFZ2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471813v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Abbas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vercaigne-Marko" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bocquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.06.007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CZWKVPK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00403290v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Mille" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guillochon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/4/045022" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZTB63Q0L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471814v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine Bourzgui" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2009.06.029" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP7JRWDM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471822v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200900016" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFT0NV08-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268351v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.03.019" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJ0MB6FG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356901v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/18/12/125026" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GR9Q24CS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386172v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarni Abou Rich" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.08.069" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWJHV0W1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141522v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balloy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Supiot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2007.03.006" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MX93W1W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379681v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Granier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousquet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mackova" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200500154" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFJFW8BH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247652v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aimard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sumera" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v9.i2.110" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111973v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guillou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Courtois" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2006014" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-T8JLSQ68-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356178v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Supiot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356171v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Foissac" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494482v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496501v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04492164v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Laoutid" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494327v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494761v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tahon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494777v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brison" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Steuperaert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494314v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496653v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494591v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanker Khelifi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494439v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Dubois" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494496v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496635v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494734v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494306v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Boukerka" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496630v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494490v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brison" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494522v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496623v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494803v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496615v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494816v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04538648v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrera A." TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binet C." TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496599v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494806v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494818v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496588v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494633v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496652v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494711v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494701v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494801v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496472v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Jo&#235;l Fossi Tabieguia" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Moungoundou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318746v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bordes-Richard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mutel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318744v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878891v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922590v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798841v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elagli" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belhacene" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802608v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798845v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798836v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802620v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802624v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798839v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798842v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. George" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806697v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807645v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807646v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806698v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527794v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573205v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roualdes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574465v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574457v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574441v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pitault" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568971v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527778v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579032v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568965v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(10)75003-5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573234v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573206v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443650v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Supiot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575734v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573533v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443649v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00397688v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00371217v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155195v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130877v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lennon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Ghandour" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243997v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260289" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162775v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Medjdoub" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desplanque" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2004.1422207" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141636v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111984v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111981v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494723v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494612v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494535v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494824v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494743v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254738v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04457627v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouchakour" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Derouiche" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beyens" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788013321-00045" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820603v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03452723v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512018v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141836v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05382934v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Boughrara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Djellali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacerddine Haddaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Staelens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Supiot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijps/6773209" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05382167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagor Chowdhury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barrera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bellayer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta00705d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04806024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Binet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Benabela" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Foissac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31025/2611-4135/2024.19406" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491723v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Oumeddour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Aldoori" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouberka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara Rao Mundlapati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Madhur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242x231219626" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04805971v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems-Eddine Gherdaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Alaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delbarre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.126028" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04804611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Benmammar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawssar Mujtaba Haider" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29215037" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04310223v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Khadidja Benmammar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara-Rao Mundlapati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28237753" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04310246v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Feuchter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander Khelifi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poutch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28062491" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04310292v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Danede" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Tahon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst13071064" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04310275v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre H&#233;bert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.121572" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215368v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Saget" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2023.103398" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04805993v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortence Kameni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Fouodjouo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Z&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34117/bjdv9n2-098" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04310317v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31025/2611-4135/2022.17231" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04457008v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounya Merah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bedjaoui-Alachaher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouh Zeggai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sarazin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-022-03139-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835812v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems Eddine Gherdaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hutin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sansano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X221105436" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03451896v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Bouchaour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Dali Youcef" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50449" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03409491v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26102873" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03104368v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Nadim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Agguine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Eddarir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222348.2020.1763607" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03104372v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bedjaoui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bedjaoui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-El-Amine Benbekeda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.114459" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03104388v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hornez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Maschke" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2020.109192" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02415370v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Touaa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S179360472051008X" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02379713v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.10.038" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090541v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalim Belhacene" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Elagli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vivien" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Treizebre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal6120209" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090544v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annusova A" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foissac C" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veis P" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supiot P" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/28/285206" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946997v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Froidevaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2014.09.014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T0XLZQF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090542v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof J" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/5/055021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8B41DA4558858D0D8A6C0CE39E6184BE8F38625/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090546v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/5/055022" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A3DBE6801B99765FD6C472836857DDAF5F22A37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790407v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Annusova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foissac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kristof" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Supiot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790405v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572663v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Essakhi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#246;fberg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paul" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mutel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795915v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Swesi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Zanota" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.04.064" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M3SQ48J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591329v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lofberg" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21899" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X4M8XX8X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783489v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ros" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Vignoles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Germain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kokkoris" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201106895" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783488v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blary" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201106902" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TNFF166-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783483v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Akishev" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grushin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Karalnik" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petryakov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2148731" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603047v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-011-9676-z" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M5T1XJVN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624480v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ros" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. Vignoles" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germain" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kokkoris" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533100v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bordes-Richard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Courtois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.10.018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV5PW47V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549497v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abou Rich" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mille" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200900185" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6X8V6GPB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549499v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kri&#353;tof" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Annusova" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martisovits" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Veis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/19/5/055006" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-61VRRFZ2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471813v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Abbas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vercaigne-Marko" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bocquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.06.007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CZWKVPK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00403290v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Mille" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guillochon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/4/045022" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZTB63Q0L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471814v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine Bourzgui" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2009.06.029" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP7JRWDM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471822v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200900016" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFT0NV08-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268351v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.03.019" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJ0MB6FG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356901v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/18/12/125026" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GR9Q24CS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386172v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarni Abou Rich" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.08.069" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWJHV0W1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141522v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balloy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Supiot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2007.03.006" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MX93W1W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379681v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Granier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousquet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mackova" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200500154" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFJFW8BH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247652v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aimard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sumera" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v9.i2.110" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111973v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guillou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Courtois" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2006014" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-T8JLSQ68-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356178v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Supiot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356171v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Foissac" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04492164v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Laoutid" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494327v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496501v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494482v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494761v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tahon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494777v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brison" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Steuperaert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494314v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496653v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494591v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanker Khelifi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494439v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Dubois" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496635v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494496v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494734v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494306v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Boukerka" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496630v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494522v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496623v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494490v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brison" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494803v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496599v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04538648v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrera A." TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binet C." TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494816v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496615v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494806v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494818v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496588v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494633v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496652v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494711v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494701v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494801v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496472v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Jo&#235;l Fossi Tabieguia" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Moungoundou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318746v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bordes-Richard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mutel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318744v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878891v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922590v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798841v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elagli" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belhacene" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798836v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802608v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798845v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802620v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802624v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798839v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798842v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. George" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806697v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807645v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806698v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807646v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527794v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574457v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574441v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pitault" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574465v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573205v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roualdes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568971v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527778v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579032v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568965v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(10)75003-5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573234v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573206v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443649v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Supiot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575734v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573533v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443650v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00397688v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00371217v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155195v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130877v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lennon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Ghandour" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243997v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260289" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162775v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Medjdoub" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desplanque" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2004.1422207" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141636v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111984v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111981v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494723v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494612v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494535v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494824v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494743v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254738v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04457627v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouchakour" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Derouiche" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beyens" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788013321-00045" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820603v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03452723v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141836v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>