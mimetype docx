--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -904,563 +904,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Beam Processing as a Promising Tool to Decontaminate Polymers Containing Brominated Flame Retardants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recycling of Plastics from E-Waste via Photodegradation in a Low-Pressure Reactor: The Case of Decabromodiphenyl Ether Dispersed in Poly(acrylonitrile-butadiene-styrene) and Poly(carbonate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussam Aldoori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouberka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachida Khadidja Benmammar</w:t>
+                <w:t xml:space="preserve">Hervé Feuchter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venkateswara-Rao Mundlapati</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noel Staelens</w:t>
+                <w:t xml:space="preserve">Skander Khelifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poutch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Molecules, 28 (23), pp.7753. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28237753⟩</w:t>
+              <w:t xml:space="preserve">, 2023, Molecules, 28 (6), pp.2491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28062491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310223v1</w:t>
+                <w:t xml:space="preserve">hal-04310246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of Plastics from E-Waste via Photodegradation in a Low-Pressure Reactor: The Case of Decabromodiphenyl Ether Dispersed in Poly(acrylonitrile-butadiene-styrene) and Poly(carbonate)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussam Aldoori</w:t>
+                <w:t xml:space="preserve">Electron Beam Processing as a Promising Tool to Decontaminate Polymers Containing Brominated Flame Retardants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Khadidja Benmammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkateswara-Rao Mundlapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck Poutch</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Staelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Molecules, 28 (6), pp.2491. </w:t>
+              <w:t xml:space="preserve">, 2023, Molecules, 28 (23), pp.7753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28062491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules28237753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310246v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Characterization and Thermal Analysis of Recovered Liquid Crystals</w:t>
+                <w:t xml:space="preserve">Temperature and frequency dependence on dielectric permittivity and electrical conductivity of recycled Liquid Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Danede</w:t>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Tahon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baghdad Ouddane</w:t>
+                <w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst13071064⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Journal of Molecular Liquids, 378, pp.121572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2023.121572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310292v1</w:t>
+                <w:t xml:space="preserve">hal-04310275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and frequency dependence on dielectric permittivity and electrical conductivity of recycled Liquid Crystals</w:t>
+                <w:t xml:space="preserve">Chemical Characterization and Thermal Analysis of Recovered Liquid Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Danede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+                <w:t xml:space="preserve">Jean-Francois Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Supiot</w:t>
+                <w:t xml:space="preserve">Baghdad Ouddane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Journal of Molecular Liquids, 378, pp.121572. </w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.1064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2023.121572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cryst13071064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310275v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-hydrophobic biomimetic transparent bilayer thin film deposited by atmospheric pressure plasma</w:t>
               </w:r>
@@ -1708,295 +1708,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of Liquid Crystals from E-waste</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Supiot</w:t>
+                <w:t xml:space="preserve">Enhanced thermal stability of biobased crosslinked poly (isobornylacrylate-co-2-ethylhexylacrylate) copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounya Merah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Bedjaoui-Alachaher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouh Zeggai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouberka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Detritus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31025/2611-4135/2022.17231⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (7), pp.279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10965-022-03139-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310317v1</w:t>
+                <w:t xml:space="preserve">hal-04457008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced thermal stability of biobased crosslinked poly (isobornylacrylate-co-2-ethylhexylacrylate) copolymers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johan Sarazin</w:t>
+                <w:t xml:space="preserve">Recycling of Liquid Crystals from E-waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (7), pp.279. </w:t>
+              <w:t xml:space="preserve">Detritus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21, pp.55-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10965-022-03139-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.31025/2611-4135/2022.17231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457008v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple and reliable method for separation of mineral oil/polychlorobiphenyl mixtures</w:t>
               </w:r>
@@ -2116,77 +2116,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of structure on the glass transition temperatures of linear and crosslinked poly(isobornylacrylate-co-isobutylacrylate)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouh Zeggai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Bouchaour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2276,64 +2276,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2557,64 +2557,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Bedjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-El-Amine Benbekeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dounya Merah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 320 (Part B), pp.114459. </w:t>
@@ -2916,77 +2916,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of dynamic mechanical properties of photochemically crosslinked poly(isobornylacrylate-co-isobutylacrylate) applying WLF and Havriliak-Negami models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouh Zeggai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boumediene Dali Youcef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Bouchaour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3967,341 +3967,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Materials chemistry for catalysis : coating of catalytic oxides on metallic foams</w:t>
+                <w:t xml:space="preserve">Use of catalytic oxidation and dehydrogenation of hydrocarbons reactions to highlight improvement of heat transfer in catalytic metallic foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Löfberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Essakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Mutel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Supiot</w:t>
+                <w:t xml:space="preserve">Y. Swesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Zanota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 176-177, pp.49-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2011.04.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572663v1</w:t>
+                <w:t xml:space="preserve">hal-00795915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of catalytic oxidation and dehydrogenation of hydrocarbons reactions to highlight improvement of heat transfer in catalytic metallic foams</w:t>
+                <w:t xml:space="preserve">Materials chemistry for catalysis : coating of catalytic oxides on metallic foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Essakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.L. Zanota</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 140, pp.81-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2011.04.064⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00795915v1</w:t>
+                <w:t xml:space="preserve">hal-00572663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coating of structured catalytic reactors by plasma assisted polymerization of tetramethyldisiloxane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Essakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4339,2661 +4339,2613 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 51 (5), pp.940-947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pen.21899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00591329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of chemical vapor infiltration and deposition based on 3D images : a local scale approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Ros</w:t>
+                <w:t xml:space="preserve">G.L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.L. Vignoles</w:t>
+                <w:t xml:space="preserve">C. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kokkoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Vapor Deposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17, pp.312-320. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cvde.201106895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organosilicon polymers deposition by PECVD and RPECVD on micropatterned substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Blary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Rouessac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Vapor Deposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 17 (10-12), pp.321-326. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cvde.201106902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cvde.201106902⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characteristics of extended nonthermal plasma source based on a one-dimensional DBD in a narrow gap of 100-200 µm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Akishev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Akishev</w:t>
+                <w:t xml:space="preserve">M. Grushin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Grushin</w:t>
+                <w:t xml:space="preserve">V. Karalnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Petryakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39, pp.2110-2111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TPS.2011.2148731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00783483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From materials science to catalysis : influence of the coating of 2D- and 3D-inserts on the catalytic behaviour of VOx/TiO2 in oxidative dehydrogenation of propane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Essakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Essakhi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topics in Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 54, pp.698-707. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11244-011-9676-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of chemical vapor infiltration and deposition based on 3D images: a local scale approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Ros</w:t>
+                <w:t xml:space="preserve">Christian Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Kokkoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Vapor Deposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00624480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Materials chemistry for catalysis : Coating of catalytic oxides on metallic foams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics of RPECVD organosilicon polymer post-treatment in a N2/O2 microwave plasma remote afterglow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abou Rich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bordes-Richard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Godey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2010.10.018⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7, pp.775-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.200900185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533100v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of RPECVD organosilicon polymer post-treatment in a N2/O2 microwave plasma remote afterglow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Materials chemistry for catalysis : Coating of catalytic oxides on metallic foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bordes-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Essakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Löfberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Abou Rich</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.200900185⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 140 (1-3), pp.81-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2010.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549497v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vacuum UV and UV spectroscopy of a N2-Ar mixtures discharge created by a RF helical coupling device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Krištof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Annusova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaroslav Krištof</w:t>
+                <w:t xml:space="preserve">V. Martisovits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Veis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19, pp.0550061-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0963-0252/19/5/055006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent attachment of trypsin on plasma polymerized allylamine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cold plasma functionalized terahertz BioMEMS for enzyme reaction analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennour Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Treizebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Eddine Bourzgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdennour Abbas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Céline Vivien</w:t>
+                <w:t xml:space="preserve">Didier Guillochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2009.06.007⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.154-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2009.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471813v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary microchannel fabrication using plasma polymerized TMDS for ﬂuidic MEMS technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennour Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdennour Abbas</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Guillochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 19, pp.045022. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0960-1317/19/4/045022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-00403290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold plasma functionalized terahertz BioMEMS for enzyme reaction analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Covalent attachment of trypsin on plasma polymerized allylamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Treizebre</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vercaigne-Marko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Guillochon</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2009.06.029⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 73, pp.315-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2009.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471814v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and multi-characterization of plasma polymerized allylamine films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennour Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Guillochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6, pp.593-604. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ppap.200900016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00471822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidized barrier thin film from plasma grown polysiloxane coating over austenitic stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.ASAP. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2008.03.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00268351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ppTMDS as a new polymer technology for a high throughput bio-MEMS design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Eddine Bourzgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 18, pp.125026-1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0960-1317/18/12/125026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00356901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and characterization of thin organosilicon films deposited on SPR chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarni Abou Rich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Coffinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 53 (11), pp. 3910-3915. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2007.08.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00386172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of a multilayered composite catalyst for Fischer–Tropsch synthesis in a micro-chamber reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Balloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 324, pp.42-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apcata.2007.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and modification of organosilicon films in PECVD and remote afterglow reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès A. Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Mackova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 3 (2), pp.100-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ppap.200500154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00379681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ laser assisted diagnostics on growth of thick PACVD organosilicon films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sumera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 9 (2), pp.287-297. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v9.i2.110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00247652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revêtement à base d'oxyde de silicium sur un acier inoxydable austénitique AISI 316L : application comme sous-couche d'accroche de catalyseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 93, pp.335-345. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mattech:2006014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7003,646 +6955,646 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrolytes polymères en gel élaborés par rayonnement UV pour l'éco-conception des batteries lithium-ion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Sep 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une gestion circulaire des plastiques bromés issus des DEEE : approche technologique et évaluation environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Khadidja Benmammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Sep 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a laboratory pilot to decontaminate brominated plastic waste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachida Benmammar</w:t>
+                <w:t xml:space="preserve">Recovery of materials from the processing of flat LCD screens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fouad Laoutid</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Functional Materials, ICFM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Yasmine Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">1er Congrès International sur l’Environnement et le Développement Durable − CIEDD1’23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Oran, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492164v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of liquid crystal flat panel displays from electronic waste</w:t>
+                <w:t xml:space="preserve">Caractérisation des batteries de type lithium-ion en fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Maschke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Functional Materials (ICFM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494327v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des batteries de type lithium-ion en fin de vie</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of a laboratory pilot to decontaminate brominated plastic waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Benmammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouberka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Oumeddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussam Aldoori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Laoutid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">International Conference on Functional Materials, ICFM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Yasmine Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496501v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of materials from the processing of flat LCD screens</w:t>
+                <w:t xml:space="preserve">Recycling of liquid crystal flat panel displays from electronic waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
@@ -7677,103 +7629,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès International sur l’Environnement et le Développement Durable − CIEDD1’23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Oran, Algeria</w:t>
+              <w:t xml:space="preserve">International Conference on Functional Materials (ICFM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494482v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degradation of brominated flame retardants dispersed in polymers from WEEE, applying irradiation techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Khadidja Benmammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7781,981 +7733,981 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Malas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Euro-Mediterranean Conference for Environmental Integration (EMCEI-23)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Rende (Cosenza), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre d'un pilote semi-industriel de décontamination des déchets plastiques issus des DEEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachida Khadidja Benmammar</w:t>
+                <w:t xml:space="preserve">Irradiation processes for the decontamination of plastic waste including brominated flame retardants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Benmammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkateswara Rao Mundlapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stijn Steuperaert</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Staelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Sustainable Waste Management &amp; Circular Economy and IPLA Global Forum 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494777v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irradiation processes for the decontamination of plastic waste including brominated flame retardants</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Venkateswara Rao Mundlapati</w:t>
+                <w:t xml:space="preserve">Mise en oeuvre d'un pilote semi-industriel de décontamination des déchets plastiques issus des DEEE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Khadidja Benmammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noel Staelens</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Laoutid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Brison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stijn Steuperaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Sustainable Waste Management &amp; Circular Economy and IPLA Global Forum 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Mumbai, India</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494314v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of liquid crystals recovered from end-of-life liquid crystal displays (LCD)</w:t>
+                <w:t xml:space="preserve">Recycling of Liquid Crystal from E-waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Société Chimique de France de Normandie; La Société Chimique de France des Hauts-de-France, Jun 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">6th Eurasia Symposium on Waste Management (ESWM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yildiz Technical Unversity, Oct 2022, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496653v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the Valorization of Brominated Plastic Waste from Electrical and Electronic Equipment (WEEE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussam Aldoori</w:t>
+                <w:t xml:space="preserve">Utilisation de la lumière solaire et ultraviolette pour décontaminer les huiles minérales de transformateurs de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chems Eddine Gherdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Maschke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Conférence Internationale sur les Additifs et Matériaux Retardateurs de Flamme Eco-Friendly (ECOFRAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Alès, France</w:t>
+              <w:t xml:space="preserve">Congrès Société Française de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494591v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of Liquid Crystals from End-of-Life LCDs</w:t>
+                <w:t xml:space="preserve">Recycling of liquid crystals recovered from end-of-life liquid crystal displays (LCD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Sustainable Waste Management &amp; Circular Economy and IPLA Global Forum 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Waste Management, Air and Water (ISWMAW); Sri Venkateswara University, Tirupati, Andhra Pradesh, India; Centre for Sustainable Development and Resource Efficiency Management, Jadavpur University, India, Nov 2022, Tirupati, Andhra Pradesh, India</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Société Chimique de France de Normandie; La Société Chimique de France des Hauts-de-France, Jun 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494439v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la lumière solaire et ultraviolette pour décontaminer les huiles minérales de transformateurs de puissance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Supiot</w:t>
+                <w:t xml:space="preserve">Recycling of Liquid Crystals from End-of-Life LCDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Société Française de Génie des Procédés (SFGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Sustainable Waste Management &amp; Circular Economy and IPLA Global Forum 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Waste Management, Air and Water (ISWMAW); Sri Venkateswara University, Tirupati, Andhra Pradesh, India; Centre for Sustainable Development and Resource Efficiency Management, Jadavpur University, India, Nov 2022, Tirupati, Andhra Pradesh, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496635v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of Liquid Crystal from E-waste</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Foissac</w:t>
+                <w:t xml:space="preserve">Toward the Valorization of Brominated Plastic Waste from Electrical and Electronic Equipment (WEEE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussam Aldoori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouberka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Oumeddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Feuchter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanker Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Eurasia Symposium on Waste Management (ESWM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yildiz Technical Unversity, Oct 2022, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">3ème Conférence Internationale sur les Additifs et Matériaux Retardateurs de Flamme Eco-Friendly (ECOFRAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494496v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photodégradation du décabromodiphényléther dans le polystyrène à fort impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Oumeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8814,1298 +8766,1298 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV-Visible irradiation as successful tool to revalorize contaminated polymers from WEEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussam Aldoori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Boukerka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Oumeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Feuchter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skander Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JTECH-Valbree "Opportunités et challenges dans le recyclage des plastiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Mons/Belgique, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recyclage des cristaux liquides et d'autres matériaux de valeur issus des déchets d'équipements électriques et électroniques (DEEE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Section Grand Sud-Ouest de la SFGP, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">, Section Grand Sud-Ouest de la SFGP; Denis Bouyer (IEM Montpellier); Pierre Aimar (LGC Toulouse), Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of Liquid Crystals from E-waste</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Foissac</w:t>
+                <w:t xml:space="preserve">Traitement par photolyse d'un retardateur de flamme bromé dans l'ABS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussam Aldoori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouberka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Oumeddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Feuchter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanker Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Symposium on Circular Economy and Urban Mining (SUM2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Waste Working Group (IWWG), May 2022, Capri, Italy</w:t>
+              <w:t xml:space="preserve">Congrès Société Française de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494522v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement par photolyse d'un retardateur de flamme bromé dans l'ABS</w:t>
+                <w:t xml:space="preserve">Valorisation of plastic waste containing brominated flame retardants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussam Aldoori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sanker Khelifi</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Boukerka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Laoutid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Brison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stijn Steuperaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Société Française de Génie des Procédés (SFGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on Functional Materials (ICFM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Yasmine Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496623v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation of plastic waste containing brominated flame retardants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stijn Steuperaert</w:t>
+                <w:t xml:space="preserve">Recycling of Liquid Crystals from E-waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Functional Materials (ICFM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Yasmine Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">6th Symposium on Circular Economy and Urban Mining (SUM2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Waste Working Group (IWWG), May 2022, Capri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494490v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recyclage et réutilisation des cristaux liquides issus des déchets électroniques (DEEE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Barrera</w:t>
+                <w:t xml:space="preserve">Photodégradation des ignifugeants bromés dans les plastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussam Aldoori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Webinaire, France</w:t>
+              <w:t xml:space="preserve">51èmes Journées de Calorimétrie et d'Analyse Thermique (JCAT51)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Aix-Marseille, Jun 2021, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494803v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photolyse du décabromodiphényl éther (BDE 209) dans le plastique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zohra Bouberka</w:t>
+                <w:t xml:space="preserve">Characterization of Liquid Crystal recovered from End-of-Life Liquid Crystal Displays using Dielectric spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Webinaire / Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">20ème Colloque sur les Systèmes Anisotropes Auto-organisés (CFCL 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire UDSMM de l’Université du Littoral Côte d’Opale (ULCO); Laboratoire UCCS de l’Université d’Artois (UA), Aug 2021, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496599v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric spectroscopy analysis of Liquid Crystals recovered from End-of-Life Liquid Crystal Displays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barrera Ana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème colloque sur les systèmes anisotropes auto-organisés - CFCL2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire UDSMM de l'Université du Littoral Côte d'Opale (ULCO); Laboratoire UCCS de l'Université d'Artois (UA), Aug 2021, Calais, France. pp.2873</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Liquid Crystal recovered from End-of-Life Liquid Crystal Displays using Dielectric spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t>
+                <w:t xml:space="preserve">Photolyse du décabromodiphényl éther (BDE 209) dans le plastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussam Aldoori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Maschke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Colloque sur les Systèmes Anisotropes Auto-organisés (CFCL 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire UDSMM de l’Université du Littoral Côte d’Opale (ULCO); Laboratoire UCCS de l’Université d’Artois (UA), Aug 2021, Calais, France</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Webinaire / Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494816v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodégradation des ignifugeants bromés dans les plastiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zohra Bouberka</w:t>
+                <w:t xml:space="preserve">Recyclage et réutilisation des cristaux liquides issus des déchets électroniques (DEEE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51èmes Journées de Calorimétrie et d'Analyse Thermique (JCAT51)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Aix-Marseille, Jun 2021, Webinaire, France</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496615v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recyclage et réutilisation des cristaux liquides issus des déchets électroniques (DEEE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10147,323 +10099,323 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51th Journées de Calorimétrie et d'Analyse Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recyclage des cristaux liquides et d'autres matériaux de valeur issus des déchets électroniques (DEEE)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+                <w:t xml:space="preserve">Valorisation des déchets plastiques d'équipements électriques et électroniques contenant des retardateurs de flamme bromés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussam Aldoori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouberka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Maschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème édition Wallonie/Hauts de France de la Journée des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Doctorale Thématique en Génie des Procédés (EDT Geproc); Union de Génie des Procédés et de l'Energétique - Nord de France (UGéPE-Nord de France), Nov 2021, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">GT "Contribution de la recherche à l'économie circulaire des plastiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Webinaire / Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494818v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des déchets plastiques d'équipements électriques et électroniques contenant des retardateurs de flamme bromés</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ulrich Maschke</w:t>
+                <w:t xml:space="preserve">Recyclage des cristaux liquides et d'autres matériaux de valeur issus des déchets électroniques (DEEE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GT "Contribution de la recherche à l'économie circulaire des plastiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Webinaire / Paris, France</w:t>
+              <w:t xml:space="preserve">7ème édition Wallonie/Hauts de France de la Journée des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Doctorale Thématique en Génie des Procédés (EDT Geproc); Union de Génie des Procédés et de l'Energétique - Nord de France (UGéPE-Nord de France), Nov 2021, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496588v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photodegradation of brominated flame retardants in plastics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussam Aldoori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10518,444 +10470,444 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Symposium of Photopolymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling and reuse of liquid crystals obtained from electronic waste WEEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Barrera</w:t>
+                <w:t xml:space="preserve">Recycling of ABS polymer from waste electric and electronic equipment containing brominated flame retardants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussam Aldoori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahab Nadim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Colloque sur les systèmes anisotropes auto-organisés (CFCL2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Sète, France</w:t>
+              <w:t xml:space="preserve">Conference internationale - Which sustainable future for plastic ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496652v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of plastic waste from electric and electronic equipment contaminated by brominated flame retardants.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussam Aldoori</w:t>
+                <w:t xml:space="preserve">Recycling and reuse of liquid crystals obtained from electronic waste WEEE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Maschke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Functional Materials (ICFM-2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Yasmine Hamammet, Tunisia</w:t>
+              <w:t xml:space="preserve">19ème Colloque sur les systèmes anisotropes auto-organisés (CFCL2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494711v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of ABS polymer from waste electric and electronic equipment containing brominated flame retardants</w:t>
+                <w:t xml:space="preserve">Recycling of plastic waste from electric and electronic equipment contaminated by brominated flame retardants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussam Aldoori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chems Eddine Gherdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahab Nadim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference internationale - Which sustainable future for plastic ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">International Conference on Functional Materials (ICFM-2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Yasmine Hamammet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494701v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revalorisation des matériaux issus du traitement des écrans plats LCD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10997,1269 +10949,1269 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Edition Wallonie/Nord de France de la Journée des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recyclage et réutilisation de matières à partir de déchets électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy-Joël Fossi Tabieguia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Moungoundou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Chercheurs UGéPé Nord de France, GEPROC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiOx interlayer by Remote Plasma Enhanced CVD for the functionalization of metallic foams for catalytic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Essakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bordes-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mutel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Workshop «Combining Non-Thermal Plasma And Heterogeneous Catalysis For Sustainable Development»</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and evaluation of catalytic performances of functionalized metallic foams for propane oxidative dehydrogenation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bordes-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mousses solides à cellules ouvertes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la cinétique des espèces principales induites par un plasma N2/O2 dans un réacteur de dépôt de couches minces organosiliciés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Annusova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Veis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée UGéPE Nord Pas-de-Calais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00878891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotational temperatures in RF plasma of Ar-H2O mixtures at low and moderated pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Annusova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Krištof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Veis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXI International Conference on Phenomena in Ionized Gases, XXXI ICPIG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Granada, Spain. paper PS1-036, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold plasma technology for fast immobilization of enzyme</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Treizebre</w:t>
+                <w:t xml:space="preserve">Increased performances for ODH of propane on metal foam supported VOx/TiO2 catalytic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lofberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Essakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Plasma Medicine, ICPM 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Orléans, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Microreaction Technology, IMRET 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798841v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production d'espèces par un plasma N2-xO2 et réactivité pour le dépôt de couches minces organosiliciées : étude en spectrométrie de masse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectroscopic study of an Ar-H2O discharge excited by a RF helical cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Annusova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Krištof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Annusova</w:t>
+                <w:t xml:space="preserve">Pavel Veis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pavel Veis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Jeunes Chercheurs de l'Union de Génie des Procédés et de l'Energétique du Nord-Pas-de-Calais, UGéPE 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Roubaix, France</w:t>
+              <w:t xml:space="preserve">21th Annual Conference of Doctoral Students, WDS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Prague, Czech Republic. pp.Part II, 99-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798836v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic study of an Ar-H2O discharge excited by a RF helical cavity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production d'espèces par un plasma N2-xO2 et réactivité pour le dépôt de couches minces organosiliciées : étude en spectrométrie de masse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Annusova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Annusova</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pavel Veis</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th Annual Conference of Doctoral Students, WDS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Prague, Czech Republic. pp.Part II, 99-104</w:t>
+              <w:t xml:space="preserve">Journée Jeunes Chercheurs de l'Union de Génie des Procédés et de l'Energétique du Nord-Pas-de-Calais, UGéPE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802608v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased performances for ODH of propane on metal foam supported VOx/TiO2 catalytic systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Paul</w:t>
+                <w:t xml:space="preserve">Cold plasma technology for fast immobilization of enzyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Belhacene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Treizebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Supiot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Microreaction Technology, IMRET 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Plasma Medicine, ICPM 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798845v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of N2(B3Πg) and N2(C3Πu) states in N2-Ar discharges sustained by a RF helical coupling device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Krištof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Annusova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Veis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI Europhysics Conference on Atomic and Molecular Physics of Ionized Gases, ESCAMPIG 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal. paper P1.1.9, 1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational distribution function of N2(C3Πu, v') state in N2-Ar discharge created by a RF helical coupling device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Annusova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12314,73 +12266,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXI Europhysics Conference on Atomic and Molecular Physics of Ionized Gases, ESCAMPIG 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Viana do Castelo, Portugal. paper P1.1.10, 1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00802624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface engineering by plasma : spectroscopic characterization of an N2-Ar discharge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Annusova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12435,1406 +12387,1406 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Conference of Doctoral Students, ELITECH'12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzyme immobilization strategy using plasma technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Elagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Belhacene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Treizebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Symposium on Biochemical Engineering Science, ESBES 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépôts d'oxydes catalytiques sur mousses métalliques pour augmenter la sélectivité en oxydation des hydrocarbures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lofberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Essakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Congrès de la Société Française de Génie des Procédés, SFGP 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Lille, France. CDROM, papier 134, 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00806697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siloxane polymerization on micro-patterned substrates by RPECVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Blary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Colloquium on Plasma Processes, CIP 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00807645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du transport du TMDSO en présence d'une post-décharge d'un plasma d'azote en écoulement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Cinétique du milieu de polymérisation du TMDSO assistée par plasma en post-décharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abou Rich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Congrès de la Société Française de Génie des Procédés, SFGP 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Lille, France. CDROM, papier 669, 1-6</w:t>
+              <w:t xml:space="preserve">, 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806698v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinétique du milieu de polymérisation du TMDSO assistée par plasma en post-décharge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Etude du transport du TMDSO en présence d'une post-décharge d'un plasma d'azote en écoulement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abou Rich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Congrès de la Société Française de Génie des Procédés, SFGP 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">, 2011, Lille, France. CDROM, papier 669, 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807646v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5th Irsee Symposium on Selective Oxidation Catalysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Meille</w:t>
+                <w:t xml:space="preserve">Preliminary studies for a microbioreactor development coupled to electromechanical system for enzyme reaction analysis in terahertz radiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennour Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Treizebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Eddine Bourzgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renato Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From materials science to catalysis : Influence of coating of 2D- and 3D-inserts on the catalytic behavior in ODH of propane and other reactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Irsee, Germany</w:t>
+              <w:t xml:space="preserve">8th European Symposium on Biochemical Engineering Science, ESBES-8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527794v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma et matériaux : des microtechnologies au traitement de surface</w:t>
+                <w:t xml:space="preserve">Dépôt de polymères organosiliciés par PECVD et RPECVD sur substrats structurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roualdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du pôle UP-tex, 'Les matériaux textiles avancés'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">MATERIAUX 2010, Conférence pluridisciplinaire sur les matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574457v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic coating of metallic substrates and applications to inserts and catalytic reactors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma et matériaux : des microtechnologies au traitement de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX International Conference on Chemical Reactors, CHEMREACTOR-19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Journée scientifique du pôle UP-tex, 'Les matériaux textiles avancés'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574441v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary studies for a microbioreactor development coupled to electromechanical system for enzyme reaction analysis in terahertz radiations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renato Froidevaux</w:t>
+                <w:t xml:space="preserve">Catalytic coating of metallic substrates and applications to inserts and catalytic reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lofberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Essakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Swesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pitault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Symposium on Biochemical Engineering Science, ESBES-8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">XIX International Conference on Chemical Reactors, CHEMREACTOR-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574465v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépôt de polymères organosiliciés par PECVD et RPECVD sur substrats structurés</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">5th Irsee Symposium on Selective Oxidation Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bordes-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Essakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Löfberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIAUX 2010, Conférence pluridisciplinaire sur les matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">From materials science to catalysis : Influence of coating of 2D- and 3D-inserts on the catalytic behavior in ODH of propane and other reactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Irsee, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573205v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time analysis of enzyme reaction by terahertz bioMEMS</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">XIX International Conference on Chemical Reactors CHEMREACTOR-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Swesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Löfberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bordes-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Anniversary World Congress on Biosensors, Biosensors 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Glasgow, United Kingdom. paper P2.3.026, 1-2</w:t>
+              <w:t xml:space="preserve">Catalytic coating of metallic substrates and applications to inserts and catalytic reactors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00568971v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XIX International Conference on Chemical Reactors CHEMREACTOR-19</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-time analysis of enzyme reaction by terahertz bioMEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennour Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Treizebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Guillochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalytic coating of metallic substrates and applications to inserts and catalytic reactors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">20th Anniversary World Congress on Biosensors, Biosensors 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Glasgow, United Kingdom. paper P2.3.026, 1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527778v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00568971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vacuum UV emission spectroscopy of discharge excited by a RF helical coupling device in N2-Ar mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Veis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13856,1955 +13808,1955 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Annusova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kristof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Martisovits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd Annual Gaseous Electronics Conference and 7th International Conference on Reactive Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France. pp.DTP-125, 1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00579032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coating metallic foams and structured reactors by VOx/TiO2 oxidation catalyst : application of RPECVD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Essakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lofberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium on Scientific Bases for the Preparation of Heterogeneous Catalysts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Belgium. pp.17-24, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0167-2991(10)75003-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00568965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de dépôt/infiltration chimique basée sur des images 3D : approche locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Ros</w:t>
+                <w:t xml:space="preserve">G.L. Vignoles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATERIAUX 2010, Conférence pluridisciplinaire sur les matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00573234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chimie des matériaux et catalyse : dépôts d'oxydes catalytiques sur mousses métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Essakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lofberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATERIAUX 2010, Conférence pluridisciplinaire sur les matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00573206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma polymer process for microfluidic devices fabrication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Allylamine Plasma polymer: A 3D functional matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennour Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdennour Abbas</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
+                <w:t xml:space="preserve">Didier Guillochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillipe Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 36th International Conference on Plasma Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, San Diego, California, United States</w:t>
+              <w:t xml:space="preserve">European Material Research Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443649v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance de polymère ppTMDSO pour la réalisation de circuits micro-fluidiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Eddine Bourzgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du Groupement de Recherche SurGeCo, GdR 3184</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymérisation par plasma pour la fabrication de circuits microfluidiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Eddine Bourzgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Marseille, France. CD-ROM : Récents progrès en génie des procédés, n° 99, 801, 1-6, Lavoisier</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00573533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allylamine Plasma polymer: A 3D functional matrix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Plasma polymer process for microfluidic devices fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Eddine Bourzgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillipe Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">IEEE 36th International Conference on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, San Diego, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443650v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz biomems for enzymatic catalysis monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennour Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Treizebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Eddine Bourzgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdennour Abbas</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Guillochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vercaigne-Marko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Microtechnologies in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Québec City, Canada. pp.214-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-00397688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENZYME IMMOBILIZATION INSIDE BIOMEMS USING PLASMA POLYMERIZED FILMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennour Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Treizebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vercaigne-Marko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Guillochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Chemistry Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-00371217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépôt de SiO2 et Co/SiO2 sur AISI316L pour applications catalytiques en réacteurs structurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillipe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Thermique et Catalyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00155195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra wide band dielectric spectroscopy of single cell in microfluidic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Senez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Treizebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lennon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Ghandour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Miniaturized Systems for Chemistry and Life Sciences (uTAS2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Tokyo, Japan. pp.738-740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00130877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New technology for high throughput THz BioMEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Eddine Bourzgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBS'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, New York, NY, United States. pp.3505-3508, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEMBS.2006.260289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00243997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technological development of THz microfluidic microsystems for biological spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Eddine Bourzgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Medjdoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desplanque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Digest of the 2004 Joint 29th International Conference on 2004 and 12th International Conference on Terahertz Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Karlsruhe, Germany. pp.549-550, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIMW.2004.1422207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00162775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coating of a stainless steel tube-wall catalytic reactor with thermally treated polysiloxane thick films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th World Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Glasgow, France. pp.CD-Rom of Extended Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coating of a stainless steel tube-wall catalytic reactor with thermally treated polysiloxane thick films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th World Congress on Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coating of a stainless steel tube-wall catalytic reactor with thermally treated polysiloxane thick films.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, pp.85018/1-85018/9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15814,51 +15766,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photodégradation du décabromodiphényléther dispersé dans un polymère provenant des DEEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Oumeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15867,123 +15819,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussam Aldoori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Feuchter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanker Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52th Journées de Calorimétrie et d'Analyse Thermique (JCAT 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastics recycling from WEEE: the case of Decabromodiphenylether dispersed in Poly(Acrylonitrile Butadiene Styrene) (ABS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16042,198 +15994,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth Symposium on Circular Economy and Urban Mining (SUM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Capri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Liquid Crystals recovered from End-of-Life Liquid Crystal Displays using Dielectric Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Symposium on Dielectric Materials and Applications (ISyDMA'6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revalorisation des matériaux issus du traitement des écrans plats LCD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16275,73 +16227,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Mont Saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative treatment of brominated flame retardants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chems Eddine Gherdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16400,159 +16352,159 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49ème Journées de Calorimétrie et d'Analyse Thermique (JCAT 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer film deposition of TMDSO using an Atmospheric Pressure DBD plasma jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry ISPC 22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16562,253 +16514,253 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron Beam Curing of Monomer/Liquid Crystal Blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bouchakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Derouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingo Dierking. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer-modified Liquid Crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Royal Society of Chemistry, pp.45-60, 2019, 9781782629825. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781788013321-00045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochemical behaviour of organosilicon films deposited by a cold plasma polymerisation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mittal K.L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyimides and other high temperature polymers synthesis, characterization and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.391-407, 2009, ISBN 978-90-04-17080-3, e-ISBN 978-90-474-2411-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16818,51 +16770,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de décoloration d’un ou plusieurs compose(s) organochlore(s) aromatique(s) contenu(s) dans une huile ou constituant ladite huile - installation et appareil électrique/électronique associes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chems-Eddine Gherdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16914,153 +16866,153 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3108040. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d'obtention d'un matériau composite présentant une couche de pré-accroche catalytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: EP1741495A1. 2007, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId375"/>
+      <w:footerReference w:type="default" r:id="rId370"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17207,51 +17159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05382934v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Boughrara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Djellali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacerddine Haddaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Staelens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Supiot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijps/6773209" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05382167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagor Chowdhury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barrera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bellayer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta00705d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04806024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Binet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Benabela" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Foissac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31025/2611-4135/2024.19406" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491723v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Oumeddour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Aldoori" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouberka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara Rao Mundlapati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Madhur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242x231219626" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04805971v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems-Eddine Gherdaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Alaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delbarre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.126028" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04804611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Benmammar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawssar Mujtaba Haider" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29215037" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04310223v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Khadidja Benmammar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara-Rao Mundlapati" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28237753" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04310246v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Feuchter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander Khelifi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poutch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28062491" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04310292v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Danede" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Tahon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst13071064" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04310275v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre H&#233;bert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.121572" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215368v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Saget" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2023.103398" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04805993v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortence Kameni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Fouodjouo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Z&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34117/bjdv9n2-098" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04310317v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31025/2611-4135/2022.17231" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04457008v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounya Merah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bedjaoui-Alachaher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouh Zeggai" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sarazin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-022-03139-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835812v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems Eddine Gherdaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hutin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sansano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X221105436" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03451896v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Bouchaour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Dali Youcef" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50449" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03409491v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26102873" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03104368v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Nadim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Agguine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Eddarir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222348.2020.1763607" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03104372v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bedjaoui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bedjaoui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-El-Amine Benbekeda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.114459" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03104388v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hornez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Maschke" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2020.109192" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02415370v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Touaa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S179360472051008X" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02379713v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.10.038" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090541v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalim Belhacene" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Elagli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vivien" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Treizebre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal6120209" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090544v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annusova A" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foissac C" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veis P" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supiot P" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/28/285206" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946997v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Froidevaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2014.09.014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T0XLZQF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090542v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof J" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/5/055021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8B41DA4558858D0D8A6C0CE39E6184BE8F38625/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090546v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/5/055022" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A3DBE6801B99765FD6C472836857DDAF5F22A37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790407v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Annusova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foissac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kristof" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Supiot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790405v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572663v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Essakhi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#246;fberg" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paul" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mutel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795915v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Swesi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Zanota" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.04.064" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M3SQ48J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591329v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lofberg" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21899" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-X4M8XX8X-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783489v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ros" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Vignoles" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Germain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kokkoris" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201106895" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783488v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blary" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201106902" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TNFF166-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783483v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Akishev" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grushin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Karalnik" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petryakov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2148731" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603047v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-011-9676-z" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M5T1XJVN-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624480v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ros" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. Vignoles" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germain" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kokkoris" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533100v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bordes-Richard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Courtois" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.10.018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV5PW47V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549497v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abou Rich" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mille" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200900185" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6X8V6GPB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549499v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kri&#353;tof" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Annusova" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martisovits" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Veis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/19/5/055006" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-61VRRFZ2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471813v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Abbas" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vercaigne-Marko" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bocquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.06.007" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CZWKVPK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00403290v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Mille" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guillochon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/4/045022" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZTB63Q0L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471814v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine Bourzgui" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2009.06.029" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP7JRWDM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471822v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200900016" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFT0NV08-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268351v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.03.019" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJ0MB6FG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356901v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/18/12/125026" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-GR9Q24CS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386172v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarni Abou Rich" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.08.069" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWJHV0W1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141522v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balloy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Supiot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2007.03.006" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MX93W1W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379681v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Granier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousquet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mackova" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200500154" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFJFW8BH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247652v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aimard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sumera" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v9.i2.110" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111973v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guillou" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Courtois" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2006014" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-T8JLSQ68-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356178v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Supiot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356171v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Foissac" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04492164v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Laoutid" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494327v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496501v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494482v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494761v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tahon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494777v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brison" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Steuperaert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494314v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496653v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494591v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanker Khelifi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494439v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Dubois" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496635v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494496v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494734v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494306v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Boukerka" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496630v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494522v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496623v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494490v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brison" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494803v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496599v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04538648v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrera A." TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binet C." TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494816v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496615v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494806v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494818v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496588v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494633v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496652v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494711v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494701v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494801v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496472v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Jo&#235;l Fossi Tabieguia" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Moungoundou" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318746v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bordes-Richard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mutel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318744v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878891v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922590v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798841v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elagli" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belhacene" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798836v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802608v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798845v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802620v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802624v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798839v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798842v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. George" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806697v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807645v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806698v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807646v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527794v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574457v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574441v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pitault" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574465v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573205v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roualdes" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568971v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527778v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579032v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568965v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(10)75003-5" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573234v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573206v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443649v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Supiot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575734v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573533v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443650v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00397688v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00371217v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155195v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130877v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lennon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Ghandour" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243997v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260289" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162775v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Medjdoub" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desplanque" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2004.1422207" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141636v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111984v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111981v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494723v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494612v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494535v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494824v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494743v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254738v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04457627v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouchakour" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Derouiche" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beyens" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788013321-00045" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820603v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03452723v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141836v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05382934v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Boughrara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Djellali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacerddine Haddaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Staelens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Supiot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijps/6773209" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05382167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagor Chowdhury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barrera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bellayer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta00705d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04806024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Binet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Benabela" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Foissac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31025/2611-4135/2024.19406" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491723v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Oumeddour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Aldoori" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouberka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara Rao Mundlapati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Madhur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242x231219626" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04805971v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems-Eddine Gherdaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Alaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delbarre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.126028" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04804611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Benmammar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawssar Mujtaba Haider" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29215037" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04310246v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Feuchter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander Khelifi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poutch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28062491" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04310223v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Khadidja Benmammar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara-Rao Mundlapati" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28237753" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04310275v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre H&#233;bert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.121572" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04310292v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Danede" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Tahon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst13071064" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215368v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Saget" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2023.103398" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04805993v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortence Kameni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Fouodjouo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Z&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34117/bjdv9n2-098" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04457008v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounya Merah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bedjaoui-Alachaher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouh Zeggai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sarazin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-022-03139-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04310317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31025/2611-4135/2022.17231" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835812v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems Eddine Gherdaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hutin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sansano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X221105436" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03451896v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Bouchaour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Dali Youcef" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50449" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03409491v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26102873" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03104368v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Nadim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Agguine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Eddarir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222348.2020.1763607" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03104372v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bedjaoui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bedjaoui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-El-Amine Benbekeda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.114459" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03104388v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hornez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Maschke" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2020.109192" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02415370v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Touaa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S179360472051008X" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02379713v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.10.038" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090541v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalim Belhacene" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Elagli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vivien" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Treizebre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal6120209" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090544v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annusova A" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foissac C" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veis P" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supiot P" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/28/285206" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946997v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Froidevaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2014.09.014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T0XLZQF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090542v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof J" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/5/055021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8B41DA4558858D0D8A6C0CE39E6184BE8F38625/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090546v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/5/055022" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A3DBE6801B99765FD6C472836857DDAF5F22A37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790407v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Annusova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foissac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kristof" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Supiot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790405v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795915v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#246;fberg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Essakhi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paul" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Swesi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Zanota" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.04.064" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M3SQ48J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572663v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mutel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591329v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lofberg" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21899" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783489v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ros" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Vignoles" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Germain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kokkoris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201106895" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783488v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blary" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201106902" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TNFF166-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783483v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Akishev" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grushin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Karalnik" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petryakov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2148731" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603047v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-011-9676-z" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624480v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ros" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. Vignoles" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kokkoris" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549497v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abou Rich" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200900185" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6X8V6GPB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533100v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bordes-Richard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Courtois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.10.018" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV5PW47V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549499v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kri&#353;tof" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Annusova" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martisovits" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Veis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/19/5/055006" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-61VRRFZ2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471814v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Abbas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine Bourzgui" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guillochon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2009.06.029" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP7JRWDM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00403290v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Mille" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bocquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/4/045022" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZTB63Q0L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471813v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vercaigne-Marko" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.06.007" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CZWKVPK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471822v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200900016" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268351v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.03.019" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJ0MB6FG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356901v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/18/12/125026" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386172v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarni Abou Rich" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.08.069" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWJHV0W1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141522v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balloy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Supiot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2007.03.006" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MX93W1W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379681v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Granier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousquet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mackova" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200500154" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFJFW8BH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247652v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aimard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sumera" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v9.i2.110" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111973v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guillou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Courtois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2006014" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-T8JLSQ68-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356178v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Supiot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356171v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Foissac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494482v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496501v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04492164v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Laoutid" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494327v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494761v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tahon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494314v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494777v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brison" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Steuperaert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494496v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496635v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496653v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494439v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Dubois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494591v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanker Khelifi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494734v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494306v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Boukerka" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496630v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496623v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494490v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brison" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494522v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496615v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494816v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04538648v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrera Ana" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496599v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494803v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494806v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496588v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494818v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494633v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494701v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496652v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494711v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494801v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496472v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Jo&#235;l Fossi Tabieguia" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Moungoundou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318746v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bordes-Richard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mutel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318744v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878891v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922590v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798845v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802608v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798836v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798841v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elagli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belhacene" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802620v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802624v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798839v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798842v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. George" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806697v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807645v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807646v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806698v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574465v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573205v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roualdes" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574457v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574441v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pitault" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527794v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527778v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568971v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579032v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568965v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(10)75003-5" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573234v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573206v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443650v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Supiot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575734v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573533v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443649v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00397688v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00371217v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155195v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130877v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lennon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Ghandour" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243997v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260289" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162775v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Medjdoub" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desplanque" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2004.1422207" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141636v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111984v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111981v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494723v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494612v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494535v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494824v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494743v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254738v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04457627v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouchakour" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Derouiche" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beyens" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788013321-00045" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820603v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03452723v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141836v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>