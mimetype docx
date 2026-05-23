--- v2 (2026-05-02)
+++ v3 (2026-05-23)
@@ -66,16445 +66,17240 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic Effects of Plasma Treatment and Prooxidants on PE/PCL Blend Biodegradation</w:t>
+                <w:t xml:space="preserve">Impact of external short circuit on lithium-ion batteries: a post-mortem case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Boughrara</w:t>
+                <w:t xml:space="preserve">Shagor Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souad Djellali</w:t>
+                <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nacerddine Haddaoui</w:t>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noel Staelens</w:t>
+                <w:t xml:space="preserve">Alexandre Fadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Supiot</w:t>
+                <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, International Journal of Polymer Science, 2025 (1), pp.6773209. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Journal of Materials Chemistry A, 13 (24), pp.18600-18609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/ijps/6773209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5ta00705d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382934v1</w:t>
+                <w:t xml:space="preserve">hal-05382167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of external short circuit on lithium-ion batteries: a post-mortem case study</w:t>
+                <w:t xml:space="preserve">Synergistic Effects of Plasma Treatment and Prooxidants on PE/PCL Blend Biodegradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shagor Chowdhury</w:t>
+                <w:t xml:space="preserve">Hana Boughrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Barrera</w:t>
+                <w:t xml:space="preserve">Souad Djellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Marinova</w:t>
+                <w:t xml:space="preserve">Nacerddine Haddaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Fadel</w:t>
+                <w:t xml:space="preserve">Jean-Noel Staelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Bellayer</w:t>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Journal of Materials Chemistry A, 13 (24), pp.18600-18609. </w:t>
+              <w:t xml:space="preserve">International Journal of Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, International Journal of Polymer Science, 2025 (1), pp.6773209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5ta00705d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/ijps/6773209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382167v1</w:t>
+                <w:t xml:space="preserve">hal-05382934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEL POLYMER ELECTROLYTES ELABORATED BY UV-IRRADIATION FOR THE ECO-DESIGN OF LI-ION BATTERIES</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Degradation of Decabromodiphenyl Ether Dispersed in Poly (Acrylo-Butadiene-Styrene) Using a Rotatory Laboratory Pilot Under UV-Visible Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Binet</w:t>
+                <w:t xml:space="preserve">Rachida Benmammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imene Benabela</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Supiot</w:t>
+                <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Foissac</w:t>
+                <w:t xml:space="preserve">Christian Malas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kawssar Mujtaba Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Detritus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31025/2611-4135/2024.19406⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Molecules, 29 (21), pp.5037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules29215037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806024v1</w:t>
+                <w:t xml:space="preserve">hal-04804611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation processes of brominated flame retardants dispersed in high impact polystyrene under UV–visible radiation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hussam Aldoori</w:t>
+                <w:t xml:space="preserve">GEL POLYMER ELECTROLYTES ELABORATED BY UV-IRRADIATION FOR THE ECO-DESIGN OF LI-ION BATTERIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zohra Bouberka</w:t>
+                <w:t xml:space="preserve">Corinne Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venkateswara Rao Mundlapati</w:t>
+                <w:t xml:space="preserve">Imene Benabela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vikas Madhur</w:t>
+                <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 42, pp.1241-1252. </w:t>
+              <w:t xml:space="preserve">Detritus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 28, pp.135-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0734242x231219626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.31025/2611-4135/2024.19406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04491723v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving transformer oil decontamination: A synergistic approach integrating adsorption and radiative treatment for polychlorinated biphenyls</w:t>
+                <w:t xml:space="preserve">Degradation processes of brominated flame retardants dispersed in high impact polystyrene under UV–visible radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chems-Eddine Gherdaoui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hanene Oumeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussam Aldoori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chakib Alaoui</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Delbarre</w:t>
+                <w:t xml:space="preserve">Venkateswara Rao Mundlapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikas Madhur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2023.126028⟩</w:t>
+              <w:t xml:space="preserve">Waste Management and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42, pp.1241-1252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0734242x231219626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805971v1</w:t>
+                <w:t xml:space="preserve">hal-04491723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of Decabromodiphenyl Ether Dispersed in Poly (Acrylo-Butadiene-Styrene) Using a Rotatory Laboratory Pilot Under UV-Visible Irradiation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving transformer oil decontamination: A synergistic approach integrating adsorption and radiative treatment for polychlorinated biphenyls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Malas</w:t>
+                <w:t xml:space="preserve">Chems-Eddine Gherdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Oumeddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussam Aldoori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvain Carpentier</w:t>
+                <w:t xml:space="preserve">Chakib Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kawssar Mujtaba Haider</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Molecules, 29 (21), pp.5037. </w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Separation and Purification Technology, pp.126028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules29215037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2023.126028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804611v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04805971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of Plastics from E-Waste via Photodegradation in a Low-Pressure Reactor: The Case of Decabromodiphenyl Ether Dispersed in Poly(acrylonitrile-butadiene-styrene) and Poly(carbonate)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Plasma-modified wood sawdust waste for the removal of reactive blue II anionic dye from aqueous solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortence Kameni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moise Fouodjouo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Zé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussam Aldoori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Franck Poutch</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chems-Eddine Gherdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Molecules, 28 (6), pp.2491. </w:t>
+              <w:t xml:space="preserve">Brazilian Journal of Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Brazilian Journal of Development, 9 (2), pp.7607-7639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28062491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.34117/bjdv9n2-098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310246v1</w:t>
+                <w:t xml:space="preserve">hal-04805993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Beam Processing as a Promising Tool to Decontaminate Polymers Containing Brominated Flame Retardants</w:t>
+                <w:t xml:space="preserve">Adsorption of Orange G Dye on Hydrophobic Activated Bentonite from Aqueous Solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachida Khadidja Benmammar</w:t>
+                <w:t xml:space="preserve">Zohra Taibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venkateswara-Rao Mundlapati</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Kahina Bentaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noel Staelens</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Vandewalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28237753⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst13020211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310223v1</w:t>
+                <w:t xml:space="preserve">hal-04142025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and frequency dependence on dielectric permittivity and electrical conductivity of recycled Liquid Crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Supiot</w:t>
+                <w:t xml:space="preserve">Recycling of Plastics from E-Waste via Photodegradation in a Low-Pressure Reactor: The Case of Decabromodiphenyl Ether Dispersed in Poly(acrylonitrile-butadiene-styrene) and Poly(carbonate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussam Aldoori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouberka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Feuchter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skander Khelifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Poutch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2023.121572⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Molecules, 28 (6), pp.2491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28062491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310275v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Characterization and Thermal Analysis of Recovered Liquid Crystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Electron Beam Processing as a Promising Tool to Decontaminate Polymers Containing Brominated Flame Retardants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Khadidja Benmammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkateswara-Rao Mundlapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouberka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Baghdad Ouddane</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Staelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst13071064⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Molecules, 28 (23), pp.7753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28237753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04310292v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-hydrophobic biomimetic transparent bilayer thin film deposited by atmospheric pressure plasma</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Temperature and frequency dependence on dielectric permittivity and electrical conductivity of recycled Liquid Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2023.103398⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Journal of Molecular Liquids, 378, pp.121572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2023.121572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215368v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-modified wood sawdust waste for the removal of reactive blue II anionic dye from aqueous solution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moise Fouodjouo</w:t>
+                <w:t xml:space="preserve">Chemical Characterization and Thermal Analysis of Recovered Liquid Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfrid Zé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chems-Eddine Gherdaoui</w:t>
+                <w:t xml:space="preserve">Florence Danede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Tahon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baghdad Ouddane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brazilian Journal of Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.34117/bjdv9n2-098⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.1064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst13071064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805993v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced thermal stability of biobased crosslinked poly (isobornylacrylate-co-2-ethylhexylacrylate) copolymers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultra-hydrophobic biomimetic transparent bilayer thin film deposited by atmospheric pressure plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouh Zeggai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zohra Bouberka</w:t>
+                <w:t xml:space="preserve">Manon Saget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Sarazin</w:t>
+                <w:t xml:space="preserve">Nicolas Nuns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bellayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29 (7), pp.279. </w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42, part A, pp.103398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10965-022-03139-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2023.103398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457008v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of Liquid Crystals from E-waste</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Supiot</w:t>
+                <w:t xml:space="preserve">A simple and reliable method for separation of mineral oil/polychlorobiphenyl mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chems Eddine Gherdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouberka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Delbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Sansano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Detritus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31025/2611-4135/2022.17231⟩</w:t>
+              <w:t xml:space="preserve">Waste Management and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.0734242X2211054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0734242X221105436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04310317v1</w:t>
+                <w:t xml:space="preserve">hal-03835812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple and reliable method for separation of mineral oil/polychlorobiphenyl mixtures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Enhanced thermal stability of biobased crosslinked poly (isobornylacrylate-co-2-ethylhexylacrylate) copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounya Merah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Bedjaoui-Alachaher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouh Zeggai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Roger Sansano</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Sarazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management and Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0734242X221105436⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (7), pp.279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10965-022-03139-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835812v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of structure on the glass transition temperatures of linear and crosslinked poly(isobornylacrylate-co-isobutylacrylate)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Tuning of thermally-induced shape memory properties of low-cost biocompatible linear and chemically crosslinked isobornyl/isobutylacrylate copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouh Zeggai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Bedjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tewfik Bouchaour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boumediene Dali Youcef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.50449⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 219, pp.109213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2021.109213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451896v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric Spectroscopy Analysis of Liquid Crystals Recovered from End-of-Life Liquid Crystal Displays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Recycling of Liquid Crystals from E-waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26102873⟩</w:t>
+              <w:t xml:space="preserve">Detritus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21, pp.55-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31025/2611-4135/2022.17231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409491v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodegradation of Decabromo Diphenyl Ether Flame Retardant in Poly (Acrylonitrile Butadiene Styrene) (ABS)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Cleaning of Wastewater Using Crosslinked Poly(Acrylamide-co-Acrylic Acid) Hydrogels: Analysis of Rotatable Bonds, Binding Energy and Hydrogen Bonding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Hamri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewfik Bouchaour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djahida Lerari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Said Eddarir</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Macromolecular Science Part B Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Gels, 8 (3), pp.156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/gels8030156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00222348.2020.1763607⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03104368v1</w:t>
+                <w:t xml:space="preserve">hal-03871945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual swelling of acrylate based crosslinked polymer networks in linear primary alcohols: Experimental and modeling aspects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dounya Merah</w:t>
+                <w:t xml:space="preserve">End-of-Life Liquid Crystal Displays Recycling: Physico-Chemical Properties of Recovered Liquid Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idriss Moundoungou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouberka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy-Joël Fossi Tabieguia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Luisa Barrera Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazid Derouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2020.114459⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.1672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst12111672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104372v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of hydroxyapatite surface properties by electron irradiation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A facile route to improve compatibilization of low density polyethylene/poly (ε-caprolactone) blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Boughrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souad Djellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacerddine Haddaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Staelens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Radiation Physics and Chemistry, 177, pp.109192. </w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Polymer Degradation and Stability, 204, pp.110111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2020.109192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2022.110111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03104388v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titanium and iron modified delaminated muscovite as photocatalyst for enhanced degradation of Tetrabromobisphenol A by visible light</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of structure on the glass transition temperatures of linear and crosslinked poly(isobornylacrylate-co-isobutylacrylate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouh Zeggai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouberka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewfik Bouchaour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nesrine Touaa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Roussel</w:t>
+                <w:t xml:space="preserve">Boumediene Dali Youcef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Materials Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S179360472051008X⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138 (20), pp.50449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.50449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02415370v1</w:t>
+                <w:t xml:space="preserve">hal-03451896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of dynamic mechanical properties of photochemically crosslinked poly(isobornylacrylate-co-isobutylacrylate) applying WLF and Havriliak-Negami models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Dielectric Spectroscopy Analysis of Liquid Crystals Recovered from End-of-Life Liquid Crystal Displays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.10.038⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Molecules, 26 (10), pp.2873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26102873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02379713v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Effect of Plasma Polymerized Siloxane Coating for Enzyme Immobilization and Microfluidic Device Conception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photodegradation of Decabromo Diphenyl Ether Flame Retardant in Poly (Acrylonitrile Butadiene Styrene) (ABS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussam Aldoori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouberka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahab Nadim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kalim Belhacene</w:t>
+                <w:t xml:space="preserve">Yassine Agguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adil Elagli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pascal Dhulster</w:t>
+                <w:t xml:space="preserve">Said Eddarir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/catal6120209⟩</w:t>
+              <w:t xml:space="preserve">Journal of Macromolecular Science Part B Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Journal of Macromolecular Science Part B Physics, 59 (10), pp.609-620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00222348.2020.1763607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090541v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modelling studies of microwave plasma afterglows in N-2-O-2 mixtures</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unusual swelling of acrylate based crosslinked polymer networks in linear primary alcohols: Experimental and modeling aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Bedjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Bedjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed-El-Amine Benbekeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dounya Merah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/28/285206⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 320 (Part B), pp.114459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2020.114459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090544v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile immobilization of enzyme by entrapment using a plasma-deposited organosilicon thin film</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modification of hydroxyapatite surface properties by electron irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Hornez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Maschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Bres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molcatb.2014.09.014⟩</w:t>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Radiation Physics and Chemistry, 177, pp.109192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2020.109192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04946997v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03104388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic diagnostics and modelling of a N-2-Ar mixture discharge created by an RF helical coupling device: I. Kinetics of N-2(B (3)Pi(g)) and N-2(C (3)Pi(u)) states</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Titanium and iron modified delaminated muscovite as photocatalyst for enhanced degradation of Tetrabromobisphenol A by visible light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Touaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouberka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chems-Eddine Gherdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Sci. Technol.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/21/5/055021⟩</w:t>
+              <w:t xml:space="preserve">Functional Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Functional Materials Letters, 13 (03), pp.2051008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S179360472051008X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03090542v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic diagnostics and modelling of a N-2-Ar mixture discharge created by an RF helical coupling device: II. Vibrational distribution of the N-2(C (3)Pi(u), nu '') state</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of dynamic mechanical properties of photochemically crosslinked poly(isobornylacrylate-co-isobutylacrylate) applying WLF and Havriliak-Negami models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouh Zeggai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boumediene Dali Youcef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tewfik Bouchaour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Sci. Technol.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/21/5/055022⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72, pp.432-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2018.10.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03090546v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02379713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic diagnostics and modelling of N2-Ar mixture discharge created by a RF helical coupling device - II. Vibrational distribution of N2(C3Πu, v') state</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the Effect of Plasma Polymerized Siloxane Coating for Enzyme Immobilization and Microfluidic Device Conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalim Belhacene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Elagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Treizebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Annusova</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Dhulster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (12), pp.209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/catal6120209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790407v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic diagnostics and modelling of N2-Ar mixture discharge created by a RF helical coupling device - I. Kinetics of N2(B3Πg) and N2(C3Πu) states</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and modelling studies of microwave plasma afterglows in N-2-O-2 mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Veis</w:t>
+                <w:t xml:space="preserve">Annusova A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Supiot</w:t>
+                <w:t xml:space="preserve">Foissac C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veis P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supiot P</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/28/285206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790405v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of catalytic oxidation and dehydrogenation of hydrocarbons reactions to highlight improvement of heat transfer in catalytic metallic foams</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Essakhi</w:t>
+                <w:t xml:space="preserve">Facile immobilization of enzyme by entrapment using a plasma-deposited organosilicon thin film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Elagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalim Belhacene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Dhulster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Paul</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M.L. Zanota</w:t>
+                <w:t xml:space="preserve">Renato Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2011.04.064⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Catalysis B: Enzymatic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 110, pp.77 - 86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molcatb.2014.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795915v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Materials chemistry for catalysis : coating of catalytic oxides on metallic foams</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Mutel</w:t>
+                <w:t xml:space="preserve">Spectroscopic diagnostics and modelling of a N-2-Ar mixture discharge created by an RF helical coupling device: II. Vibrational distribution of the N-2(C (3)Pi(u), nu '') state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annusova A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Supiot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Foissac C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristof J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veis P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supiot P</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Sources Sci. Technol.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/21/5/055022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00572663v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coating of structured catalytic reactors by plasma assisted polymerization of tetramethyldisiloxane</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopic diagnostics and modelling of a N-2-Ar mixture discharge created by an RF helical coupling device: I. Kinetics of N-2(B (3)Pi(g)) and N-2(C (3)Pi(u)) states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Supiot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Foissac C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristof J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annusova A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veis P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Supiot P</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Sources Sci. Technol.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/21/5/055021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pen.21899⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00591329v1</w:t>
+                <w:t xml:space="preserve">hal-03090542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of chemical vapor infiltration and deposition based on 3D images : a local scale approach</w:t>
+                <w:t xml:space="preserve">Spectroscopic diagnostics and modelling of N2-Ar mixture discharge created by a RF helical coupling device - II. Vibrational distribution of N2(C3Πu, v') state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Ros</w:t>
+                <w:t xml:space="preserve">A. Annusova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.L. Vignoles</w:t>
+                <w:t xml:space="preserve">C. Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Germain</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">J. Kristof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Veis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Supiot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Kokkoris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Vapor Deposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21, pp.055022-1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783489v1</w:t>
+                <w:t xml:space="preserve">hal-00790407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organosilicon polymers deposition by PECVD and RPECVD on micropatterned substrates</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Rouessac</w:t>
+                <w:t xml:space="preserve">Spectroscopic diagnostics and modelling of N2-Ar mixture discharge created by a RF helical coupling device - I. Kinetics of N2(B3Πg) and N2(C3Πu) states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kristof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Annusova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Veis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Vapor Deposition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21, pp.055021-1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783488v1</w:t>
+                <w:t xml:space="preserve">hal-00790405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of extended nonthermal plasma source based on a one-dimensional DBD in a narrow gap of 100-200 µm</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of chemical vapor infiltration and deposition based on 3D images: a local scale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Kokkoris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Vapor Deposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783483v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00624480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From materials science to catalysis : influence of the coating of 2D- and 3D-inserts on the catalytic behaviour of VOx/TiO2 in oxidative dehydrogenation of propane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Materials chemistry for catalysis : coating of catalytic oxides on metallic foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Essakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Supiot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topics in Catalysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 140, pp.81-88</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603047v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00572663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of chemical vapor infiltration and deposition based on 3D images: a local scale approach</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Use of catalytic oxidation and dehydrogenation of hydrocarbons reactions to highlight improvement of heat transfer in catalytic metallic foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Löfberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Essakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Swesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Zanota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Vapor Deposition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 176-177, pp.49-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2011.04.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00624480v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of RPECVD organosilicon polymer post-treatment in a N2/O2 microwave plasma remote afterglow</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Coating of structured catalytic reactors by plasma assisted polymerization of tetramethyldisiloxane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Essakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Supiot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lofberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.200900185⟩</w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (5), pp.940-947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.21899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00549497v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Materials chemistry for catalysis : Coating of catalytic oxides on metallic foams</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation of chemical vapor infiltration and deposition based on 3D images : a local scale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Kokkoris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2010.10.018⟩</w:t>
+              <w:t xml:space="preserve">Chemical Vapor Deposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17, pp.312-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cvde.201106895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00533100v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuum UV and UV spectroscopy of a N2-Ar mixtures discharge created by a RF helical coupling device</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organosilicon polymers deposition by PECVD and RPECVD on micropatterned substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Blary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0963-0252/19/5/055006⟩</w:t>
+              <w:t xml:space="preserve">Chemical Vapor Deposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (10-12), pp.321-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cvde.201106902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549499v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold plasma functionalized terahertz BioMEMS for enzyme reaction analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Guillochon</w:t>
+                <w:t xml:space="preserve">From materials science to catalysis : influence of the coating of 2D- and 3D-inserts on the catalytic behaviour of VOx/TiO2 in oxidative dehydrogenation of propane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Essakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Löfberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bios.2009.06.029⟩</w:t>
+              <w:t xml:space="preserve">Topics in Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54, pp.698-707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11244-011-9676-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00471814v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary microchannel fabrication using plasma polymerized TMDS for ﬂuidic MEMS technology</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characteristics of extended nonthermal plasma source based on a one-dimensional DBD in a narrow gap of 100-200 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Akishev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grushin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Karalnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petryakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/19/4/045022⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39, pp.2110-2111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPS.2011.2148731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">ird-00403290v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent attachment of trypsin on plasma polymerized allylamine</w:t>
+                <w:t xml:space="preserve">Materials chemistry for catalysis : Coating of catalytic oxides on metallic foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdennour Abbas</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Céline Vivien</w:t>
+                <w:t xml:space="preserve">E. Bordes-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Essakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Löfberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2009.06.007⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 140 (1-3), pp.81-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2010.10.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471813v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00533100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and multi-characterization of plasma polymerized allylamine films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Kinetics of RPECVD organosilicon polymer post-treatment in a N2/O2 microwave plasma remote afterglow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abou Rich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Supiot</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Godey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 6, pp.593-604. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.200900016⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 7, pp.775-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.200900185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00471822v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidized barrier thin film from plasma grown polysiloxane coating over austenitic stainless steel</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vacuum UV and UV spectroscopy of a N2-Ar mixtures discharge created by a RF helical coupling device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Krištof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Annusova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Martisovits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Veis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19, pp.0550061-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0963-0252/19/5/055006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2008.03.019⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00268351v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ppTMDS as a new polymer technology for a high throughput bio-MEMS design</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Preparation and multi-characterization of plasma polymerized allylamine films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennour Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Guillochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/18/12/125026⟩</w:t>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 6, pp.593-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.200900016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356901v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of thin organosilicon films deposited on SPR chip</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sarni Abou Rich</w:t>
+                <w:t xml:space="preserve">Covalent attachment of trypsin on plasma polymerized allylamine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennour Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Coffinier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dominique Vercaigne-Marko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 73, pp.315-324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2009.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2007.08.069⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386172v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of a multilayered composite catalyst for Fischer–Tropsch synthesis in a micro-chamber reactor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Le Courtois</w:t>
+                <w:t xml:space="preserve">Capillary microchannel fabrication using plasma polymerized TMDS for ﬂuidic MEMS technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennour Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Guillochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apcata.2007.03.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19, pp.045022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/19/4/045022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141522v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-00403290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and modification of organosilicon films in PECVD and remote afterglow reactors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Cold plasma functionalized terahertz BioMEMS for enzyme reaction analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennour Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Treizebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anna Mackova</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Eddine Bourzgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Guillochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppap.200500154⟩</w:t>
+              <w:t xml:space="preserve">Biosensors and Bioelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25, pp.154-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bios.2009.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00379681v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00471814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ laser assisted diagnostics on growth of thick PACVD organosilicon films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Preparation and characterization of thin organosilicon films deposited on SPR chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Szunerits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarni Abou Rich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Coffinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v9.i2.110⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53 (11), pp. 3910-3915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2007.08.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00247652v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Oxidized barrier thin film from plasma grown polysiloxane coating over austenitic stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.ASAP. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2008.03.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ppTMDS as a new polymer technology for a high throughput bio-MEMS design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Eddine Bourzgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18, pp.125026-1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/18/12/125026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preparation of a multilayered composite catalyst for Fischer–Tropsch synthesis in a micro-chamber reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Balloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Catalysis A : General</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 324, pp.42-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apcata.2007.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Growth and modification of organosilicon films in PECVD and remote afterglow reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès A. Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bousquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Mackova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plasma Processes and Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (2), pp.100-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppap.200500154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00379681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In situ laser assisted diagnostics on growth of thick PACVD organosilicon films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sumera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9 (2), pp.287-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v9.i2.110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00247652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Revêtement à base d'oxyde de silicium sur un acier inoxydable austénitique AISI 316L : application comme sous-couche d'accroche de catalyseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux et Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 93, pp.335-345. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mattech:2006014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (74)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (75)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrolytes polymères en gel élaborés par rayonnement UV pour l'éco-conception des batteries lithium-ion</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of External Short Circuit on Lithium-Ion Batteries: A Post-Mortem Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shagor Chowdhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Marinova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Soubhie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Bellayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t>
+              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Sep 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05356178v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05494640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une gestion circulaire des plastiques bromés issus des DEEE : approche technologique et évaluation environnementale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachida Khadidja Benmammar</w:t>
+                <w:t xml:space="preserve">Electrolytes polymères en gel élaborés par rayonnement UV pour l'éco-conception des batteries lithium-ion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zohra Bouberka</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Corinne Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Sep 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05356171v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of materials from the processing of flat LCD screens</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Vers une gestion circulaire des plastiques bromés issus des DEEE : approche technologique et évaluation environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Khadidja Benmammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipe Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Maschke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès International sur l’Environnement et le Développement Durable − CIEDD1’23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Oran, Algeria</w:t>
+              <w:t xml:space="preserve">2ème Congrès Interdisciplinaire sur l’Economie Circulaire (CIEC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Picardie Jules Verne [UPJV] ; Université de lille [U-Lille], Sep 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494482v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05356171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des batteries de type lithium-ion en fin de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a laboratory pilot to decontaminate brominated plastic waste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachida Benmammar</w:t>
+                <w:t xml:space="preserve">Recycling of liquid crystal flat panel displays from electronic waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zohra Bouberka</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fouad Laoutid</w:t>
+                <w:t xml:space="preserve">Corinne Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Functional Materials, ICFM 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Yasmine Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">International Conference on Functional Materials (ICFM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492164v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of liquid crystal flat panel displays from electronic waste</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Development of a laboratory pilot to decontaminate brominated plastic waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Benmammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Supiot</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Oumeddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussam Aldoori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Laoutid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Functional Materials (ICFM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">International Conference on Functional Materials, ICFM 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Yasmine Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494327v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of brominated flame retardants dispersed in polymers from WEEE, applying irradiation techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachida Khadidja Benmammar</w:t>
+                <w:t xml:space="preserve">Recovery of materials from the processing of flat LCD screens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zohra Bouberka</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Tahon</w:t>
+                <w:t xml:space="preserve">Corinne Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Euro-Mediterranean Conference for Environmental Integration (EMCEI-23)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rende (Cosenza), Italy</w:t>
+              <w:t xml:space="preserve">1er Congrès International sur l’Environnement et le Développement Durable − CIEDD1’23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Oran, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494761v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irradiation processes for the decontamination of plastic waste including brominated flame retardants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Degradation of brominated flame retardants dispersed in polymers from WEEE, applying irradiation techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Khadidja Benmammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Malas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noel Staelens</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Tahon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Sustainable Waste Management &amp; Circular Economy and IPLA Global Forum 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Mumbai, India</w:t>
+              <w:t xml:space="preserve">5th Euro-Mediterranean Conference for Environmental Integration (EMCEI-23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rende (Cosenza), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494314v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre d'un pilote semi-industriel de décontamination des déchets plastiques issus des DEEE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Irradiation processes for the decontamination of plastic waste including brominated flame retardants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Benmammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkateswara Rao Mundlapati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stijn Steuperaert</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Staelens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Sustainable Waste Management &amp; Circular Economy and IPLA Global Forum 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494777v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of Liquid Crystal from E-waste</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Foissac</w:t>
+                <w:t xml:space="preserve">Mise en oeuvre d'un pilote semi-industriel de décontamination des déchets plastiques issus des DEEE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Khadidja Benmammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouberka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Laoutid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Brison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stijn Steuperaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Eurasia Symposium on Waste Management (ESWM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Yildiz Technical Unversity, Oct 2022, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494496v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de la lumière solaire et ultraviolette pour décontaminer les huiles minérales de transformateurs de puissance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chems Eddine Gherdaoui</w:t>
+                <w:t xml:space="preserve">Recycling of Liquid Crystals from E-waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zohra Bouberka</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Corinne Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Société Française de Génie des Procédés (SFGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">6th Symposium on Circular Economy and Urban Mining (SUM2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Waste Working Group (IWWG), May 2022, Capri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496635v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of liquid crystals recovered from end-of-life liquid crystal displays (LCD)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Foissac</w:t>
+                <w:t xml:space="preserve">Valorisation of plastic waste containing brominated flame retardants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussam Aldoori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Boukerka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Laoutid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Brison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stijn Steuperaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La Société Chimique de France de Normandie; La Société Chimique de France des Hauts-de-France, Jun 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">International Conference on Functional Materials (ICFM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Yasmine Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496653v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of Liquid Crystals from End-of-Life LCDs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Foissac</w:t>
+                <w:t xml:space="preserve">Traitement par photolyse d'un retardateur de flamme bromé dans l'ABS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussam Aldoori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouberka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Oumeddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Feuchter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanker Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Sustainable Waste Management &amp; Circular Economy and IPLA Global Forum 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society of Waste Management, Air and Water (ISWMAW); Sri Venkateswara University, Tirupati, Andhra Pradesh, India; Centre for Sustainable Development and Resource Efficiency Management, Jadavpur University, India, Nov 2022, Tirupati, Andhra Pradesh, India</w:t>
+              <w:t xml:space="preserve">Congrès Société Française de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494439v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the Valorization of Brominated Plastic Waste from Electrical and Electronic Equipment (WEEE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussam Aldoori</w:t>
+                <w:t xml:space="preserve">Recycling of Liquid Crystal from E-waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zohra Bouberka</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sanker Khelifi</w:t>
+                <w:t xml:space="preserve">Corinne Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Conférence Internationale sur les Additifs et Matériaux Retardateurs de Flamme Eco-Friendly (ECOFRAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Alès, France</w:t>
+              <w:t xml:space="preserve">6th Eurasia Symposium on Waste Management (ESWM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Yildiz Technical Unversity, Oct 2022, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494591v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodégradation du décabromodiphényléther dans le polystyrène à fort impact</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Utilisation de la lumière solaire et ultraviolette pour décontaminer les huiles minérales de transformateurs de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chems Eddine Gherdaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Maschke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
+              <w:t xml:space="preserve">Congrès Société Française de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494734v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-Visible irradiation as successful tool to revalorize contaminated polymers from WEEE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Toward the Valorization of Brominated Plastic Waste from Electrical and Electronic Equipment (WEEE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussam Aldoori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouberka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Oumeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Feuchter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Skander Khelifi</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanker Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JTECH-Valbree "Opportunités et challenges dans le recyclage des plastiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Mons/Belgique, Belgium</w:t>
+              <w:t xml:space="preserve">3ème Conférence Internationale sur les Additifs et Matériaux Retardateurs de Flamme Eco-Friendly (ECOFRAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Alès, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494306v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recyclage des cristaux liquides et d'autres matériaux de valeur issus des déchets d'équipements électriques et électroniques (DEEE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Recycling of Liquid Crystals from End-of-Life LCDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès Société Française de Génie des Procédés (SFGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Section Grand Sud-Ouest de la SFGP; Denis Bouyer (IEM Montpellier); Pierre Aimar (LGC Toulouse), Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Sustainable Waste Management &amp; Circular Economy and IPLA Global Forum 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society of Waste Management, Air and Water (ISWMAW); Sri Venkateswara University, Tirupati, Andhra Pradesh, India; Centre for Sustainable Development and Resource Efficiency Management, Jadavpur University, India, Nov 2022, Tirupati, Andhra Pradesh, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496630v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement par photolyse d'un retardateur de flamme bromé dans l'ABS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussam Aldoori</w:t>
+                <w:t xml:space="preserve">Recycling of liquid crystals recovered from end-of-life liquid crystal displays (LCD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zohra Bouberka</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sanker Khelifi</w:t>
+                <w:t xml:space="preserve">Corinne Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Société Française de Génie des Procédés (SFGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Société Chimique de France de Normandie; La Société Chimique de France des Hauts-de-France, Jun 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496623v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation of plastic waste containing brominated flame retardants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Photodégradation du décabromodiphényléther dans le polystyrène à fort impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Oumeddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussam Aldoori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stijn Steuperaert</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouberka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Functional Materials (ICFM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Yasmine Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494490v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of Liquid Crystals from E-waste</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corinne Foissac</w:t>
+                <w:t xml:space="preserve">UV-Visible irradiation as successful tool to revalorize contaminated polymers from WEEE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussam Aldoori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Boukerka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Oumeddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Feuchter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skander Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Symposium on Circular Economy and Urban Mining (SUM2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Waste Working Group (IWWG), May 2022, Capri, Italy</w:t>
+              <w:t xml:space="preserve">JTECH-Valbree "Opportunités et challenges dans le recyclage des plastiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Mons/Belgique, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494522v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodégradation des ignifugeants bromés dans les plastiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussam Aldoori</w:t>
+                <w:t xml:space="preserve">Recyclage des cristaux liquides et d'autres matériaux de valeur issus des déchets d'équipements électriques et électroniques (DEEE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zohra Bouberka</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Corinne Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51èmes Journées de Calorimétrie et d'Analyse Thermique (JCAT51)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Aix-Marseille, Jun 2021, Webinaire, France</w:t>
+              <w:t xml:space="preserve">18ème Congrès Société Française de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Section Grand Sud-Ouest de la SFGP; Denis Bouyer (IEM Montpellier); Pierre Aimar (LGC Toulouse), Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496615v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Liquid Crystal recovered from End-of-Life Liquid Crystal Displays using Dielectric spectroscopy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Photodegradation of brominated flame retardants in plastics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussam Aldoori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouberka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Maschke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Colloque sur les Systèmes Anisotropes Auto-organisés (CFCL 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire UDSMM de l’Université du Littoral Côte d’Opale (ULCO); Laboratoire UCCS de l’Université d’Artois (UA), Aug 2021, Calais, France</w:t>
+              <w:t xml:space="preserve">6th European Symposium of Photopolymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494816v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric spectroscopy analysis of Liquid Crystals recovered from End-of-Life Liquid Crystal Displays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrera Ana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème colloque sur les systèmes anisotropes auto-organisés - CFCL2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire UDSMM de l'Université du Littoral Côte d'Opale (ULCO); Laboratoire UCCS de l'Université d'Artois (UA), Aug 2021, Calais, France. pp.2873</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photolyse du décabromodiphényl éther (BDE 209) dans le plastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussam Aldoori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Webinaire / Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recyclage et réutilisation des cristaux liquides issus des déchets électroniques (DEEE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recyclage et réutilisation des cristaux liquides issus des déchets électroniques (DEEE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Characterization of Liquid Crystal recovered from End-of-Life Liquid Crystal Displays using Dielectric spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51th Journées de Calorimétrie et d'Analyse Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Webinaire, France</w:t>
+              <w:t xml:space="preserve">20ème Colloque sur les Systèmes Anisotropes Auto-organisés (CFCL 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire UDSMM de l’Université du Littoral Côte d’Opale (ULCO); Laboratoire UCCS de l’Université d’Artois (UA), Aug 2021, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494806v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des déchets plastiques d'équipements électriques et électroniques contenant des retardateurs de flamme bromés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Photodégradation des ignifugeants bromés dans les plastiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussam Aldoori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Maschke</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GT "Contribution de la recherche à l'économie circulaire des plastiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Webinaire / Paris, France</w:t>
+              <w:t xml:space="preserve">51èmes Journées de Calorimétrie et d'Analyse Thermique (JCAT51)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Aix-Marseille, Jun 2021, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496588v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recyclage des cristaux liquides et d'autres matériaux de valeur issus des déchets électroniques (DEEE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Recyclage et réutilisation des cristaux liquides issus des déchets électroniques (DEEE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Maschke</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème édition Wallonie/Hauts de France de la Journée des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Doctorale Thématique en Génie des Procédés (EDT Geproc); Union de Génie des Procédés et de l'Energétique - Nord de France (UGéPE-Nord de France), Nov 2021, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">51th Journées de Calorimétrie et d'Analyse Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494818v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photodegradation of brominated flame retardants in plastics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Valorisation des déchets plastiques d'équipements électriques et électroniques contenant des retardateurs de flamme bromés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussam Aldoori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Maschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Symposium of Photopolymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Webinaire, France</w:t>
+              <w:t xml:space="preserve">GT "Contribution de la recherche à l'économie circulaire des plastiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Webinaire / Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494633v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of ABS polymer from waste electric and electronic equipment containing brominated flame retardants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussam Aldoori</w:t>
+                <w:t xml:space="preserve">Recyclage des cristaux liquides et d'autres matériaux de valeur issus des déchets électroniques (DEEE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zohra Bouberka</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Corinne Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference internationale - Which sustainable future for plastic ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">7ème édition Wallonie/Hauts de France de la Journée des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Doctorale Thématique en Génie des Procédés (EDT Geproc); Union de Génie des Procédés et de l'Energétique - Nord de France (UGéPE-Nord de France), Nov 2021, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494701v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling and reuse of liquid crystals obtained from electronic waste WEEE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Revalorisation des matériaux issus du traitement des écrans plats LCD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Colloque sur les systèmes anisotropes auto-organisés (CFCL2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Sète, France</w:t>
+              <w:t xml:space="preserve">6ème Edition Wallonie/Nord de France de la Journée des Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496652v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling of plastic waste from electric and electronic equipment contaminated by brominated flame retardants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussam Aldoori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chems Eddine Gherdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahab Nadim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Functional Materials (ICFM-2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Yasmine Hamammet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revalorisation des matériaux issus du traitement des écrans plats LCD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Recycling and reuse of liquid crystals obtained from electronic waste WEEE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouberka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Edition Wallonie/Nord de France de la Journée des Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">19ème Colloque sur les systèmes anisotropes auto-organisés (CFCL2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494801v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recyclage et réutilisation de matières à partir de déchets électroniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Recycling of ABS polymer from waste electric and electronic equipment containing brominated flame retardants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussam Aldoori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahab Nadim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Chercheurs UGéPé Nord de France, GEPROC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Conference internationale - Which sustainable future for plastic ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496472v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04494701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiOx interlayer by Remote Plasma Enhanced CVD for the functionalization of metallic foams for catalytic applications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recyclage et réutilisation de matières à partir de déchets électroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouberka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy-Joël Fossi Tabieguia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Moungoundou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshop «Combining Non-Thermal Plasma And Heterogeneous Catalysis For Sustainable Development»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Chercheurs UGéPé Nord de France, GEPROC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318746v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and evaluation of catalytic performances of functionalized metallic foams for propane oxidative dehydrogenation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">SiOx interlayer by Remote Plasma Enhanced CVD for the functionalization of metallic foams for catalytic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Essakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Bordes-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Mutel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mousses solides à cellules ouvertes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Villeurbanne, France</w:t>
+              <w:t xml:space="preserve">First Workshop «Combining Non-Thermal Plasma And Heterogeneous Catalysis For Sustainable Development»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318744v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la cinétique des espèces principales induites par un plasma N2/O2 dans un réacteur de dépôt de couches minces organosiliciés</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Preparation and evaluation of catalytic performances of functionalized metallic foams for propane oxidative dehydrogenation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Löfberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Bordes-Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Mutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée UGéPE Nord Pas-de-Calais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">Les mousses solides à cellules ouvertes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878891v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rotational temperatures in RF plasma of Ar-H2O mixtures at low and moderated pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Annusova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaroslav Krištof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Veis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXI International Conference on Phenomena in Ionized Gases, XXXI ICPIG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Granada, Spain. paper PS1-036, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased performances for ODH of propane on metal foam supported VOx/TiO2 catalytic systems</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de la cinétique des espèces principales induites par un plasma N2/O2 dans un réacteur de dépôt de couches minces organosiliciés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Annusova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Veis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Microreaction Technology, IMRET 12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée UGéPE Nord Pas-de-Calais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798845v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic study of an Ar-H2O discharge excited by a RF helical cavity</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enzyme immobilization strategy using plasma technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Belhacene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Treizebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th Annual Conference of Doctoral Students, WDS 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Prague, Czech Republic. pp.Part II, 99-104</w:t>
+              <w:t xml:space="preserve">9th European Symposium on Biochemical Engineering Science, ESBES 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802608v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production d'espèces par un plasma N2-xO2 et réactivité pour le dépôt de couches minces organosiliciées : étude en spectrométrie de masse</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Increased performances for ODH of propane on metal foam supported VOx/TiO2 catalytic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lofberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Essakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Jeunes Chercheurs de l'Union de Génie des Procédés et de l'Energétique du Nord-Pas-de-Calais, UGéPE 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Roubaix, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Microreaction Technology, IMRET 12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798836v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold plasma technology for fast immobilization of enzyme</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectroscopic study of an Ar-H2O discharge excited by a RF helical cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Annusova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Krištof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Veis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Plasma Medicine, ICPM 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Orléans, France</w:t>
+              <w:t xml:space="preserve">21th Annual Conference of Doctoral Students, WDS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Prague, Czech Republic. pp.Part II, 99-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798841v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of N2(B3Πg) and N2(C3Πu) states in N2-Ar discharges sustained by a RF helical coupling device</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Production d'espèces par un plasma N2-xO2 et réactivité pour le dépôt de couches minces organosiliciées : étude en spectrométrie de masse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Annusova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pavel Veis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI Europhysics Conference on Atomic and Molecular Physics of Ionized Gases, ESCAMPIG 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal. paper P1.1.9, 1-2</w:t>
+              <w:t xml:space="preserve">Journée Jeunes Chercheurs de l'Union de Génie des Procédés et de l'Energétique du Nord-Pas-de-Calais, UGéPE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802620v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational distribution function of N2(C3Πu, v') state in N2-Ar discharge created by a RF helical coupling device</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Cold plasma technology for fast immobilization of enzyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Elagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Belhacene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Treizebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Supiot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI Europhysics Conference on Atomic and Molecular Physics of Ionized Gases, ESCAMPIG 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Viana do Castelo, Portugal. paper P1.1.10, 1-2</w:t>
+              <w:t xml:space="preserve">4th International Conference on Plasma Medicine, ICPM 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802624v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface engineering by plasma : spectroscopic characterization of an N2-Ar discharge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Veis</w:t>
+                <w:t xml:space="preserve">Kinetics of N2(B3Πg) and N2(C3Πu) states in N2-Ar discharges sustained by a RF helical coupling device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Krištof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Annusova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Veis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Conference of Doctoral Students, ELITECH'12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Bratislava, Slovakia</w:t>
+              <w:t xml:space="preserve">XXI Europhysics Conference on Atomic and Molecular Physics of Ionized Gases, ESCAMPIG 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal. paper P1.1.9, 1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798839v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzyme immobilization strategy using plasma technology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface engineering by plasma : spectroscopic characterization of an N2-Ar discharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Annusova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kristof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Veis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Symposium on Biochemical Engineering Science, ESBES 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">14th Conference of Doctoral Students, ELITECH'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Bratislava, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00798842v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00798839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépôts d'oxydes catalytiques sur mousses métalliques pour augmenter la sélectivité en oxydation des hydrocarbures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Vibrational distribution function of N2(C3Πu, v') state in N2-Ar discharge created by a RF helical coupling device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Annusova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kristof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Veis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Supiot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Congrès de la Société Française de Génie des Procédés, SFGP 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Lille, France. CDROM, papier 134, 1-6</w:t>
+              <w:t xml:space="preserve">XXI Europhysics Conference on Atomic and Molecular Physics of Ionized Gases, ESCAMPIG 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Viana do Castelo, Portugal. paper P1.1.10, 1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806697v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siloxane polymerization on micro-patterned substrates by RPECVD</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Cinétique du milieu de polymérisation du TMDSO assistée par plasma en post-décharge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abou Rich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Blary</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Colloquium on Plasma Processes, CIP 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">XIIIème Congrès de la Société Française de Génie des Procédés, SFGP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807645v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinétique du milieu de polymérisation du TMDSO assistée par plasma en post-décharge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">Etude du transport du TMDSO en présence d'une post-décharge d'un plasma d'azote en écoulement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Abou Rich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Congrès de la Société Française de Génie des Procédés, SFGP 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">, 2011, Lille, France. CDROM, papier 669, 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00807646v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du transport du TMDSO en présence d'une post-décharge d'un plasma d'azote en écoulement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Dépôts d'oxydes catalytiques sur mousses métalliques pour augmenter la sélectivité en oxydation des hydrocarbures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lofberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Essakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Supiot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Congrès de la Société Française de Génie des Procédés, SFGP 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Lille, France. CDROM, papier 669, 1-6</w:t>
+              <w:t xml:space="preserve">, 2011, Lille, France. CDROM, papier 134, 1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00806698v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00806697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary studies for a microbioreactor development coupled to electromechanical system for enzyme reaction analysis in terahertz radiations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Siloxane polymerization on micro-patterned substrates by RPECVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Blary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Symposium on Biochemical Engineering Science, ESBES-8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">18th International Colloquium on Plasma Processes, CIP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574465v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépôt de polymères organosiliciés par PECVD et RPECVD sur substrats structurés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Chimie des matériaux et catalyse : dépôts d'oxydes catalytiques sur mousses métalliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Essakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lofberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATERIAUX 2010, Conférence pluridisciplinaire sur les matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573205v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma et matériaux : des microtechnologies au traitement de surface</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catalytic coating of metallic substrates and applications to inserts and catalytic reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lofberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Essakhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Swesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Meille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pitault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du pôle UP-tex, 'Les matériaux textiles avancés'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">XIX International Conference on Chemical Reactors, CHEMREACTOR-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574457v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic coating of metallic substrates and applications to inserts and catalytic reactors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma et matériaux : des microtechnologies au traitement de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX International Conference on Chemical Reactors, CHEMREACTOR-19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Journée scientifique du pôle UP-tex, 'Les matériaux textiles avancés'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00574441v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5th Irsee Symposium on Selective Oxidation Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bordes-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Essakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Löfberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Meille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From materials science to catalysis : Influence of coating of 2D- and 3D-inserts on the catalytic behavior in ODH of propane and other reactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Irsee, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XIX International Conference on Chemical Reactors CHEMREACTOR-19</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Axel Löfberg</w:t>
+                <w:t xml:space="preserve">Preliminary studies for a microbioreactor development coupled to electromechanical system for enzyme reaction analysis in terahertz radiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennour Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Treizebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Eddine Bourzgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Paul</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Bordes-Richard</w:t>
+                <w:t xml:space="preserve">Renato Froidevaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalytic coating of metallic substrates and applications to inserts and catalytic reactors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">8th European Symposium on Biochemical Engineering Science, ESBES-8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00527778v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00574465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time analysis of enzyme reaction by terahertz bioMEMS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Bocquet</w:t>
+                <w:t xml:space="preserve">Dépôt de polymères organosiliciés par PECVD et RPECVD sur substrats structurés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rouessac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roualdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Anniversary World Congress on Biosensors, Biosensors 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Glasgow, United Kingdom. paper P2.3.026, 1-2</w:t>
+              <w:t xml:space="preserve">MATERIAUX 2010, Conférence pluridisciplinaire sur les matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00568971v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vacuum UV emission spectroscopy of discharge excited by a RF helical coupling device in N2-Ar mixtures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Martisovits</w:t>
+                <w:t xml:space="preserve">XIX International Conference on Chemical Reactors CHEMREACTOR-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Swesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Löfberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bordes-Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">63rd Annual Gaseous Electronics Conference and 7th International Conference on Reactive Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Paris, France. pp.DTP-125, 1-2</w:t>
+              <w:t xml:space="preserve">Catalytic coating of metallic substrates and applications to inserts and catalytic reactors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579032v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00527778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coating metallic foams and structured reactors by VOx/TiO2 oxidation catalyst : application of RPECVD</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-time analysis of enzyme reaction by terahertz bioMEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennour Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Treizebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Guillochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Scientific Bases for the Preparation of Heterogeneous Catalysts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th Anniversary World Congress on Biosensors, Biosensors 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Glasgow, United Kingdom. paper P2.3.026, 1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00568965v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00568971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de dépôt/infiltration chimique basée sur des images 3D : approche locale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vacuum UV emission spectroscopy of discharge excited by a RF helical coupling device in N2-Ar mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Veis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Foissac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Ros</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G.L. Vignoles</w:t>
+                <w:t xml:space="preserve">A. Annusova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Germain</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Kristof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Martisovits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIAUX 2010, Conférence pluridisciplinaire sur les matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">63rd Annual Gaseous Electronics Conference and 7th International Conference on Reactive Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Paris, France. pp.DTP-125, 1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573234v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chimie des matériaux et catalyse : dépôts d'oxydes catalytiques sur mousses métalliques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Coating metallic foams and structured reactors by VOx/TiO2 oxidation catalyst : application of RPECVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Essakhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lofberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATERIAUX 2010, Conférence pluridisciplinaire sur les matériaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Symposium on Scientific Bases for the Preparation of Heterogeneous Catalysts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Belgium. pp.17-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0167-2991(10)75003-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573206v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00568965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allylamine Plasma polymer: A 3D functional matrix</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Phillipe Supiot</w:t>
+                <w:t xml:space="preserve">Simulation de dépôt/infiltration chimique basée sur des images 3D : approche locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.L. Vignoles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Material Research Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">MATERIAUX 2010, Conférence pluridisciplinaire sur les matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443650v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance de polymère ppTMDSO pour la réalisation de circuits micro-fluidiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Eddine Bourzgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du Groupement de Recherche SurGeCo, GdR 3184</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymérisation par plasma pour la fabrication de circuits microfluidiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Eddine Bourzgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Marseille, France. CD-ROM : Récents progrès en génie des procédés, n° 99, 801, 1-6, Lavoisier</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00573533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasma polymer process for microfluidic devices fabrication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Eddine Bourzgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillipe Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 36th International Conference on Plasma Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, San Diego, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz biomems for enzymatic catalysis monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Allylamine Plasma polymer: A 3D functional matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Guillochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Microtechnologies in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Québec City, Canada. pp.214-215</w:t>
+              <w:t xml:space="preserve">European Material Research Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-00397688v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENZYME IMMOBILIZATION INSIDE BIOMEMS USING PLASMA POLYMERIZED FILMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Terahertz biomems for enzymatic catalysis monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdennour Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Treizebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Eddine Bourzgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Guillochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vercaigne-Marko</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Chemistry Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Turin, Italy</w:t>
+              <w:t xml:space="preserve">5th International Conference on Microtechnologies in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Québec City, Canada. pp.214-215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-00371217v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-00397688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépôt de SiO2 et Co/SiO2 sur AISI316L pour applications catalytiques en réacteurs structurés</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ENZYME IMMOBILIZATION INSIDE BIOMEMS USING PLASMA POLYMERIZED FILMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdennour Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Treizebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vercaigne-Marko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Guillochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Thermique et Catalyse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">2nd European Chemistry Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00155195v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-00371217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra wide band dielectric spectroscopy of single cell in microfluidic devices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dépôt de SiO2 et Co/SiO2 sur AISI316L pour applications catalytiques en réacteurs structurés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillipe Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Miniaturized Systems for Chemistry and Life Sciences (uTAS2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Tokyo, Japan. pp.738-740</w:t>
+              <w:t xml:space="preserve">Journée Thermique et Catalyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00130877v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00155195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New technology for high throughput THz BioMEMS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Ultra wide band dielectric spectroscopy of single cell in microfluidic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Senez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Treizebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lennon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Ghandour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBS'06</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Conference on Miniaturized Systems for Chemistry and Life Sciences (uTAS2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Tokyo, Japan. pp.738-740</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00243997v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00130877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological development of THz microfluidic microsystems for biological spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">New technology for high throughput THz BioMEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Eddine Bourzgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vivien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Digest of the 2004 Joint 29th International Conference on 2004 and 12th International Conference on Terahertz Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIMW.2004.1422207⟩</w:t>
+              <w:t xml:space="preserve">28th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBS'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, New York, NY, United States. pp.3505-3508, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEMBS.2006.260289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00162775v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00243997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coating of a stainless steel tube-wall catalytic reactor with thermally treated polysiloxane thick films</w:t>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Glasgow, France. pp.CD-Rom of Extended Abstracts</w:t>
+                <w:t xml:space="preserve">Coating of a stainless steel tube-wall catalytic reactor with thermally treated polysiloxane thick films.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Le Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2005, pp.85018/1-85018/9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141636v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coating of a stainless steel tube-wall catalytic reactor with thermally treated polysiloxane thick films</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Technological development of THz microfluidic microsystems for biological spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Eddine Bourzgui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Medjdoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Lampin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Congress on Chemical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference Digest of the 2004 Joint 29th International Conference on 2004 and 12th International Conference on Terahertz Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Karlsruhe, Germany. pp.549-550, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIMW.2004.1422207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111984v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00162775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coating of a stainless steel tube-wall catalytic reactor with thermally treated polysiloxane thick films.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId246" w:history="1">
+                <w:t xml:space="preserve">Coating of a stainless steel tube-wall catalytic reactor with thermally treated polysiloxane thick films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Le Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th World Congress of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Glasgow, France. pp.CD-Rom of Extended Abstracts</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coating of a stainless steel tube-wall catalytic reactor with thermally treated polysiloxane thick films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Le Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2005, pp.85018/1-85018/9</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th World Congress on Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111981v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photodégradation du décabromodiphényléther dispersé dans un polymère provenant des DEEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Oumeddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussam Aldoori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Feuchter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanker Khelifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">52th Journées de Calorimétrie et d'Analyse Thermique (JCAT 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastics recycling from WEEE: the case of Decabromodiphenylether dispersed in Poly(Acrylonitrile Butadiene Styrene) (ABS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussam Aldoori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahab Nadim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Agguine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth Symposium on Circular Economy and Urban Mining (SUM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Capri, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Liquid Crystals recovered from End-of-Life Liquid Crystal Displays using Dielectric Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Binet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Hébert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Symposium on Dielectric Materials and Applications (ISyDMA'6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revalorisation des matériaux issus du traitement des écrans plats LCD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Maschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Mont Saint Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative treatment of brominated flame retardants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chems Eddine Gherdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelouahab Nadim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Foissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49ème Journées de Calorimétrie et d'Analyse Thermique (JCAT 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer film deposition of TMDSO using an Atmospheric Pressure DBD plasma jet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vivien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry ISPC 22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16514,253 +17309,253 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron Beam Curing of Monomer/Liquid Crystal Blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Bouchakour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yazid Derouiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Beyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingo Dierking. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer-modified Liquid Crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Royal Society of Chemistry, pp.45-60, 2019, 9781782629825. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781788013321-00045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04457627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochemical behaviour of organosilicon films deposited by a cold plasma polymerisation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Supiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mittal K.L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polyimides and other high temperature polymers synthesis, characterization and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.391-407, 2009, ISBN 978-90-04-17080-3, e-ISBN 978-90-474-2411-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16770,249 +17565,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de décoloration d’un ou plusieurs compose(s) organochlore(s) aromatique(s) contenu(s) dans une huile ou constituant ladite huile - installation et appareil électrique/électronique associes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chems-Eddine Gherdaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bouberka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Maschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Delbarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3108040. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé d'obtention d'un matériau composite présentant une couche de pré-accroche catalytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Le Courtois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N° de brevet: EP1741495A1. 2007, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId370"/>
+      <w:footerReference w:type="default" r:id="rId391"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17159,51 +17954,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05382934v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Boughrara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Djellali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacerddine Haddaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Staelens" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Supiot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijps/6773209" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05382167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagor Chowdhury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barrera" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bellayer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta00705d" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04806024v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Binet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Benabela" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Foissac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31025/2611-4135/2024.19406" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491723v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Oumeddour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Aldoori" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouberka" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara Rao Mundlapati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Madhur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242x231219626" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04805971v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems-Eddine Gherdaoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Alaoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delbarre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.126028" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04804611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Benmammar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawssar Mujtaba Haider" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29215037" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04310246v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Feuchter" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander Khelifi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poutch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28062491" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04310223v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Khadidja Benmammar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara-Rao Mundlapati" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28237753" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04310275v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre H&#233;bert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.121572" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04310292v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Danede" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Tahon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst13071064" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215368v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Saget" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2023.103398" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04805993v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortence Kameni" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Fouodjouo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Z&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34117/bjdv9n2-098" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04457008v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounya Merah" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bedjaoui-Alachaher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouh Zeggai" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sarazin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-022-03139-7" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04310317v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31025/2611-4135/2022.17231" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835812v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems Eddine Gherdaoui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hutin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sansano" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X221105436" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03451896v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Bouchaour" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Dali Youcef" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50449" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03409491v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26102873" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03104368v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Nadim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Agguine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Eddarir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222348.2020.1763607" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03104372v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bedjaoui" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bedjaoui" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-El-Amine Benbekeda" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.114459" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03104388v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hornez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Maschke" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bres" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2020.109192" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02415370v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Touaa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S179360472051008X" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02379713v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.10.038" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090541v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalim Belhacene" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Elagli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vivien" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Treizebre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal6120209" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090544v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annusova A" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foissac C" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veis P" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supiot P" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/28/285206" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946997v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Froidevaux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2014.09.014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T0XLZQF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090542v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof J" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/5/055021" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8B41DA4558858D0D8A6C0CE39E6184BE8F38625/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090546v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/5/055022" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A3DBE6801B99765FD6C472836857DDAF5F22A37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790407v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Annusova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foissac" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kristof" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Supiot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790405v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795915v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#246;fberg" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Essakhi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paul" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Swesi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Zanota" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.04.064" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M3SQ48J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572663v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mutel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591329v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lofberg" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21899" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783489v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ros" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Vignoles" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Germain" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kokkoris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201106895" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783488v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blary" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201106902" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TNFF166-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783483v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Akishev" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grushin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Karalnik" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petryakov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2148731" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603047v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-011-9676-z" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624480v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ros" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. Vignoles" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germain" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kokkoris" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549497v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abou Rich" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mille" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200900185" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6X8V6GPB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533100v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bordes-Richard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Courtois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.10.018" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV5PW47V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549499v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kri&#353;tof" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Annusova" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martisovits" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Veis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/19/5/055006" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-61VRRFZ2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471814v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Abbas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine Bourzgui" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guillochon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2009.06.029" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP7JRWDM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00403290v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Mille" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bocquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/4/045022" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZTB63Q0L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471813v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vercaigne-Marko" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.06.007" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CZWKVPK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471822v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200900016" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268351v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.03.019" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJ0MB6FG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356901v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/18/12/125026" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386172v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarni Abou Rich" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.08.069" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWJHV0W1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141522v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balloy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Supiot" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2007.03.006" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MX93W1W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379681v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Granier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousquet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mackova" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200500154" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFJFW8BH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247652v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aimard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sumera" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v9.i2.110" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111973v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guillou" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Courtois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2006014" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-T8JLSQ68-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356178v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Supiot" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356171v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Foissac" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494482v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496501v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04492164v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Laoutid" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494327v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494761v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tahon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494314v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494777v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brison" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Steuperaert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494496v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496635v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496653v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494439v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Dubois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494591v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanker Khelifi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494734v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494306v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Boukerka" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496630v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496623v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494490v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brison" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494522v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496615v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494816v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04538648v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrera Ana" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496599v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494803v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494806v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496588v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494818v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494633v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494701v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496652v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494711v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494801v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496472v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Jo&#235;l Fossi Tabieguia" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Moungoundou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318746v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bordes-Richard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mutel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318744v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878891v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922590v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798845v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802608v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798836v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798841v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elagli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belhacene" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802620v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802624v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798839v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798842v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. George" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806697v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807645v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807646v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806698v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574465v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573205v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roualdes" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574457v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574441v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pitault" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527794v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527778v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568971v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579032v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568965v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(10)75003-5" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573234v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573206v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443650v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Supiot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575734v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573533v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443649v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00397688v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00371217v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155195v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130877v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lennon" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Ghandour" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243997v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260289" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162775v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Medjdoub" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desplanque" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2004.1422207" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141636v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111984v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111981v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494723v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494612v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494535v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494824v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494743v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254738v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04457627v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouchakour" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Derouiche" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beyens" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788013321-00045" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820603v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03452723v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141836v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05382167v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagor Chowdhury" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Barrera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Marinova" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fadel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bellayer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ta00705d" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05382934v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Boughrara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Djellali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacerddine Haddaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Staelens" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Supiot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/ijps/6773209" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04804611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Benmammar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouberka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Malas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvain Carpentier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kawssar Mujtaba Haider" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29215037" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04806024v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Binet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Benabela" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Foissac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31025/2611-4135/2024.19406" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491723v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Oumeddour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussam Aldoori" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara Rao Mundlapati" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Madhur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242x231219626" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04805971v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems-Eddine Gherdaoui" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chakib Alaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Delbarre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.126028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04805993v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortence Kameni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Fouodjouo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Z&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34117/bjdv9n2-098" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04142025v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Taibi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Bentaleb" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pierlot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Vandewalle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst13020211" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04310246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Feuchter" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skander Khelifi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poutch" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28062491" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04310223v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Khadidja Benmammar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkateswara-Rao Mundlapati" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28237753" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04310275v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre H&#233;bert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2023.121572" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04310292v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Danede" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Tahon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baghdad Ouddane" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst13071064" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215368v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Saget" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2023.103398" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835812v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems Eddine Gherdaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hutin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Sansano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X221105436" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04457008v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounya Merah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bedjaoui-Alachaher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouh Zeggai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sarazin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-022-03139-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03871586v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Bedjaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tewfik Bouchaour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2021.109213" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04310317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31025/2611-4135/2022.17231" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03871945v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Hamri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djahida Lerari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels8030156" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03871394v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Moundoungou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Jo&#235;l Fossi Tabieguia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Luisa Barrera Almeida" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Derouiche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst12111672" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03871523v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2022.110111" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03451896v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumediene Dali Youcef" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50449" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03409491v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26102873" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03104368v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Nadim" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Agguine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Eddarir" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00222348.2020.1763607" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03104372v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bedjaoui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-El-Amine Benbekeda" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2020.114459" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03104388v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hornez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Maschke" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bres" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2020.109192" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02415370v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Touaa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S179360472051008X" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02379713v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2018.10.038" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090541v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalim Belhacene" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Elagli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vivien" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Treizebre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Dhulster" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal6120209" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090544v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annusova A" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foissac C" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veis P" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Supiot P" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/28/285206" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946997v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Froidevaux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcatb.2014.09.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9T0XLZQF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090546v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof J" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/5/055022" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6A3DBE6801B99765FD6C472836857DDAF5F22A37/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090542v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/5/055021" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E8B41DA4558858D0D8A6C0CE39E6184BE8F38625/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790407v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Annusova" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Foissac" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kristof" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Supiot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790405v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624480v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ros" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard L. Vignoles" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kokkoris" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00572663v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Essakhi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#246;fberg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paul" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mutel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795915v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Swesi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Zanota" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2011.04.064" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M3SQ48J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591329v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lofberg" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.21899" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783489v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ros" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Vignoles" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Germain" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kokkoris" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201106895" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783488v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Blary" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rouessac" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cvde.201106902" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1TNFF166-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603047v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11244-011-9676-z" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783483v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Akishev" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grushin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Karalnik" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petryakov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2148731" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533100v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bordes-Richard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Le Courtois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel L&#246;fberg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meille" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2010.10.018" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV5PW47V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549497v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abou Rich" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mille" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Godey" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200900185" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6X8V6GPB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549499v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Kri&#353;tof" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Annusova" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Martisovits" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Veis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/19/5/055006" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-61VRRFZ2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471822v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennour Abbas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bocquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Guillochon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200900016" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471813v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vercaigne-Marko" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2009.06.007" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4CZWKVPK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00403290v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Mille" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/19/4/045022" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-ZTB63Q0L-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471814v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Eddine Bourzgui" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bios.2009.06.029" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP7JRWDM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386172v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarni Abou Rich" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.08.069" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWJHV0W1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268351v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2008.03.019" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJ0MB6FG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356901v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/18/12/125026" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141522v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Balloy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Supiot" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2007.03.006" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MX93W1W-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379681v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s A. Granier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bousquet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Mackova" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.200500154" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KFJFW8BH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247652v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aimard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sumera" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v9.i2.110" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111973v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Guillou" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Le Courtois" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech:2006014" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-T8JLSQ68-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494640v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Soubhie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bellayer" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356178v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Supiot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356171v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Foissac" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496501v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494327v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04492164v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Laoutid" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494482v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494761v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tahon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494314v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494777v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Brison" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stijn Steuperaert" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494522v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494490v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Boukerka" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brison" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496623v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanker Khelifi" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494496v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496635v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494591v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494439v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Dubois" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496653v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494734v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04494306v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496630v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494633v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04538648v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrera Ana" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496599v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494803v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494816v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496615v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494806v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496588v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494818v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494801v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494711v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496652v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494701v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496472v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Moungoundou" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318746v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Bordes-Richard" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Mutel" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318744v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00922590v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878891v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798842v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elagli" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belhacene" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. George" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798845v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802608v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798836v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798841v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802620v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798839v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802624v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807646v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806698v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806697v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807645v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573206v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574441v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pitault" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574457v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527794v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574465v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573205v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roualdes" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527778v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568971v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579032v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568965v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-2991(10)75003-5" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573234v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575734v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573533v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443649v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Supiot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443650v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00397688v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00371217v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155195v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130877v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Senez" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lennon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Ghandour" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243997v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2006.260289" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111981v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162775v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Medjdoub" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desplanque" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Lampin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIMW.2004.1422207" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141636v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111984v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494723v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494612v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494535v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494824v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494743v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254738v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04457627v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Bouchakour" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beyens" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788013321-00045" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820603v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03452723v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141836v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>