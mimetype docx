--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -147,1658 +147,1658 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Rapport (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Experiments to Evaluate the Relevance of Task-based Runtime Systems to Implement Large Language Model Applications</w:t>
+                <w:t xml:space="preserve">Guix-HPC Activity Report 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
+                <w:t xml:space="preserve">Céline Acary-Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Grandsart</w:t>
+                <w:t xml:space="preserve">Benjamin Arrondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Swartvagher</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">Pierre-Antoine Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Cirrottola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Courtès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inria Bordeaux - Sud Ouest. 2026, pp.1-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05526759v1</w:t>
+                <w:t xml:space="preserve">hal-05499984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PALLAS: a generic trace format for large HPC trace analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reproducibility Report for SC25 Paper Story of Two GPUs: Characterizing the Resilience of Hopper H100 and Ampere A100 GPUs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Swartvagher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inria, LaBRI, Bordeaux INP. 2025, pp.2278-2279</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Honoré</w:t>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04970114v1</w:t>
+                <w:t xml:space="preserve">hal-05363360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Mixed-Radix Decomposition to Enumerate Computational Resources of Deeply Hierarchical Architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Swartvagher</w:t>
+                <w:t xml:space="preserve">Guix-HPC Activity Report 2023-2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Acary-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Arrondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sascha Hunold</w:t>
+                <w:t xml:space="preserve">Lars Bilke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesper Larsson Träff</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">hal-04283479v1</w:t>
+                <w:t xml:space="preserve">Dylan Bissuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inria Bordeaux - Sud Ouest. 2025, pp.1-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Memory Contention between Communications and Computations in Distributed HPC Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Reproducibility Report for SC25 Paper HP-MDR: High-performance and Portable Data Refactoring and Progressive Retrieval with Advanced GPUs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Swartvagher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-03682199v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inria, LaBRI, Bordeaux INP. 2025, pp.2314-2315</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre calculs et communications au sein des systèmes HPC distribués : évaluation et modélisation.</w:t>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">hal-03719612v1</w:t>
+                <w:t xml:space="preserve">Guix-HPC Activity Report 2021–2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Acary-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Courtès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Felšöci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konrad Hinsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inria; Max Delbrück Center for Molecular Medicine; Utrecht Bioinformatics Center. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04013734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interferences between Communications and Computations in Distributed HPC Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Modeling Memory Contention between Communications and Computations in Distributed HPC Systems (Extended Version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Swartvagher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">hal-03290121v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9451, INRIA Bordeaux, équipe TADAAM. 2022, pp.34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03564751v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre calculs et communications au sein des systèmes HPC distribués</w:t>
+                <w:t xml:space="preserve">Guix-HPC Activity Report 2020-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Swartvagher</w:t>
-[...25 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pierre-Antoine Bouttier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Courtès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Felšöci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03290074v1</w:t>
-[...185 lines deleted...]
-                <w:t xml:space="preserve">hal-02872765v1</w:t>
+                <w:t xml:space="preserve">Felix Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] Inria Bordeaux - Sud-Ouest; Université Grenoble - Alpes; Université Paris. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guix-HPC Activity Report 2025</w:t>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-05499984v1</w:t>
+                <w:t xml:space="preserve">First Experiments to Evaluate the Relevance of Task-based Runtime Systems to Implement Large Language Model Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Grandsart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Swartvagher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WAMTA 2026 - Workshop on Asynchronous Many-Task Systems and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Garching bei München, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducibility Report for SC25 Paper Story of Two GPUs: Characterizing the Resilience of Hopper H100 and Ampere A100 GPUs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">PALLAS: a generic trace format for large HPC trace analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guelque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Swartvagher</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">hal-05363360v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trahay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39th IEEE International Parallel &amp; Distributed Processing Symposium(IPDPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guix-HPC Activity Report 2023-2024</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Using Mixed-Radix Decomposition to Enumerate Computational Resources of Deeply Hierarchical Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Swartvagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Hunold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesper Larsson Träff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Vardas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SC 2023 - Workshops of The International Conference on High Performance Computing, Network, Storage, and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Denver, CO, United States. pp.404-415, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04942752v1</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3624062.3624109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04283479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducibility Report for SC25 Paper HP-MDR: High-performance and Portable Data Refactoring and Progressive Retrieval with Advanced GPUs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Modeling Memory Contention between Communications and Computations in Distributed HPC Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Swartvagher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-05363381v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IPDPS - 2022 - IEEE International Parallel and Distributed Processing Symposium Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lyon / Virtual, France. pp.10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPSW55747.2022.00086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guix-HPC Activity Report 2021–2022</w:t>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-04013734v1</w:t>
+                <w:t xml:space="preserve">Interactions entre calculs et communications au sein des systèmes HPC distribués : évaluation et modélisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Swartvagher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COMPAS 2022 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Amiens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Memory Contention between Communications and Computations in Distributed HPC Systems (Extended Version)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Interactions entre calculs et communications au sein des systèmes HPC distribués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Swartvagher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03564751v2</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COMPAS 2021 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03290074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guix-HPC Activity Report 2020-2021</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interferences between Communications and Computations in Distributed HPC Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Swartvagher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICPP 2021 - 50th International Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Chicago / Virtual, United States. pp.11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3472456.3473516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Dupont</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-03290121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using Dynamic Broadcasts to improve Task-Based Runtime Performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Swartvagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Euro-Par - 26th International European Conference on Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rzadca and Malawski, Aug 2020, Warsaw, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-57675-2_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">hal-03565692v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélioration des performances de supports d'exécution à tâches à l'aide de broadcasts dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Swartvagher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COMPAS 2020 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1816,90 +1816,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing task-based runtime systems: Feedbacks from the StarPU case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Swartvagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1933,77 +1933,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Performance of Communications and Computations under Memory Contention in Distributed HPC Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Swartvagher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Networking and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Special Issue on Workshop on Advances in Parallel and Distributed Computational Models 2022, 13 (1), pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2060,51 +2060,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Interactions between HPC Task-based Runtime Systems and Communication Libraries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Swartvagher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Data Structures and Algorithms [cs.DS]. Université de Bordeaux, 2022. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022BORD0322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2163,159 +2163,159 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interferences between Communications and Computations in Distributed HPC Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Swartvagher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par - 27th International European Conference on Parallel and Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Lisbon / Virtual, Portugal. , Euro-Par 2021: Parallel Processing Workshops</w:t>
+              <w:t xml:space="preserve">Journée de l'École Doctorale Mathématiques et Informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03333852v1</w:t>
+                <w:t xml:space="preserve">hal-03292004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interferences between Communications and Computations in Distributed HPC Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Swartvagher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'École Doctorale Mathématiques et Informatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Euro-Par - 27th International European Conference on Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Lisbon / Virtual, Portugal. , Euro-Par 2021: Parallel Processing Workshops</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03292004v1</w:t>
+                <w:t xml:space="preserve">hal-03333852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2333,51 +2333,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opérations collectives dynamiques dans StarPU / NewMadeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Swartvagher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Calcul parallèle, distribué et partagé [cs.DC]. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2485,51 +2485,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1ECF74EE"/>
+    <w:nsid w:val="01D279C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2716,51 +2716,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-swartvagher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3786-7364" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/ 267677227" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05526759v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Grandsart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Swartvagher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04970114v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guelque" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Honor&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04283479v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Larsson Tr&#228;ff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Vardas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3624062.3624109" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03682199v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW55747.2022.00086" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03719612v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03290121v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472456.3473516" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03290074v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02580626v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02872765v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57675-2_28" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499984v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acary-Robert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Arrondeau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouttier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cirrottola" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Court&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363360v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942752v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bilke" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bissuel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363381v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04013734v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dupont" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Fel&#353;&#246;ci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03564751v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03565692v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gruber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04236246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7920" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03871630v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03989856v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BORD0322" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03333852v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03292004v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02303822v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-swartvagher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3786-7364" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/ 267677227" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499984v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acary-Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Arrondeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouttier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cirrottola" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Court&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363360v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Swartvagher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bilke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bissuel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363381v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04013734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dupont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Fel&#353;&#246;ci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03564751v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03565692v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gruber" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05526759v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Grandsart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04970114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guelque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Honor&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04283479v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Larsson Tr&#228;ff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Vardas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3624062.3624109" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03682199v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW55747.2022.00086" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03719612v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03290074v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03290121v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472456.3473516" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02872765v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57675-2_28" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02580626v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04236246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7920" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03871630v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03989856v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BORD0322" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03292004v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03333852v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02303822v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>