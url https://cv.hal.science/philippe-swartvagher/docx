--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -365,211 +365,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guix-HPC Activity Report 2023-2024</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Inria Bordeaux - Sud Ouest. 2025, pp.1-36</w:t>
+                <w:t xml:space="preserve">Reproducibility Report for SC25 Paper HP-MDR: High-performance and Portable Data Refactoring and Progressive Retrieval with Advanced GPUs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Swartvagher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inria, LaBRI, Bordeaux INP. 2025, pp.2314-2315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942752v1</w:t>
+                <w:t xml:space="preserve">hal-05363381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducibility Report for SC25 Paper HP-MDR: High-performance and Portable Data Refactoring and Progressive Retrieval with Advanced GPUs</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Inria, LaBRI, Bordeaux INP. 2025, pp.2314-2315</w:t>
+                <w:t xml:space="preserve">Guix-HPC Activity Report 2023-2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Acary-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Arrondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Bilke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Bissuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inria Bordeaux - Sud Ouest. 2025, pp.1-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05363381v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guix-HPC Activity Report 2021–2022</w:t>
               </w:r>
@@ -1592,213 +1592,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03290121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Dynamic Broadcasts to improve Task-Based Runtime Performances</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amélioration des performances de supports d'exécution à tâches à l'aide de broadcasts dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Swartvagher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par - 26th International European Conference on Parallel and Distributed Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COMPAS 2020 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02872765v1</w:t>
+                <w:t xml:space="preserve">hal-02580626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des performances de supports d'exécution à tâches à l'aide de broadcasts dynamiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using Dynamic Broadcasts to improve Task-Based Runtime Performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Swartvagher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS 2020 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euro-Par - 26th International European Conference on Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rzadca and Malawski, Aug 2020, Warsaw, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-57675-2_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02580626v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02872765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1855,51 +1855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Swartvagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2180,142 +2180,142 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interferences between Communications and Computations in Distributed HPC Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Swartvagher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l'École Doctorale Mathématiques et Informatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Euro-Par - 27th International European Conference on Parallel and Distributed Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Lisbon / Virtual, Portugal. , Euro-Par 2021: Parallel Processing Workshops</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03292004v1</w:t>
+                <w:t xml:space="preserve">hal-03333852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interferences between Communications and Computations in Distributed HPC Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Swartvagher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par - 27th International European Conference on Parallel and Distributed Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Lisbon / Virtual, Portugal. , Euro-Par 2021: Parallel Processing Workshops</w:t>
+              <w:t xml:space="preserve">Journée de l'École Doctorale Mathématiques et Informatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03333852v1</w:t>
+                <w:t xml:space="preserve">hal-03292004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2485,51 +2485,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01D279C7"/>
+    <w:nsid w:val="4E28332F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2716,51 +2716,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-swartvagher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3786-7364" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/ 267677227" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499984v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acary-Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Arrondeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouttier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cirrottola" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Court&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363360v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Swartvagher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bilke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bissuel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363381v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04013734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dupont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Fel&#353;&#246;ci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03564751v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03565692v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gruber" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05526759v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Grandsart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04970114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guelque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Honor&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04283479v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Larsson Tr&#228;ff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Vardas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3624062.3624109" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03682199v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW55747.2022.00086" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03719612v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03290074v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03290121v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472456.3473516" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02872765v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57675-2_28" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02580626v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04236246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7920" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03871630v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03989856v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BORD0322" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03292004v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03333852v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02303822v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-swartvagher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3786-7364" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/ 267677227" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499984v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acary-Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Arrondeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouttier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cirrottola" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Court&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363360v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Swartvagher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363381v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942752v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bilke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bissuel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04013734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dupont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Fel&#353;&#246;ci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03564751v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03565692v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gruber" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05526759v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Grandsart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04970114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guelque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Honor&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04283479v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Larsson Tr&#228;ff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Vardas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3624062.3624109" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03682199v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW55747.2022.00086" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03719612v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03290074v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03290121v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472456.3473516" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02580626v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02872765v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57675-2_28" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04236246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7920" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03871630v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03989856v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BORD0322" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03333852v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03292004v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02303822v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>