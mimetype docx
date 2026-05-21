--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -299,277 +299,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducibility Report for SC25 Paper Story of Two GPUs: Characterizing the Resilience of Hopper H100 and Ampere A100 GPUs</w:t>
+                <w:t xml:space="preserve">Reproducibility Report for SC25 Paper HP-MDR: High-performance and Portable Data Refactoring and Progressive Retrieval with Advanced GPUs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Swartvagher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inria, LaBRI, Bordeaux INP. 2025, pp.2278-2279</w:t>
+              <w:t xml:space="preserve">Inria, LaBRI, Bordeaux INP. 2025, pp.2314-2315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363360v1</w:t>
+                <w:t xml:space="preserve">hal-05363381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducibility Report for SC25 Paper HP-MDR: High-performance and Portable Data Refactoring and Progressive Retrieval with Advanced GPUs</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Inria, LaBRI, Bordeaux INP. 2025, pp.2314-2315</w:t>
+                <w:t xml:space="preserve">Guix-HPC Activity Report 2023-2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Acary-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Arrondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Bilke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Bissuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inria Bordeaux - Sud Ouest. 2025, pp.1-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05363381v1</w:t>
+                <w:t xml:space="preserve">hal-04942752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guix-HPC Activity Report 2023-2024</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reproducibility Report for SC25 Paper Story of Two GPUs: Characterizing the Resilience of Hopper H100 and Ampere A100 GPUs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Swartvagher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inria, LaBRI, Bordeaux INP. 2025, pp.2278-2279</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Bissuel</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04942752v1</w:t>
+                <w:t xml:space="preserve">hal-05363360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guix-HPC Activity Report 2021–2022</w:t>
               </w:r>
@@ -2485,51 +2485,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E28332F"/>
+    <w:nsid w:val="4A28725C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2716,51 +2716,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-swartvagher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3786-7364" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/ 267677227" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499984v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acary-Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Arrondeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouttier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cirrottola" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Court&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363360v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Swartvagher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363381v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942752v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bilke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bissuel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04013734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dupont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Fel&#353;&#246;ci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03564751v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03565692v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gruber" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05526759v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Grandsart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04970114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guelque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Honor&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04283479v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Larsson Tr&#228;ff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Vardas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3624062.3624109" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03682199v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW55747.2022.00086" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03719612v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03290074v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03290121v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472456.3473516" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02580626v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02872765v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57675-2_28" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04236246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7920" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03871630v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03989856v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BORD0322" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03333852v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03292004v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02303822v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-swartvagher" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3786-7364" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/ 267677227" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499984v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Acary-Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Arrondeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bouttier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Cirrottola" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Court&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363381v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Swartvagher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942752v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agullo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bilke" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Bissuel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05363360v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04013734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dupont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Fel&#353;&#246;ci" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konrad Hinsen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03564751v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Denis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03565692v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gruber" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05526759v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Grandsart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04970114v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guelque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Honor&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trahay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04283479v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Hunold" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Larsson Tr&#228;ff" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Vardas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3624062.3624109" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03682199v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW55747.2022.00086" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03719612v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03290074v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03290121v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3472456.3473516" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02580626v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02872765v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Thibault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57675-2_28" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04236246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7920" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03871630v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03989856v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BORD0322" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03333852v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03292004v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02303822v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>