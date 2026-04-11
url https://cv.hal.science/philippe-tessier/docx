--- v0 (2026-03-06)
+++ v1 (2026-04-11)
@@ -680,265 +680,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03580570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does ageing alter the contribution of health to subjective well-being?</w:t>
+                <w:t xml:space="preserve">Editor's Choice – A Cost Effectiveness Analysis of Outpatient versus Inpatient Hospitalisation for Lower Extremity Arterial Disease Endovascular Revascularisation in France: A Randomised Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Bussière</w:t>
+                <w:t xml:space="preserve">Yann Gouëffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sirven</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Alimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2020.113456⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (3), pp.447-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2020.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03456624v1</w:t>
+                <w:t xml:space="preserve">hal-03379009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editor's Choice – A Cost Effectiveness Analysis of Outpatient versus Inpatient Hospitalisation for Lower Extremity Arterial Disease Endovascular Revascularisation in France: A Randomised Controlled Trial</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does ageing alter the contribution of health to subjective well-being?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Alimi</w:t>
+                <w:t xml:space="preserve">Clémence Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Steinmetz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Sirven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 61 (3), pp.447-455. </w:t>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 268, pp.113456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2020.11.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2020.113456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03379009v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03456624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis of predictive models to assess the clinical validity and utility for patient-centered medical decision making: application to the CAncer of the Prostate Risk Assessment (CAPRA)</w:t>
               </w:r>
@@ -1649,291 +1649,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in Quality of Life after a Diagnosis of Cancer: A 2-Year Study Comparing Breast Cancer and Melanoma Patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal threshold estimator of a prognostic marker by maximizing a time-dependent expected utility function for a patient-centered stratified medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lorent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bourdon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Blanchin</w:t>
+                <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tessier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quality of Life Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11136-016-1244-3⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (6), pp.1847-1859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0962280216671161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157714v1</w:t>
+                <w:t xml:space="preserve">inserm-02149057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal threshold estimator of a prognostic marker by maximizing a time-dependent expected utility function for a patient-centered stratified medicine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marine Lorent</w:t>
+                <w:t xml:space="preserve">Changes in Quality of Life after a Diagnosis of Cancer: A 2-Year Study Comparing Breast Cancer and Melanoma Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blanchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Campone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Giral</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Quéreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27 (6), pp.1847-1859. </w:t>
+              <w:t xml:space="preserve">Quality of Life Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (8), pp.1969-1979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0962280216671161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11136-016-1244-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02149057v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective, multicenter, controlled study of quality of life, psychological adjustment process and medical outcomes of patients receiving a preemptive kidney transplant compared to a similar population of recipients after a dialysis period of less than three years – The PreKit-QoL study protocol</w:t>
               </w:r>
@@ -1945,51 +1945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Bonnaud-Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3856,51 +3856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnemains" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tessier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-025-01802-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002894v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tessier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ehb.2025.101468" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04797601v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Bouras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poulain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Schirr-Bonnans" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roquilly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40560-024-00753-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637942v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2024.117086" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03580570v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nguyen-Soenen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gaultier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-07496-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03456624v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bussi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113456" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379009v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gou&#235;ffic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sabatier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alimi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Steinmetz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2020.11.030" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02306977v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lorent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Maalmi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Supiot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dantan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-018-0727-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158776v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caruana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Frenel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-018-05107-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-018-0870-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744022v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Thuilliez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-018-0967-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vergnaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry-Pierre Riche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauduit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kaladji" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-017320" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158161v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2016.12.021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157714v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourdon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campone" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;reux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-016-1244-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149057v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280216671161" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153475v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-016-0225-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147354v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Meurette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Daguin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2369-16-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297820v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sultan-Ta&#239;eb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744133113000352" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907816v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lelorain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105311427475" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907811v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2354.2012.01344.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HHKPP5FB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876678v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tessier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lelorain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnaud Antignac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07347332.2011.582635" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907818v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009512v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Fournier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713820v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947612v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Mahmoudi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-&#173;charles Wolff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284667v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;jean" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294666v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dantan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294687v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnemains" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Foucher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dantan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702755v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mra Guillaume" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnemains" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tessier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-025-01802-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002894v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tessier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ehb.2025.101468" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04797601v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Bouras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poulain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Schirr-Bonnans" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roquilly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40560-024-00753-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637942v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2024.117086" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03580570v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nguyen-Soenen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gaultier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-07496-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379009v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gou&#235;ffic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sabatier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alimi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Steinmetz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2020.11.030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03456624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bussi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113456" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02306977v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lorent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Maalmi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Supiot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dantan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-018-0727-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158776v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caruana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Frenel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-018-05107-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-018-0870-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744022v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Thuilliez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-018-0967-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vergnaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry-Pierre Riche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauduit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kaladji" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-017320" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158161v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2016.12.021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149057v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280216671161" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157714v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourdon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;reux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-016-1244-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153475v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-016-0225-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147354v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Meurette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Daguin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2369-16-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297820v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sultan-Ta&#239;eb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744133113000352" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907816v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lelorain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105311427475" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907811v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2354.2012.01344.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HHKPP5FB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876678v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tessier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lelorain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnaud Antignac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07347332.2011.582635" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907818v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009512v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Fournier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713820v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947612v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Mahmoudi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-&#173;charles Wolff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284667v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;jean" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294666v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dantan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294687v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnemains" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Foucher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dantan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702755v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mra Guillaume" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>