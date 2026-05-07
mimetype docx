--- v1 (2026-04-11)
+++ v2 (2026-05-07)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting EQ-5D-3L utility values from clinical data in a prospective cohort of kidney transplant recipients</w:t>
+                <w:t xml:space="preserve">Did the COVID-19 pandemic change the importance of health for life satisfaction? Evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bonnemains</w:t>
+                <w:t xml:space="preserve">Philippe Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Foucher</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François-Charles Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10198-025-01802-6⟩</w:t>
+              <w:t xml:space="preserve">Economics and Human Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 56, pp.101468. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ehb.2025.101468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108176v1</w:t>
+                <w:t xml:space="preserve">halshs-05002894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Did the COVID-19 pandemic change the importance of health for life satisfaction? Evidence from France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting EQ-5D-3L utility values from clinical data in a prospective cohort of kidney transplant recipients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bonnemains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Tessier</w:t>
+                <w:t xml:space="preserve">C. David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Charles Wolff</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Giral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economics and Human Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 56, pp.101468. </w:t>
+              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ehb.2025.101468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10198-025-01802-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05002894v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-month outcomes and cost-effectiveness of interferon gamma-1b in critically ill patients: a secondary analysis of the PREV-HAP trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -461,64 +461,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the ability of the SF-6D to capture the consequences of chronic illnesses on subjective well-being: Evidence from France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 354, pp.117086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
@@ -604,51 +604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Schirr-Bonnans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Health Services Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (1), pp.219. </w:t>
@@ -680,265 +680,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03580570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editor's Choice – A Cost Effectiveness Analysis of Outpatient versus Inpatient Hospitalisation for Lower Extremity Arterial Disease Endovascular Revascularisation in France: A Randomised Controlled Trial</w:t>
+                <w:t xml:space="preserve">Does ageing alter the contribution of health to subjective well-being?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Gouëffic</w:t>
+                <w:t xml:space="preserve">Clémence Bussière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Sirven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2020.11.030⟩</w:t>
+              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 268, pp.113456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2020.113456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03379009v1</w:t>
+                <w:t xml:space="preserve">hal-03456624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does ageing alter the contribution of health to subjective well-being?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editor's Choice – A Cost Effectiveness Analysis of Outpatient versus Inpatient Hospitalisation for Lower Extremity Arterial Disease Endovascular Revascularisation in France: A Randomised Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gouëffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Bussière</w:t>
+                <w:t xml:space="preserve">Yves Alimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Sirven</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science &amp; Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 268, pp.113456. </w:t>
+              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (3), pp.447-455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2020.113456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2020.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03456624v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03379009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-analysis of predictive models to assess the clinical validity and utility for patient-centered medical decision making: application to the CAncer of the Prostate Risk Assessment (CAPRA)</w:t>
               </w:r>
@@ -950,51 +950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lorent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haïfa Maalmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Supiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1084,51 +1084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Caruana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Frenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1186,252 +1186,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mini-Review of Quality of Life as an Outcome in Prostate Cancer Trials: Patient-Centered Approaches Are Needed to Propose Appropriate Treatments on Behalf of Patients</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Does freedom make a difference?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Sébille</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Josselin Thuilliez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (1), pp.40. </w:t>
+              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12955-018-0870-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10198-018-0967-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03158611v1</w:t>
+                <w:t xml:space="preserve">halshs-01744022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does freedom make a difference?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Mini-Review of Quality of Life as an Outcome in Prostate Cancer Trials: Patient-Centered Approaches Are Needed to Propose Appropriate Treatments on Behalf of Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lorent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Supiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Thuilliez</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Sébille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Health Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (1), pp.40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10198-018-0967-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12955-018-0870-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01744022v1</w:t>
+                <w:t xml:space="preserve">hal-03158611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Budget Impact Analysis of Heparin-Bonded Polytetrafluoroethylene Grafts (Propaten) against Standard Polytetrafluoroethylene Grafts for below-the-Knee Bypass in Patients with Critical Limb Ischaemia in France</w:t>
               </w:r>
@@ -1443,51 +1443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry-Pierre Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mauduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1551,77 +1551,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the Relationship between Health-Related Quality of Life and Subjective Well-Being Change over Time? An Exploratory Study among~Breast Cancer Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Science &amp; Medicine (1982)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 174, pp.96-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1707,51 +1707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lorent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tessier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (6), pp.1847-1859. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1811,51 +1811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Blanchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Campone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1919,51 +1919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective, multicenter, controlled study of quality of life, psychological adjustment process and medical outcomes of patients receiving a preemptive kidney transplant compared to a similar population of recipients after a dialysis period of less than three years – The PreKit-QoL study protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Sébille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1971,51 +1971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Giral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelique Bonnaud-Antignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Nephrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 17 (1), </w:t>
@@ -2187,51 +2187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worker replacement and cost-benefit analysis of life-saving healthcare programs, a precautionary note</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sultan-Taïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2304,51 +2304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posttraumatic growth in long term breast cancer survivors: relation to coping, social support and cognitive processing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lelorain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2408,51 +2408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of the clinical determinants of health-related quality of life and subjective well-being in long-term breast cancer survivors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lelorain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2645,51 +2645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lelorain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bonnaud Antignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2749,51 +2749,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting mental quality of life in breast cancer survivors using comparison participants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lelorain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2937,51 +2937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Gaultier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry-Pierre Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e congrès de médecine générale France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
@@ -3004,290 +3004,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of a multi-faceted intervention to deprescribe proton pump inhibitors in primary care: a population-based, pragmatic, cluster-randomized controlled trial</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Une évaluation monétaire du coût des situations de handicap en France par l’approche du bien-être subjectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomie Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-­charles Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tessier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Deprescribing (ICOD2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département de médecine générale de Nantes Université, Sep 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journées Recherche et Actions Publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Gustave Eiffel, le Cerema, INRAE et la fédération TEPP, Oct 2024, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713820v1</w:t>
+                <w:t xml:space="preserve">hal-04947612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une évaluation monétaire du coût des situations de handicap en France par l’approche du bien-être subjectif</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effectiveness of a multi-faceted intervention to deprescribe proton pump inhibitors in primary care: a population-based, pragmatic, cluster-randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Gaultier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Schirr-Bonnans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tessier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche et Actions Publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Gustave Eiffel, le Cerema, INRAE et la fédération TEPP, Oct 2024, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Deprescribing (ICOD2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de médecine générale de Nantes Université, Sep 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04947612v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coûts de friction et capital humain : Quels critères de choix pour l'évaluation des pertes de production.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Sultan-Taïeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3357,77 +3357,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des années de vie pondérées par la qualité de vie (Quality Adjusted Life Years - QALYs) par modélisation conjointe: une étude de simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bonnemains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dantan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3605,51 +3605,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur le développement durable de l'estuaire de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Tessier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mra Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3856,51 +3856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnemains" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tessier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giral" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-025-01802-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002894v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tessier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ehb.2025.101468" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04797601v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Bouras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poulain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Schirr-Bonnans" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roquilly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40560-024-00753-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637942v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2024.117086" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03580570v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nguyen-Soenen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gaultier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-07496-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379009v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gou&#235;ffic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sabatier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alimi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Steinmetz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2020.11.030" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03456624v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bussi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113456" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02306977v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lorent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Maalmi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Supiot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dantan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-018-0727-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158776v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caruana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Frenel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-018-05107-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158611v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-018-0870-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744022v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Thuilliez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-018-0967-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vergnaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry-Pierre Riche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauduit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kaladji" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-017320" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158161v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2016.12.021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149057v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280216671161" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157714v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourdon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;reux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-016-1244-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153475v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-016-0225-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147354v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Meurette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Daguin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2369-16-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297820v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sultan-Ta&#239;eb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744133113000352" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907816v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lelorain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105311427475" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907811v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2354.2012.01344.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HHKPP5FB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876678v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tessier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lelorain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnaud Antignac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07347332.2011.582635" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907818v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009512v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Fournier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713820v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947612v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Mahmoudi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-&#173;charles Wolff" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284667v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;jean" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294666v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dantan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294687v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnemains" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Foucher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dantan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702755v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mra Guillaume" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05002894v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tessier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ehb.2025.101468" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108176v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnemains" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tessier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Giral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-025-01802-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04797601v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Bouras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Poulain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Schirr-Bonnans" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roquilly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40560-024-00753-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637942v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2024.117086" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03580570v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nguyen-Soenen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gaultier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-07496-3" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03456624v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bussi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sirven" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2020.113456" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379009v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gou&#235;ffic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sabatier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alimi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Steinmetz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2020.11.030" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02306977v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lorent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Maalmi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Supiot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dantan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12911-018-0727-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158776v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caruana" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Frenel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Classe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10549-018-05107-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01744022v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Thuilliez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-018-0967-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158611v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique S&#233;bille" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-018-0870-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158642v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Vergnaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry-Pierre Riche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mauduit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Kaladji" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-017320" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158161v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Blanchin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2016.12.021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02149057v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Giral" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280216671161" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157714v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourdon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanchin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Campone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Qu&#233;reux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-016-1244-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02153475v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-016-0225-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02147354v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Meurette" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Daguin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2369-16-6" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297820v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sultan-Ta&#239;eb" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Barnay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1744133113000352" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907816v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lelorain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Florin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105311427475" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907811v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2354.2012.01344.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HHKPP5FB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876678v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Tessier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bonnaud-Antignac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218466v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lelorain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bonnaud Antignac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07347332.2011.582635" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00907818v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009512v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Fournier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947612v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomie Mahmoudi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-&#173;charles Wolff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284667v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;jean" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294666v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dantan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294687v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnemains" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Foucher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dantan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702755v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mra Guillaume" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>