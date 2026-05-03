--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Teste </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of current intensity and polarity on the electrical performances of slip ring contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Isard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 148 (3), pp.034602. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4070001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revising the Nottingham Inversion Instability as a bifurcation between two branches of steady states solutions of thermo-field emission from micro-protrusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darius Mofakhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.7946. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-87500-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Oxide Layer Thickness on the Behavior of the Electrical Wheel–Rail Contact in Static Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Loete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.471. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15010471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Steel Oxidation on the Behavior of the Wheel-Rail Electrical Contact in Dynamic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Loete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (15), pp.5760. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15105760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arc root dynamics in the context of lightning strikes to aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Sousa Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zaepffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57 (17), pp.175204. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ad2223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing railway network safety by reproducing wheel–rail electrical contact on a laboratory scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Loete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Choupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (18), pp.10253. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app131810253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study and Phenomenological Laws of Some Nonlinear Behaviours of the Wheel–Rail Contact Associated with the Deshunting Phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-Léon Kaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Loëte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (21), pp.11752. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app132111752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of the swept arc channel in the context of lightning strikes to aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Sousa Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zaepffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (39), pp.395202. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/acdfdd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a low voltage railgun in the context of a swept lightning stroke on an aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Sousa Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zaepffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93 (8), pp.084705. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0085925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast-modeling algorithm to predict the thermo-field emission and thermal stability of field emitter arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darius Mofakhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132 (24), pp.243302. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0116717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Power Balance for Thin Ag-SnO2 Electrodes Submitted to an Electric Arc Based on IR Thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boukhlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2022.3212471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Nottingham Inversion Instability during the thermo-field emission from refractory metal micro-protrusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darius Mofakhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Minea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.15182. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-94443-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of DC-to-DC converter topology for current regulated lightning generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Sousa Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zaepffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (10), pp.104709. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0060247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal effects in field electron emission from idealized arrangements of independent and interacting micro-protrusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darius Mofakhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Minea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (23), pp.235305. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/abd9e9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of space charge on vacuum pre-breakdown voltage and electron emission current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Minea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129 (15), pp.155102. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0046135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the power flux supplied by an electric arc to Ag-SnO2 electrodes based on cross-section observations of the melted zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Esin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89 (2), pp.20901. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2020190222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability, spatial extension and extinction of an electric arc in aeronautical conditions of pressure under 540 VDC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boukhlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Andrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87 (3), pp.30901. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2019190029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the Analysis of PWM Inverter Parameters: Influence on the Partial Discharge Inception Voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loucif Benmamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Hamiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1), pp.146 - 152. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2018.007787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of microparticles in vacuum breakdown: Cranberg’s scenario updated by numerical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (7), pp.073501. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.20.073501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ambient gas pressure and carbon adsorption on dark current emission from a cathode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maykel Márquez-Mijares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike J. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (6), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4966621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled electron emission and vacuum breakdown with nanosecond pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Babigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (23), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/49/23/235502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D around a photoneutralizer-based NBI system (Siphore) in view of a DEMO Tokamak steady state fusion reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Achkasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (12), pp.123020. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/12/123020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power balance at a copper electrode submitted to a non-stationary electric arc in air. Measurement of the amount of liquid metal created and modeling of the heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (2), pp.20801. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2014130409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the reduction of field emission by gas injection in vacuum for accelerator applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17, pp.103502. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.17.103502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathode Surface Morphology Effects on Field Emission: Vacuum Breakdown Creation of Field Emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Joseph Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (10), pp.2582-2583. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2014.2319393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Measurement of Tungsten Electrode Surface at Electric Arc Extinction in Air-Power Flux Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology. Part A, Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (10), pp.1606 - 1612. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tcpmt.2014.2343792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric study of electric arcs in aeronautical condition of pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 67 (2), pp.20802. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2014140065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Study of the Current-Voltage Characteristics of a 100-mbar DC Discharge in Argon: From the Diffuse Glow Discharge to the Arc Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (8), pp.2400-2407. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2013.2273002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the power balance at a copper cathode submitted to an electric arc by surface temperature measurements and numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (4), pp.1205-1216. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2012.2185069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the surface temperature of copper electrodes submitted to an electric arc in air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 275 (1), pp.012004. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/275/1/012004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the amount of liquid and vapour created by an electric arc on an electrode - case of Ag and AgSnO2 electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (1), pp.10802. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011100407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the amount of liquid and vapour created by an electric arc on an electrode - case of Ag and AgSnO electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (1), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011100407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface temperature measurement of a copper anode submitted to a non-stationary electric arc in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (3), pp.30801. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011110058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface temperature measurement of a copper anode submitted to a non-stationary electric arc in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (3), 30801 (10 p.). </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011110058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General properties of high current switching under 36 V DC for Ag and AgSnO2 contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Science, Measurement &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (3), pp.156-168. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-smt.2009.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the tip effect of a carbon nanostructure on low current electrical arc initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice de Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 63 (30), pp. 2611-2614. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2009.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the properties of high intensity switching under 36 V dc. Influence of the contact material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, pp.251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the assessment of the power balance at the electrodes of an electric arc in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, pp.035001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first attempt to connect a microscopic vision of the cathoe fragment and micro spot with a macroscopic approach of the cathode arc root: a multi-scale problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the properties of high intensity switching under 36 VDC. Influence of the contact material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Klonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (3), pp.251-264. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2008028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of the interaction between cathodic micrometer tips and an electric arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanical, electrical, thermal coupled-field simulation of a sphere-plane electrical contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Froidurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components and Packaging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30, pp.787-795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mechanical, Electrical, Thermal Coupled-Field Simulation of a Sphere-Plane Electrical Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Froidurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components and Packaging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (4), pp.787-795. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAPT.2007.906288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High intensity contact opening under 36 VDC voltage Application for mild hybrid vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klonowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56 (4), pp.2017-2028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power balance at the cathode of an electric arc burning in argon – A spectroscopic approach and a thermal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to assess the surface power density brought by an electric arc of short duration, and short electrode gap to the electrodes – example of copper electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18 (3), pp.181-188. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2002039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper cathode erosion by an electric arc - the causes of the variations of the erosion rate with the electrode gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P Chabrerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10 (1), pp.10-16. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/10/1/302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The repulsion of electrical contacts crossed by short-circuit currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Piccoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chabrerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13 (1), pp.59-65. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2001113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modeling of the heating of a metal sheet by a moving arc: application to aircraft lightning protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Uhlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chabrerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (3), pp.197-204. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2000163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the electrode gap influence on electrode erosion under the action of an electric arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gouega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chabrerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (2), pp.111-122. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2000152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion-assisted electron emission from a cathode in an electric arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Spataru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Teillet-Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gauyacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Chabrerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 30 (7), pp.1135-1145. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/30/7/011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some improvements concerning the modelling of the cathodic zone of an electric arc (ion incidence on electron emission and &amp;quot;cooling effect&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chabrerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 29 (3), pp.697. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/29/3/031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the arc root displacement and three-dimensional modelling of the thermal phenomena occurring in a hollow cathode submitted to an electric moving arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J -P Chabrerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 28 (5), pp.888-898. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/28/5/010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sensitive device for the measurement of the force exerted by the arc on the electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chabrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Gouega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology. Part A, Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 18 (2), pp.322-328. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/95.390311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of thermal processes in an electrode submitted to an electric arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chabrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (6), pp.1157-1166. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1993191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical model for thermal processes in an electrode submitted to an arc in air and its experimental verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chabrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components Hybrids and Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 16 (4), pp.449-455. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/33.237942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la distribution spatiale de température de plasma d'arc électrique dans l'air en régime DC et pression aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2025 (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage evolution in low pressure free electric arcs in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Aichoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases 36th Edition (ICPIG 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serial Arc Faults in Future Embedded HVDC Networks : a Study in the Context of More Electric Aircraft (MEA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichoun Yousra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teste Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Transportation Electrification Conference and Expo (ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Chicago, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITEC60657.2024.10599031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement électrique et tribologique des contacts glissants or/or d’un collecteur tournant type cil/bague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Isard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34èmes Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lille, France. pp. 44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description des phénomènes liés à un amorçage humide d'un défaut d'arc électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Aichoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boukhlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Symposium de Génie Électrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France. p. 59 - id450791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and tribological behaviour of gold/gold sliding contacts of the wire/ring type for slip ring applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Isard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Seattle (USA), Washington, United States. pp.278-284, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM56075.2023.10352303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wheel-rail electrical contact experiment at the laboratory scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Loete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Choupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Railway Symposium Aachen (IRSA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Aachen (Aix la Chapelle), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative sol-gel coatings for corrosion protection of connector housings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Acquadro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tampa, FL, United States. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HLM54538.2022.9969778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of innovative sol-gel coatings by electrical and mechanical measurements by atomic force microscopy techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Acquadro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOL-GEL 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of arc fault in aeronautical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boukhlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEA 2021 More Electric Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF &amp; SEE, Oct 2021, Bordeaux, France. pp.P2.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative contributions to the emission within bundles of carbon nanocone emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darius Mofakhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Minea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th International Vacuum Nanoelectronics Conference (IVNC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVNC49440.2020.9203448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of space charge on the vacuum electron emission from a microtip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Minea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Vacuum Nanoelectronics Conference (IVNC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVNC49440.2020.9203091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of metallurgical changes induced by an electric arc to Ag-SnO2-CuO electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Esin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Milwaukee, United States. pp.239-244, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.2019.8923681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthode visant à estimer l’énergie apportée par un arc à une anode en Ag-SnO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Esin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of HVDC contactors in depressurized environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier-Calvairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Etchenique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boukhlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More electrical aircraft conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial extension of electric arcs in aeronautical pressure conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boukhlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More Electrical Aircraft conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of pressure on electric arcs switch-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boukhlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Milwaukee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the study of the electric arc displacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boukhlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Tech Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between electric arc and Ag-SnO2 electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Esin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International High-Tech Plasma Processes Conference (HTPP2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to partial discharge analysis in inverter-fed motor windings for automotive application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loucif Benmamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vangraefschepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Electrical Insulation Conference (EIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Baltimore, United States. pp.348-351, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EIC.2017.8004701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcing fault in aircraft distribution network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Buffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boukadoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Denver, United States. pp.317-324, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.2017.8088106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale du contact électrique roue/rail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Loete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-Leon Kaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème Colloque sur les Arcs Electriques et Workshop Arcs et Contacts Electriques (CAE XIII ACE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power flux brought by an electric arc on AgSnO2 electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Philippe.Teste@supelec.Fr Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Denver, United States. pp.204-207, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/holm.2017.8088087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the electron emission by picosecond lasers under an intense electric field in vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Minea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 30th International Vacuum Nanoelectronics Conference (IVNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Regensburg, Germany. pp.92-93, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVNC.2017.8051559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des caractéristiques du flux de puissance apporté à des électrodes en AgSnO2 par un arc non stationnaire dans l’air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème Colloque sur les Arcs Electriques et Workshop Arcs et Contacts Electriques (CAE XIII ACE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the effect of different types of aging on partial discharge inception voltage in aerospace power connectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boukadoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Electrical Insulation Conference (EIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Baltimore, United States. pp.165-168, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EIC.2017.8004702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a compact bushing for NBI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Esch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIFTH INTERNATIONAL SYMPOSIUM ON NEGATIVE IONS, BEAMS AND SOURCES (NIBS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. pp.060003, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4995790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of an electric arc for circuit analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Electric Contacts ICEC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.361 - 366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'un modèle de bobinage par analyse fréquentielle et temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loucif Benmamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vangraefschepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium de Génie Électrique (SGE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple 1D model of a short gap DC electric arc in in aeronautical pressure conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Boukadoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 62nd IEEE Holm Conference on Electrical Contacts (Holm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Clearwater Beach, United States. pp.179-186, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.2016.7780029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High current arc behaviour between steel plates: An insight into the deion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Electric Contacts, ICEC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-level multi-scale modeling of electrical contacts - sensitivity study and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Sorel Mballa-Mballa Mballa Mballa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, San Diego, United States. pp.414-422, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.2015.7355130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arcs électriques en condition aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Workshop Arcs et Contacts Électriques- Approche Physique et Applications (ACE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physical contact between elastic and elasto-plastic solids with fractal surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Mballa Mballa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Berkeley, United States. pp.284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the amount of liquid created by an electric arc : case of copper anode - Assessment of the power balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETG Energietechnische Gesells. im VDE ITG Informationstechnische Gesells. im VDE, Jun 2014, Dresden, Germany. pp.357 - 360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms for the effects of residual pressure on field emission in vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almousa Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOPS/BEAMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of electrical contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Mballa Mballa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MPMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSTA ParisTech, Oct 2014, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités au LGEP et à Supélec dans le Domaine des Décharges et des Arcs Électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical behaviour of the wheel-rail contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Loete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Beijing, China. pp.67-72, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2012.0624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the study of the glow to arc transition in 100 mbar argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th High-Tech Plasma Processes Conference (HTPP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakdown in High Vacuum: contribution of the dark current emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Edinburgh, United Kingdom. pp.111-116, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2012.6383313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Branly's effect during shunting experiments on scaled wheel-rail contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Loete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Contact Mechanics and Wear of Rail/Wheel Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Chengdu, China. pp.111-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Dark Current Emission: Effects of Surface Morphology and Inter-Electrode Gap Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cherbourg, France. pp.223-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a glow discharge structure in 100 mbar argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Belfast, United Kingdom. C8-255 (3 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heating of a copper cathode: experiment and numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Belfast, United Kingdom. pp.C11-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Measurement of Copper Contact Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Klonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ICEC and 56th Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Charleston, United States. pp.148-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Nanotechnologies on the Study of the Physical Phenomena of the Arc Birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice de Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ICEC and 56th Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Charleston, United States. pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the surface temperature of copper electrodes submitted to an electric arc in air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th High-Tech Plasma Processes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiconducting vs superconducting YBCO thin film bolometers: sensitivity and crosstalk investigations for future far-infrared imagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal Jagtap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Scheuring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Longhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Dégardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Superconductivity Conference (ASC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Chicago, United States. pp.Présentation invitée 4EPA02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental investigation of nanostructures on a cathode : influence of these nanotips on electrical contact phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 th Int. Conf. on Elec. Contacts ICEC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, St Malo, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the observation of the effective electrical contact area with the help of a space time resolved thermal camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Nsoumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 th Int. Conf. on Elec. Contacts ICEC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, St Malo, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermic model of the evolution of fragments inside a microscopic spot : a multi scale approach of the plasma/cathode interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Electrical Fuses and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.145-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental approach of the interaction between a sub-microscopic cathode tip and the plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dafonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jouhannaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Electrical Fuses and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.135-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'ANSYS pour la modélisation du soudage par résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises des Thermiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation des traces laissées par un arc électrique sur les surfaces des électrodes. Application à la résolution d'un problème inverse : l'estimation du bilan de puissance aux électrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une tentative de passage d'une vision microscopique du spot cathodique à une approche macroscopique du pied d'arc : un problème multi-échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale de l'interaction de pointes cathodiques micrométriques dans un arc électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coupled-Field Simulation of an Electrical Contact during Resistance Welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Froidurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Contacts - 2006. 52nd IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Montreal, France. pp.95-102, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.2006.284071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la simulation du soudage par résistance de pastilles de contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Froidurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheurs en Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanical, electrical, thermal coupled-field simulation of a sphere-plane electrical contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Froidurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st IEEE Holm Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of contact opening under DC voltage for high intensity values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klonowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High intensity contact opening under DC voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klonowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Holm Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, United States. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de la coupure de fortes intensités sous une tension continue de 36/42 V. Application au domaine de l'automobile du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klonowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Intern. Conf. on Appl. and Theor. Electricity - ICATE 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Roumanie. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original method to assess the surface power density brought by an electric arc of short duration, and short electrode gap to the electrodes-case of copper electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forty-Seventh IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Montreal, France. pp.251-258, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.2001.953219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The repulsion of electrical contacts crossed by short-circuit currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Piccoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chabrerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Contacts - 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Pittsburgh, France. pp.129-135, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.1999.795938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the modeling of the heating phenomenon of electric contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Santandrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chabrerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Contacts - 1998. Forty-Fourth IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Arlington, France. pp.252-255, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.1998.722453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sensitive device for the measurement of the force exerted by an arc on the electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chabrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Holm Conference on Electrical Contracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Chicago, France. pp.261-267, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.1994.636846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric arc during contact opening at 540 VDC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Symposium on Physics of Switching Arc (FSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nové Město na Moravě, Czech Republic. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new set-up for the investigation of electrical and tribological properties of wire/ring sliding contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Isard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the pressure in the DC electric arc characteristics Application: Case of the more electrical aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Boukadoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Andrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 28th International Conference on Electric Contacts ICEC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.153 -158, 2016, Proceedings of the 28th International Conference on Electric Contacts ICEC 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités du GeePs dans le Domaine des Décharges et des Arcs Électriques Application à l'Aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Workshop Arcs et Contacts Électriques- Approche Physique et Applications (ACE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Treatment of Electron Emission and Related Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Minea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Maynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2022, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-98419-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de l'inductance propre d'une boucle conductrice, application à la réalisation de contacts pour interposeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId357"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Teste </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of current intensity and polarity on the electrical performances of slip ring contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Isard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 148 (3), pp.034602. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4070001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Oxide Layer Thickness on the Behavior of the Electrical Wheel–Rail Contact in Static Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Loete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.471. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15010471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revising the Nottingham Inversion Instability as a bifurcation between two branches of steady states solutions of thermo-field emission from micro-protrusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darius Mofakhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.7946. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-87500-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Steel Oxidation on the Behavior of the Wheel-Rail Electrical Contact in Dynamic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Loete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (15), pp.5760. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15105760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arc root dynamics in the context of lightning strikes to aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Sousa Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zaepffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57 (17), pp.175204. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ad2223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing railway network safety by reproducing wheel–rail electrical contact on a laboratory scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Loete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Choupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (18), pp.10253. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app131810253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study and Phenomenological Laws of Some Nonlinear Behaviours of the Wheel–Rail Contact Associated with the Deshunting Phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-Léon Kaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Loëte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (21), pp.11752. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app132111752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of the swept arc channel in the context of lightning strikes to aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Sousa Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zaepffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (39), pp.395202. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/acdfdd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast-modeling algorithm to predict the thermo-field emission and thermal stability of field emitter arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darius Mofakhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132 (24), pp.243302. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0116717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a low voltage railgun in the context of a swept lightning stroke on an aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Sousa Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zaepffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93 (8), pp.084705. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0085925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Power Balance for Thin Ag-SnO2 Electrodes Submitted to an Electric Arc Based on IR Thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boukhlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2022.3212471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of DC-to-DC converter topology for current regulated lightning generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Sousa Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zaepffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (10), pp.104709. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0060247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Nottingham Inversion Instability during the thermo-field emission from refractory metal micro-protrusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darius Mofakhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Minea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.15182. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-94443-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal effects in field electron emission from idealized arrangements of independent and interacting micro-protrusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darius Mofakhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Minea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (23), pp.235305. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/abd9e9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of space charge on vacuum pre-breakdown voltage and electron emission current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Minea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129 (15), pp.155102. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0046135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the power flux supplied by an electric arc to Ag-SnO2 electrodes based on cross-section observations of the melted zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Esin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89 (2), pp.20901. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2020190222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability, spatial extension and extinction of an electric arc in aeronautical conditions of pressure under 540 VDC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boukhlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Andrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87 (3), pp.30901. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2019190029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the Analysis of PWM Inverter Parameters: Influence on the Partial Discharge Inception Voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loucif Benmamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Hamiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1), pp.146 - 152. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2018.007787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of microparticles in vacuum breakdown: Cranberg’s scenario updated by numerical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (7), pp.073501. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.20.073501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ambient gas pressure and carbon adsorption on dark current emission from a cathode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maykel Márquez-Mijares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike J. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (6), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4966621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled electron emission and vacuum breakdown with nanosecond pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Babigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (23), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/49/23/235502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D around a photoneutralizer-based NBI system (Siphore) in view of a DEMO Tokamak steady state fusion reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Achkasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (12), pp.123020. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/12/123020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathode Surface Morphology Effects on Field Emission: Vacuum Breakdown Creation of Field Emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Joseph Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (10), pp.2582-2583. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2014.2319393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the reduction of field emission by gas injection in vacuum for accelerator applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17, pp.103502. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.17.103502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power balance at a copper electrode submitted to a non-stationary electric arc in air. Measurement of the amount of liquid metal created and modeling of the heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (2), pp.20801. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2014130409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Measurement of Tungsten Electrode Surface at Electric Arc Extinction in Air-Power Flux Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology. Part A, Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (10), pp.1606 - 1612. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tcpmt.2014.2343792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric study of electric arcs in aeronautical condition of pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 67 (2), pp.20802. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2014140065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Study of the Current-Voltage Characteristics of a 100-mbar DC Discharge in Argon: From the Diffuse Glow Discharge to the Arc Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (8), pp.2400-2407. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2013.2273002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the power balance at a copper cathode submitted to an electric arc by surface temperature measurements and numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (4), pp.1205-1216. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2012.2185069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the amount of liquid and vapour created by an electric arc on an electrode - case of Ag and AgSnO2 electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (1), pp.10802. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011100407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the amount of liquid and vapour created by an electric arc on an electrode - case of Ag and AgSnO electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (1), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011100407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the surface temperature of copper electrodes submitted to an electric arc in air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 275 (1), pp.012004. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/275/1/012004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface temperature measurement of a copper anode submitted to a non-stationary electric arc in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (3), pp.30801. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011110058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface temperature measurement of a copper anode submitted to a non-stationary electric arc in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (3), 30801 (10 p.). </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011110058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General properties of high current switching under 36 V DC for Ag and AgSnO2 contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Science, Measurement &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (3), pp.156-168. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-smt.2009.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the tip effect of a carbon nanostructure on low current electrical arc initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice de Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 63 (30), pp. 2611-2614. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2009.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the properties of high intensity switching under 36 V dc. Influence of the contact material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, pp.251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the assessment of the power balance at the electrodes of an electric arc in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, pp.035001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first attempt to connect a microscopic vision of the cathoe fragment and micro spot with a macroscopic approach of the cathode arc root: a multi-scale problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the properties of high intensity switching under 36 VDC. Influence of the contact material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Klonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (3), pp.251-264. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2008028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of the interaction between cathodic micrometer tips and an electric arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanical, electrical, thermal coupled-field simulation of a sphere-plane electrical contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Froidurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components and Packaging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30, pp.787-795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mechanical, Electrical, Thermal Coupled-Field Simulation of a Sphere-Plane Electrical Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Froidurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components and Packaging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (4), pp.787-795. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAPT.2007.906288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High intensity contact opening under 36 VDC voltage Application for mild hybrid vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klonowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56 (4), pp.2017-2028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power balance at the cathode of an electric arc burning in argon – A spectroscopic approach and a thermal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to assess the surface power density brought by an electric arc of short duration, and short electrode gap to the electrodes – example of copper electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18 (3), pp.181-188. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2002039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The repulsion of electrical contacts crossed by short-circuit currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Piccoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chabrerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13 (1), pp.59-65. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2001113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper cathode erosion by an electric arc - the causes of the variations of the erosion rate with the electrode gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P Chabrerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10 (1), pp.10-16. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/10/1/302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modeling of the heating of a metal sheet by a moving arc: application to aircraft lightning protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Uhlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chabrerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (3), pp.197-204. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2000163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the electrode gap influence on electrode erosion under the action of an electric arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gouega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chabrerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (2), pp.111-122. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2000152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion-assisted electron emission from a cathode in an electric arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Spataru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Teillet-Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gauyacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Chabrerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 30 (7), pp.1135-1145. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/30/7/011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some improvements concerning the modelling of the cathodic zone of an electric arc (ion incidence on electron emission and &amp;quot;cooling effect&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chabrerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 29 (3), pp.697. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/29/3/031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the arc root displacement and three-dimensional modelling of the thermal phenomena occurring in a hollow cathode submitted to an electric moving arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J -P Chabrerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 28 (5), pp.888-898. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/28/5/010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sensitive device for the measurement of the force exerted by the arc on the electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chabrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Gouega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology. Part A, Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 18 (2), pp.322-328. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/95.390311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of thermal processes in an electrode submitted to an electric arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chabrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (6), pp.1157-1166. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1993191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical model for thermal processes in an electrode submitted to an arc in air and its experimental verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chabrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components Hybrids and Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 16 (4), pp.449-455. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/33.237942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la distribution spatiale de température de plasma d'arc électrique dans l'air en régime DC et pression aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2025 (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage evolution in low pressure free electric arcs in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Aichoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases 36th Edition (ICPIG 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serial Arc Faults in Future Embedded HVDC Networks : a Study in the Context of More Electric Aircraft (MEA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichoun Yousra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teste Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Transportation Electrification Conference and Expo (ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Chicago, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITEC60657.2024.10599031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description des phénomènes liés à un amorçage humide d'un défaut d'arc électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Aichoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boukhlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Symposium de Génie Électrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France. p. 59 - id450791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement électrique et tribologique des contacts glissants or/or d’un collecteur tournant type cil/bague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Isard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34èmes Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lille, France. pp. 44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and tribological behaviour of gold/gold sliding contacts of the wire/ring type for slip ring applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Isard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Seattle (USA), Washington, United States. pp.278-284, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM56075.2023.10352303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wheel-rail electrical contact experiment at the laboratory scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Loete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Choupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Railway Symposium Aachen (IRSA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Aachen (Aix la Chapelle), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative sol-gel coatings for corrosion protection of connector housings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Acquadro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tampa, FL, United States. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HLM54538.2022.9969778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of innovative sol-gel coatings by electrical and mechanical measurements by atomic force microscopy techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Acquadro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOL-GEL 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of arc fault in aeronautical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boukhlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEA 2021 More Electric Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF &amp; SEE, Oct 2021, Bordeaux, France. pp.P2.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative contributions to the emission within bundles of carbon nanocone emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darius Mofakhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Minea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th International Vacuum Nanoelectronics Conference (IVNC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVNC49440.2020.9203448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of space charge on the vacuum electron emission from a microtip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Minea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Vacuum Nanoelectronics Conference (IVNC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVNC49440.2020.9203091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of metallurgical changes induced by an electric arc to Ag-SnO2-CuO electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Esin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Milwaukee, United States. pp.239-244, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.2019.8923681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthode visant à estimer l’énergie apportée par un arc à une anode en Ag-SnO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Esin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of HVDC contactors in depressurized environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier-Calvairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Etchenique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boukhlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More electrical aircraft conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial extension of electric arcs in aeronautical pressure conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boukhlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More Electrical Aircraft conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of pressure on electric arcs switch-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boukhlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Milwaukee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the study of the electric arc displacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boukhlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Tech Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between electric arc and Ag-SnO2 electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Esin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International High-Tech Plasma Processes Conference (HTPP2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to partial discharge analysis in inverter-fed motor windings for automotive application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loucif Benmamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vangraefschepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Electrical Insulation Conference (EIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Baltimore, United States. pp.348-351, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EIC.2017.8004701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcing fault in aircraft distribution network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Buffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boukadoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Denver, United States. pp.317-324, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.2017.8088106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power flux brought by an electric arc on AgSnO2 electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Philippe.Teste@supelec.Fr Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Denver, United States. pp.204-207, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/holm.2017.8088087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale du contact électrique roue/rail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Loete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-Leon Kaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème Colloque sur les Arcs Electriques et Workshop Arcs et Contacts Electriques (CAE XIII ACE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the electron emission by picosecond lasers under an intense electric field in vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Minea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 30th International Vacuum Nanoelectronics Conference (IVNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Regensburg, Germany. pp.92-93, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVNC.2017.8051559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des caractéristiques du flux de puissance apporté à des électrodes en AgSnO2 par un arc non stationnaire dans l’air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème Colloque sur les Arcs Electriques et Workshop Arcs et Contacts Electriques (CAE XIII ACE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the effect of different types of aging on partial discharge inception voltage in aerospace power connectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boukadoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Electrical Insulation Conference (EIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Baltimore, United States. pp.165-168, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EIC.2017.8004702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a compact bushing for NBI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Esch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIFTH INTERNATIONAL SYMPOSIUM ON NEGATIVE IONS, BEAMS AND SOURCES (NIBS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. pp.060003, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4995790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'un modèle de bobinage par analyse fréquentielle et temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loucif Benmamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vangraefschepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium de Génie Électrique (SGE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of an electric arc for circuit analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Electric Contacts ICEC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.361 - 366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple 1D model of a short gap DC electric arc in in aeronautical pressure conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Boukadoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 62nd IEEE Holm Conference on Electrical Contacts (Holm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Clearwater Beach, United States. pp.179-186, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.2016.7780029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High current arc behaviour between steel plates: An insight into the deion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Electric Contacts, ICEC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-level multi-scale modeling of electrical contacts - sensitivity study and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Sorel Mballa-Mballa Mballa Mballa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, San Diego, United States. pp.414-422, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.2015.7355130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arcs électriques en condition aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Workshop Arcs et Contacts Électriques- Approche Physique et Applications (ACE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms for the effects of residual pressure on field emission in vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almousa Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOPS/BEAMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physical contact between elastic and elasto-plastic solids with fractal surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Mballa Mballa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Berkeley, United States. pp.284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the amount of liquid created by an electric arc : case of copper anode - Assessment of the power balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETG Energietechnische Gesells. im VDE ITG Informationstechnische Gesells. im VDE, Jun 2014, Dresden, Germany. pp.357 - 360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of electrical contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Mballa Mballa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MPMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSTA ParisTech, Oct 2014, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical behaviour of the wheel-rail contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Loete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Beijing, China. pp.67-72, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2012.0624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakdown in High Vacuum: contribution of the dark current emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Edinburgh, United Kingdom. pp.111-116, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2012.6383313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the study of the glow to arc transition in 100 mbar argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th High-Tech Plasma Processes Conference (HTPP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Branly's effect during shunting experiments on scaled wheel-rail contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Loete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Contact Mechanics and Wear of Rail/Wheel Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Chengdu, China. pp.111-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités au LGEP et à Supélec dans le Domaine des Décharges et des Arcs Électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Dark Current Emission: Effects of Surface Morphology and Inter-Electrode Gap Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cherbourg, France. pp.223-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a glow discharge structure in 100 mbar argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Belfast, United Kingdom. C8-255 (3 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heating of a copper cathode: experiment and numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Belfast, United Kingdom. pp.C11-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Measurement of Copper Contact Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Klonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ICEC and 56th Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Charleston, United States. pp.148-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Nanotechnologies on the Study of the Physical Phenomena of the Arc Birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice de Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ICEC and 56th Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Charleston, United States. pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the surface temperature of copper electrodes submitted to an electric arc in air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th High-Tech Plasma Processes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental investigation of nanostructures on a cathode : influence of these nanotips on electrical contact phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 th Int. Conf. on Elec. Contacts ICEC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, St Malo, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiconducting vs superconducting YBCO thin film bolometers: sensitivity and crosstalk investigations for future far-infrared imagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal Jagtap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Scheuring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Longhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Dégardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Superconductivity Conference (ASC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Chicago, United States. pp.Présentation invitée 4EPA02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the observation of the effective electrical contact area with the help of a space time resolved thermal camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Nsoumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 th Int. Conf. on Elec. Contacts ICEC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, St Malo, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermic model of the evolution of fragments inside a microscopic spot : a multi scale approach of the plasma/cathode interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Electrical Fuses and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.145-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental approach of the interaction between a sub-microscopic cathode tip and the plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dafonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jouhannaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Electrical Fuses and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.135-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'ANSYS pour la modélisation du soudage par résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises des Thermiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation des traces laissées par un arc électrique sur les surfaces des électrodes. Application à la résolution d'un problème inverse : l'estimation du bilan de puissance aux électrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une tentative de passage d'une vision microscopique du spot cathodique à une approche macroscopique du pied d'arc : un problème multi-échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale de l'interaction de pointes cathodiques micrométriques dans un arc électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coupled-Field Simulation of an Electrical Contact during Resistance Welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Froidurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Contacts - 2006. 52nd IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Montreal, France. pp.95-102, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.2006.284071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la simulation du soudage par résistance de pastilles de contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Froidurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheurs en Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanical, electrical, thermal coupled-field simulation of a sphere-plane electrical contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Froidurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st IEEE Holm Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of contact opening under DC voltage for high intensity values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klonowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High intensity contact opening under DC voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klonowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Holm Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, United States. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de la coupure de fortes intensités sous une tension continue de 36/42 V. Application au domaine de l'automobile du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klonowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Intern. Conf. on Appl. and Theor. Electricity - ICATE 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Roumanie. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original method to assess the surface power density brought by an electric arc of short duration, and short electrode gap to the electrodes-case of copper electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forty-Seventh IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Montreal, France. pp.251-258, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.2001.953219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The repulsion of electrical contacts crossed by short-circuit currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Piccoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chabrerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Contacts - 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Pittsburgh, France. pp.129-135, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.1999.795938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the modeling of the heating phenomenon of electric contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Santandrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chabrerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Contacts - 1998. Forty-Fourth IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Arlington, France. pp.252-255, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.1998.722453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sensitive device for the measurement of the force exerted by an arc on the electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chabrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Holm Conference on Electrical Contracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Chicago, France. pp.261-267, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.1994.636846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric arc during contact opening at 540 VDC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Symposium on Physics of Switching Arc (FSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nové Město na Moravě, Czech Republic. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new set-up for the investigation of electrical and tribological properties of wire/ring sliding contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Isard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the pressure in the DC electric arc characteristics Application: Case of the more electrical aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Boukadoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Andrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 28th International Conference on Electric Contacts ICEC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.153 -158, 2016, Proceedings of the 28th International Conference on Electric Contacts ICEC 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités du GeePs dans le Domaine des Décharges et des Arcs Électriques Application à l'Aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Workshop Arcs et Contacts Électriques- Approche Physique et Applications (ACE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Treatment of Electron Emission and Related Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Minea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Maynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2022, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-98419-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de l'inductance propre d'une boucle conductrice, application à la réalisation de contacts pour interposeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId357"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ferreira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4070001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05044103v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Mofakhami" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Seznec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Landfried" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-87500-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04882371v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Haydar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Loete" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Slimani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guiche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15010471" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05077506v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15105760" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488553v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andraud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sousa Martins" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zaepffel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad2223" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04207532v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Choupin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app131810253" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04297829v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-L&#233;on Kaza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lo&#235;te" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132111752" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149070v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/acdfdd" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03811303v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sousa Martins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085925" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943828v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0116717" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03800996v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukhlifa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2022.3212471" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03335842v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Minea" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Test&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94443-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472078v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0060247" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216776v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abd9e9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216749v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0046135" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903887v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fouque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonhomme" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaudot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020190222" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331422v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Andrea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019190029" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322325v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucif Benmamas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hamiti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Odic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2018.007787" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645851v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jager" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caillault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.20.073501" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01415362v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel M&#225;rquez-Mijares" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepetit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Almaksour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike J. Kirkpatrick" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4966621" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01415377v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Seznec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Caillault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Babigeon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/23/235502" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02381781v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Achkasov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#233;chu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudouin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/12/123020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099244v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014130409" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KCXTVDNS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078131v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Almaksour" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Kirkpatrick" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Dessante" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simonin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.17.103502" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073063v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Joseph Kirkpatrick" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Odic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2319393" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083426v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Savi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcpmt.2014.2343792" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099243v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014140065" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-S55ZNHPH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858144v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andlauer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kirkpatrick" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2273002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777866v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2012.2185069" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710608v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Andlauer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/275/1/012004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710604v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100407" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5P77WLWS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719812v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Teste" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leblanc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751654v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Landfried" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110058" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZFGQWV59-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710607v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554769v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2009.0035" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00444498v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice de Fonseca" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourillot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2009.09.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ01QKN6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351333v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klonowski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351350v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossignol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351352v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144714v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klonowski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008028" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351353v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. da Fonseca" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourillot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320362v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monnier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Froidurot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jarrige" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Meyer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144651v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meyer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAPT.2007.906288" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320355v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klonowsky" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320219v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144214v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002039" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144828v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Leblanc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Andlauer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Chabrerie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/10/1/302" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144197v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piccoz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chabrerie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001113" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144614v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Uhlig" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chabrerie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000163" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144833v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouega" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000152" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144854v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Spataru" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Teillet-Billy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gauyacq" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chabrerie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/30/7/011" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-D00XR7F7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285977v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/29/3/031" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144303v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J -P Chabrerie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/28/5/010" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144816v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devautour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Gouega" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/95.390311" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248989v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Test&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993191" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F792AE73F490E4F53A226C2C1D213E2ED0FC9A8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144246v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chabrerie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/33.237942" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05279567v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Pietri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05279532v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Aichoun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05229721v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aichoun Yousra" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teste Philippe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC60657.2024.10599031" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04128765v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04274251v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04207904v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM56075.2023.10352303" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04214192v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03801186v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Acquadro" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HLM54538.2022.9969778" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03843900v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03451497v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02985178v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC49440.2020.9203448" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02985179v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC49440.2020.9203091" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02155532v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2019.8923681" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02152896v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331458v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier-Calvairac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Etchenique" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhlifa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02287184v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02287139v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376066v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01927303v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404687v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefschepe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC.2017.8004701" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404750v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrea" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buffo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukadoum" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2017.8088106" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01481567v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Leon Kaza" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01591486v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Philippe.Teste@supelec.Fr Teste" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/holm.2017.8088087" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402490v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gerard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2017.8051559" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01481584v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404763v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC.2017.8004702" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071160v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Esch" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995790" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01335278v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bournat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361681v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402476v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Boukadoum" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2016.7780029" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407881v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier D&#233;plaude" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joyeux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01218663v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Sorel Mballa-Mballa Mballa Mballa" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2015.7355130" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284639v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099232v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anciaux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Mballa Mballa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molinari" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099236v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099240v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Almousa Almaksour" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099234v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780690v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778767v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chollet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorang" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2012.0624" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778772v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778779v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2012.6383313" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778780v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779325v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alamarguy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656476v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710615v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554772v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554770v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557110v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353718v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Jagtap" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Scheuring" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Longhin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick D&#233;gardin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351374v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Fonseca" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351387v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Poizat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Nsoumbi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320392v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320389v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dafonseca" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jouhannaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320401v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320396v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320395v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320398v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144671v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monnier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2006.284071" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320264v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320243v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320248v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faure" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320176v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320177v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144271v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2001.953219" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144807v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.1999.795938" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144640v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santandrea" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.1998.722453" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144793v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.1994.636846" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05274117v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121443v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01335224v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284641v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Jacobs" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Kirkpatrick" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718198v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maynard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98419-9" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320266v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ferreira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4070001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04882371v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Haydar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Loete" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Slimani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guiche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15010471" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05044103v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Mofakhami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Seznec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Landfried" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-87500-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05077506v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15105760" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488553v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andraud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sousa Martins" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zaepffel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad2223" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04207532v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Choupin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app131810253" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04297829v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-L&#233;on Kaza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lo&#235;te" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132111752" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149070v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/acdfdd" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943828v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0116717" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03811303v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sousa Martins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085925" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03800996v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukhlifa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2022.3212471" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472078v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0060247" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03335842v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Minea" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Test&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94443-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216776v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abd9e9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216749v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0046135" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903887v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fouque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonhomme" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaudot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020190222" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331422v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Andrea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019190029" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322325v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucif Benmamas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hamiti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Odic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2018.007787" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645851v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jager" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caillault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.20.073501" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01415362v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel M&#225;rquez-Mijares" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepetit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Almaksour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike J. Kirkpatrick" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4966621" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01415377v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Seznec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Caillault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Babigeon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/23/235502" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02381781v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Achkasov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#233;chu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudouin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/12/123020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073063v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Joseph Kirkpatrick" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Odic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2319393" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078131v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Almaksour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Kirkpatrick" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Dessante" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simonin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.17.103502" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099244v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014130409" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KCXTVDNS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083426v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Savi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcpmt.2014.2343792" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099243v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014140065" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-S55ZNHPH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858144v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andlauer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kirkpatrick" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2273002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777866v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2012.2185069" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710604v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Andlauer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100407" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5P77WLWS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719812v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Teste" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leblanc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710608v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/275/1/012004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751654v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Landfried" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110058" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZFGQWV59-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710607v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554769v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2009.0035" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00444498v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice de Fonseca" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourillot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2009.09.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ01QKN6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351333v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klonowski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351350v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossignol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351352v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144714v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klonowski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008028" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351353v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. da Fonseca" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourillot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320362v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monnier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Froidurot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jarrige" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Meyer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144651v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meyer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAPT.2007.906288" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320355v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klonowsky" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320219v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144214v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002039" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144197v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piccoz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chabrerie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001113" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144828v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Leblanc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Andlauer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Chabrerie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/10/1/302" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144614v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Uhlig" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chabrerie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000163" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144833v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouega" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000152" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144854v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Spataru" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Teillet-Billy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gauyacq" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chabrerie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/30/7/011" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-D00XR7F7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285977v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/29/3/031" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144303v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J -P Chabrerie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/28/5/010" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144816v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devautour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Gouega" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/95.390311" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248989v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Test&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993191" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F792AE73F490E4F53A226C2C1D213E2ED0FC9A8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144246v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chabrerie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/33.237942" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05279567v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Pietri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05279532v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Aichoun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05229721v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aichoun Yousra" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teste Philippe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC60657.2024.10599031" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04274251v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04128765v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04207904v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM56075.2023.10352303" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04214192v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03801186v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Acquadro" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HLM54538.2022.9969778" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03843900v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03451497v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02985178v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC49440.2020.9203448" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02985179v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC49440.2020.9203091" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02155532v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2019.8923681" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02152896v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331458v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier-Calvairac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Etchenique" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhlifa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02287184v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02287139v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376066v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01927303v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404687v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefschepe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC.2017.8004701" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404750v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrea" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buffo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukadoum" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2017.8088106" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01591486v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Philippe.Teste@supelec.Fr Teste" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/holm.2017.8088087" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01481567v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Leon Kaza" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402490v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gerard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2017.8051559" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01481584v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404763v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC.2017.8004702" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071160v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Esch" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995790" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361681v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01335278v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bournat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402476v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Boukadoum" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2016.7780029" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407881v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier D&#233;plaude" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joyeux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01218663v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Sorel Mballa-Mballa Mballa Mballa" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2015.7355130" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284639v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099240v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Almousa Almaksour" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099232v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anciaux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Mballa Mballa" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molinari" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099236v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099234v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778767v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chollet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorang" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2012.0624" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778779v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2012.6383313" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778772v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778780v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780690v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779325v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alamarguy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656476v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710615v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554772v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554770v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557110v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351374v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Fonseca" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353718v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Jagtap" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Scheuring" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Longhin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick D&#233;gardin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351387v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Poizat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Nsoumbi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320392v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320389v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dafonseca" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jouhannaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320401v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320396v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320395v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320398v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144671v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monnier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2006.284071" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320264v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320243v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320248v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faure" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320176v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320177v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144271v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2001.953219" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144807v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.1999.795938" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144640v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santandrea" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.1998.722453" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144793v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.1994.636846" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05274117v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121443v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01335224v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284641v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Jacobs" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Kirkpatrick" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718198v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maynard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98419-9" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320266v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>