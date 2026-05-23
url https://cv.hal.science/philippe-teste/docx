--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Teste </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of current intensity and polarity on the electrical performances of slip ring contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Isard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 148 (3), pp.034602. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4070001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Oxide Layer Thickness on the Behavior of the Electrical Wheel–Rail Contact in Static Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Loete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.471. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15010471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revising the Nottingham Inversion Instability as a bifurcation between two branches of steady states solutions of thermo-field emission from micro-protrusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darius Mofakhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.7946. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-87500-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Steel Oxidation on the Behavior of the Wheel-Rail Electrical Contact in Dynamic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Loete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (15), pp.5760. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15105760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arc root dynamics in the context of lightning strikes to aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Sousa Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zaepffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57 (17), pp.175204. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ad2223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing railway network safety by reproducing wheel–rail electrical contact on a laboratory scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Loete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Choupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (18), pp.10253. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app131810253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study and Phenomenological Laws of Some Nonlinear Behaviours of the Wheel–Rail Contact Associated with the Deshunting Phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-Léon Kaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Loëte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (21), pp.11752. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app132111752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of the swept arc channel in the context of lightning strikes to aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Sousa Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zaepffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (39), pp.395202. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/acdfdd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast-modeling algorithm to predict the thermo-field emission and thermal stability of field emitter arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darius Mofakhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132 (24), pp.243302. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0116717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a low voltage railgun in the context of a swept lightning stroke on an aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Sousa Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zaepffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93 (8), pp.084705. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0085925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Power Balance for Thin Ag-SnO2 Electrodes Submitted to an Electric Arc Based on IR Thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boukhlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2022.3212471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of DC-to-DC converter topology for current regulated lightning generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Sousa Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zaepffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (10), pp.104709. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0060247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Nottingham Inversion Instability during the thermo-field emission from refractory metal micro-protrusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darius Mofakhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Minea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.15182. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-94443-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal effects in field electron emission from idealized arrangements of independent and interacting micro-protrusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darius Mofakhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Minea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (23), pp.235305. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/abd9e9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of space charge on vacuum pre-breakdown voltage and electron emission current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Minea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129 (15), pp.155102. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0046135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the power flux supplied by an electric arc to Ag-SnO2 electrodes based on cross-section observations of the melted zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Esin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89 (2), pp.20901. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2020190222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability, spatial extension and extinction of an electric arc in aeronautical conditions of pressure under 540 VDC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boukhlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Andrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87 (3), pp.30901. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2019190029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the Analysis of PWM Inverter Parameters: Influence on the Partial Discharge Inception Voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loucif Benmamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Hamiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1), pp.146 - 152. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2018.007787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of microparticles in vacuum breakdown: Cranberg’s scenario updated by numerical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (7), pp.073501. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.20.073501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ambient gas pressure and carbon adsorption on dark current emission from a cathode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maykel Márquez-Mijares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike J. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (6), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4966621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled electron emission and vacuum breakdown with nanosecond pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Babigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (23), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/49/23/235502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D around a photoneutralizer-based NBI system (Siphore) in view of a DEMO Tokamak steady state fusion reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Achkasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (12), pp.123020. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/12/123020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathode Surface Morphology Effects on Field Emission: Vacuum Breakdown Creation of Field Emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Joseph Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (10), pp.2582-2583. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2014.2319393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the reduction of field emission by gas injection in vacuum for accelerator applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17, pp.103502. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.17.103502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power balance at a copper electrode submitted to a non-stationary electric arc in air. Measurement of the amount of liquid metal created and modeling of the heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (2), pp.20801. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2014130409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Measurement of Tungsten Electrode Surface at Electric Arc Extinction in Air-Power Flux Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology. Part A, Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (10), pp.1606 - 1612. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tcpmt.2014.2343792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric study of electric arcs in aeronautical condition of pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 67 (2), pp.20802. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2014140065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Study of the Current-Voltage Characteristics of a 100-mbar DC Discharge in Argon: From the Diffuse Glow Discharge to the Arc Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (8), pp.2400-2407. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2013.2273002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the power balance at a copper cathode submitted to an electric arc by surface temperature measurements and numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (4), pp.1205-1216. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2012.2185069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the amount of liquid and vapour created by an electric arc on an electrode - case of Ag and AgSnO2 electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (1), pp.10802. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011100407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the amount of liquid and vapour created by an electric arc on an electrode - case of Ag and AgSnO electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (1), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011100407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the surface temperature of copper electrodes submitted to an electric arc in air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 275 (1), pp.012004. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/275/1/012004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface temperature measurement of a copper anode submitted to a non-stationary electric arc in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (3), pp.30801. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011110058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface temperature measurement of a copper anode submitted to a non-stationary electric arc in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (3), 30801 (10 p.). </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011110058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General properties of high current switching under 36 V DC for Ag and AgSnO2 contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Science, Measurement &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (3), pp.156-168. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-smt.2009.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the tip effect of a carbon nanostructure on low current electrical arc initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice de Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 63 (30), pp. 2611-2614. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2009.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the properties of high intensity switching under 36 V dc. Influence of the contact material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, pp.251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the assessment of the power balance at the electrodes of an electric arc in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, pp.035001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first attempt to connect a microscopic vision of the cathoe fragment and micro spot with a macroscopic approach of the cathode arc root: a multi-scale problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the properties of high intensity switching under 36 VDC. Influence of the contact material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Klonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (3), pp.251-264. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2008028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of the interaction between cathodic micrometer tips and an electric arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanical, electrical, thermal coupled-field simulation of a sphere-plane electrical contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Froidurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components and Packaging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30, pp.787-795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mechanical, Electrical, Thermal Coupled-Field Simulation of a Sphere-Plane Electrical Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Froidurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components and Packaging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (4), pp.787-795. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAPT.2007.906288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High intensity contact opening under 36 VDC voltage Application for mild hybrid vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klonowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56 (4), pp.2017-2028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power balance at the cathode of an electric arc burning in argon – A spectroscopic approach and a thermal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to assess the surface power density brought by an electric arc of short duration, and short electrode gap to the electrodes – example of copper electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18 (3), pp.181-188. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2002039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The repulsion of electrical contacts crossed by short-circuit currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Piccoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chabrerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13 (1), pp.59-65. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2001113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper cathode erosion by an electric arc - the causes of the variations of the erosion rate with the electrode gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P Chabrerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10 (1), pp.10-16. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/10/1/302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modeling of the heating of a metal sheet by a moving arc: application to aircraft lightning protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Uhlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chabrerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (3), pp.197-204. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2000163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the electrode gap influence on electrode erosion under the action of an electric arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gouega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chabrerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (2), pp.111-122. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2000152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion-assisted electron emission from a cathode in an electric arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Spataru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Teillet-Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gauyacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Chabrerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 30 (7), pp.1135-1145. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/30/7/011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some improvements concerning the modelling of the cathodic zone of an electric arc (ion incidence on electron emission and &amp;quot;cooling effect&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chabrerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 29 (3), pp.697. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/29/3/031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the arc root displacement and three-dimensional modelling of the thermal phenomena occurring in a hollow cathode submitted to an electric moving arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J -P Chabrerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 28 (5), pp.888-898. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/28/5/010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sensitive device for the measurement of the force exerted by the arc on the electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chabrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Gouega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology. Part A, Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 18 (2), pp.322-328. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/95.390311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of thermal processes in an electrode submitted to an electric arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chabrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (6), pp.1157-1166. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1993191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical model for thermal processes in an electrode submitted to an arc in air and its experimental verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chabrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components Hybrids and Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 16 (4), pp.449-455. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/33.237942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la distribution spatiale de température de plasma d'arc électrique dans l'air en régime DC et pression aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2025 (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage evolution in low pressure free electric arcs in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Aichoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases 36th Edition (ICPIG 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serial Arc Faults in Future Embedded HVDC Networks : a Study in the Context of More Electric Aircraft (MEA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichoun Yousra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teste Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Transportation Electrification Conference and Expo (ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Chicago, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITEC60657.2024.10599031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description des phénomènes liés à un amorçage humide d'un défaut d'arc électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Aichoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boukhlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Symposium de Génie Électrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France. p. 59 - id450791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement électrique et tribologique des contacts glissants or/or d’un collecteur tournant type cil/bague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Isard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34èmes Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lille, France. pp. 44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and tribological behaviour of gold/gold sliding contacts of the wire/ring type for slip ring applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Isard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Seattle (USA), Washington, United States. pp.278-284, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM56075.2023.10352303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wheel-rail electrical contact experiment at the laboratory scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Loete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Choupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Railway Symposium Aachen (IRSA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Aachen (Aix la Chapelle), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative sol-gel coatings for corrosion protection of connector housings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Acquadro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tampa, FL, United States. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HLM54538.2022.9969778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of innovative sol-gel coatings by electrical and mechanical measurements by atomic force microscopy techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Acquadro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOL-GEL 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of arc fault in aeronautical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boukhlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEA 2021 More Electric Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF &amp; SEE, Oct 2021, Bordeaux, France. pp.P2.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative contributions to the emission within bundles of carbon nanocone emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darius Mofakhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Minea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th International Vacuum Nanoelectronics Conference (IVNC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVNC49440.2020.9203448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of space charge on the vacuum electron emission from a microtip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Minea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Vacuum Nanoelectronics Conference (IVNC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVNC49440.2020.9203091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of metallurgical changes induced by an electric arc to Ag-SnO2-CuO electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Esin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Milwaukee, United States. pp.239-244, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.2019.8923681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthode visant à estimer l’énergie apportée par un arc à une anode en Ag-SnO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Esin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of HVDC contactors in depressurized environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier-Calvairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Etchenique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boukhlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More electrical aircraft conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial extension of electric arcs in aeronautical pressure conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boukhlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More Electrical Aircraft conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of pressure on electric arcs switch-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boukhlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Milwaukee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the study of the electric arc displacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boukhlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Tech Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between electric arc and Ag-SnO2 electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Esin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International High-Tech Plasma Processes Conference (HTPP2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to partial discharge analysis in inverter-fed motor windings for automotive application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loucif Benmamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vangraefschepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Electrical Insulation Conference (EIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Baltimore, United States. pp.348-351, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EIC.2017.8004701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcing fault in aircraft distribution network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Buffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boukadoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Denver, United States. pp.317-324, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.2017.8088106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power flux brought by an electric arc on AgSnO2 electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Philippe.Teste@supelec.Fr Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Denver, United States. pp.204-207, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/holm.2017.8088087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale du contact électrique roue/rail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Loete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-Leon Kaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème Colloque sur les Arcs Electriques et Workshop Arcs et Contacts Electriques (CAE XIII ACE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the electron emission by picosecond lasers under an intense electric field in vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Minea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 30th International Vacuum Nanoelectronics Conference (IVNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Regensburg, Germany. pp.92-93, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVNC.2017.8051559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des caractéristiques du flux de puissance apporté à des électrodes en AgSnO2 par un arc non stationnaire dans l’air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème Colloque sur les Arcs Electriques et Workshop Arcs et Contacts Electriques (CAE XIII ACE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the effect of different types of aging on partial discharge inception voltage in aerospace power connectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boukadoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Electrical Insulation Conference (EIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Baltimore, United States. pp.165-168, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EIC.2017.8004702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a compact bushing for NBI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Esch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIFTH INTERNATIONAL SYMPOSIUM ON NEGATIVE IONS, BEAMS AND SOURCES (NIBS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. pp.060003, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4995790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'un modèle de bobinage par analyse fréquentielle et temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loucif Benmamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vangraefschepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium de Génie Électrique (SGE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of an electric arc for circuit analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Electric Contacts ICEC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.361 - 366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple 1D model of a short gap DC electric arc in in aeronautical pressure conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Boukadoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 62nd IEEE Holm Conference on Electrical Contacts (Holm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Clearwater Beach, United States. pp.179-186, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.2016.7780029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High current arc behaviour between steel plates: An insight into the deion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Electric Contacts, ICEC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-level multi-scale modeling of electrical contacts - sensitivity study and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Sorel Mballa-Mballa Mballa Mballa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, San Diego, United States. pp.414-422, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.2015.7355130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arcs électriques en condition aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Workshop Arcs et Contacts Électriques- Approche Physique et Applications (ACE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms for the effects of residual pressure on field emission in vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almousa Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOPS/BEAMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physical contact between elastic and elasto-plastic solids with fractal surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Mballa Mballa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Berkeley, United States. pp.284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the amount of liquid created by an electric arc : case of copper anode - Assessment of the power balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETG Energietechnische Gesells. im VDE ITG Informationstechnische Gesells. im VDE, Jun 2014, Dresden, Germany. pp.357 - 360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of electrical contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Mballa Mballa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MPMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSTA ParisTech, Oct 2014, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical behaviour of the wheel-rail contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Loete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Beijing, China. pp.67-72, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2012.0624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakdown in High Vacuum: contribution of the dark current emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Edinburgh, United Kingdom. pp.111-116, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2012.6383313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the study of the glow to arc transition in 100 mbar argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th High-Tech Plasma Processes Conference (HTPP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Branly's effect during shunting experiments on scaled wheel-rail contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Loete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Contact Mechanics and Wear of Rail/Wheel Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Chengdu, China. pp.111-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités au LGEP et à Supélec dans le Domaine des Décharges et des Arcs Électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Dark Current Emission: Effects of Surface Morphology and Inter-Electrode Gap Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cherbourg, France. pp.223-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a glow discharge structure in 100 mbar argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Belfast, United Kingdom. C8-255 (3 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heating of a copper cathode: experiment and numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Belfast, United Kingdom. pp.C11-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Measurement of Copper Contact Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Klonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ICEC and 56th Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Charleston, United States. pp.148-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Nanotechnologies on the Study of the Physical Phenomena of the Arc Birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice de Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ICEC and 56th Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Charleston, United States. pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the surface temperature of copper electrodes submitted to an electric arc in air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th High-Tech Plasma Processes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental investigation of nanostructures on a cathode : influence of these nanotips on electrical contact phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 th Int. Conf. on Elec. Contacts ICEC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, St Malo, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiconducting vs superconducting YBCO thin film bolometers: sensitivity and crosstalk investigations for future far-infrared imagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal Jagtap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Scheuring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Longhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Dégardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Superconductivity Conference (ASC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Chicago, United States. pp.Présentation invitée 4EPA02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the observation of the effective electrical contact area with the help of a space time resolved thermal camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Nsoumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 th Int. Conf. on Elec. Contacts ICEC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, St Malo, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermic model of the evolution of fragments inside a microscopic spot : a multi scale approach of the plasma/cathode interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Electrical Fuses and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.145-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental approach of the interaction between a sub-microscopic cathode tip and the plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dafonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jouhannaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Electrical Fuses and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.135-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'ANSYS pour la modélisation du soudage par résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises des Thermiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation des traces laissées par un arc électrique sur les surfaces des électrodes. Application à la résolution d'un problème inverse : l'estimation du bilan de puissance aux électrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une tentative de passage d'une vision microscopique du spot cathodique à une approche macroscopique du pied d'arc : un problème multi-échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale de l'interaction de pointes cathodiques micrométriques dans un arc électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coupled-Field Simulation of an Electrical Contact during Resistance Welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Froidurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Contacts - 2006. 52nd IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Montreal, France. pp.95-102, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.2006.284071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la simulation du soudage par résistance de pastilles de contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Froidurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheurs en Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanical, electrical, thermal coupled-field simulation of a sphere-plane electrical contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Froidurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st IEEE Holm Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of contact opening under DC voltage for high intensity values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klonowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High intensity contact opening under DC voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klonowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Holm Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, United States. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de la coupure de fortes intensités sous une tension continue de 36/42 V. Application au domaine de l'automobile du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klonowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Intern. Conf. on Appl. and Theor. Electricity - ICATE 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Roumanie. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original method to assess the surface power density brought by an electric arc of short duration, and short electrode gap to the electrodes-case of copper electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forty-Seventh IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Montreal, France. pp.251-258, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.2001.953219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The repulsion of electrical contacts crossed by short-circuit currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Piccoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chabrerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Contacts - 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Pittsburgh, France. pp.129-135, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.1999.795938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the modeling of the heating phenomenon of electric contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Santandrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chabrerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Contacts - 1998. Forty-Fourth IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Arlington, France. pp.252-255, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.1998.722453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sensitive device for the measurement of the force exerted by an arc on the electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chabrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Holm Conference on Electrical Contracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Chicago, France. pp.261-267, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.1994.636846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric arc during contact opening at 540 VDC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Symposium on Physics of Switching Arc (FSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nové Město na Moravě, Czech Republic. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new set-up for the investigation of electrical and tribological properties of wire/ring sliding contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Isard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the pressure in the DC electric arc characteristics Application: Case of the more electrical aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Boukadoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Andrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 28th International Conference on Electric Contacts ICEC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.153 -158, 2016, Proceedings of the 28th International Conference on Electric Contacts ICEC 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités du GeePs dans le Domaine des Décharges et des Arcs Électriques Application à l'Aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Workshop Arcs et Contacts Électriques- Approche Physique et Applications (ACE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Treatment of Electron Emission and Related Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Minea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Maynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2022, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-98419-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de l'inductance propre d'une boucle conductrice, application à la réalisation de contacts pour interposeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId357"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Teste </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of current intensity and polarity on the electrical performances of slip ring contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Isard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 148 (3), pp.034602. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4070001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the Oxide Layer Thickness on the Behavior of the Electrical Wheel–Rail Contact in Static Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Loete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.471. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15010471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revising the Nottingham Inversion Instability as a bifurcation between two branches of steady states solutions of thermo-field emission from micro-protrusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darius Mofakhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.7946. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-87500-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05044103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Steel Oxidation on the Behavior of the Wheel-Rail Electrical Contact in Dynamic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Loete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Slimani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (15), pp.5760. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app15105760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05077506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arc root dynamics in the context of lightning strikes to aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Sousa Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zaepffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 57 (17), pp.175204. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ad2223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04488553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing railway network safety by reproducing wheel–rail electrical contact on a laboratory scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Loete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Choupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Guiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (18), pp.10253. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app131810253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study and Phenomenological Laws of Some Nonlinear Behaviours of the Wheel–Rail Contact Associated with the Deshunting Phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-Léon Kaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Loëte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (21), pp.11752. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app132111752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical properties of the swept arc channel in the context of lightning strikes to aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Sousa Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zaepffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (39), pp.395202. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/acdfdd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a low voltage railgun in the context of a swept lightning stroke on an aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Sousa Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zaepffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93 (8), pp.084705. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0085925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fast-modeling algorithm to predict the thermo-field emission and thermal stability of field emitter arrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darius Mofakhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132 (24), pp.243302. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0116717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Power Balance for Thin Ag-SnO2 Electrodes Submitted to an Electric Arc Based on IR Thermography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boukhlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCPMT.2022.3212471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal effects in field electron emission from idealized arrangements of independent and interacting micro-protrusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darius Mofakhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Minea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (23), pp.235305. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/abd9e9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of space charge on vacuum pre-breakdown voltage and electron emission current</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Minea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 129 (15), pp.155102. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0046135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and implementation of DC-to-DC converter topology for current regulated lightning generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Sousa Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Zaepffel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (10), pp.104709. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0060247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03472078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the Nottingham Inversion Instability during the thermo-field emission from refractory metal micro-protrusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darius Mofakhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Minea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.15182. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-94443-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the power flux supplied by an electric arc to Ag-SnO2 electrodes based on cross-section observations of the melted zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Esin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 89 (2), pp.20901. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2020190222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02903887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability, spatial extension and extinction of an electric arc in aeronautical conditions of pressure under 540 VDC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boukhlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Andrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 87 (3), pp.30901. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2019190029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the Analysis of PWM Inverter Parameters: Influence on the Partial Discharge Inception Voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loucif Benmamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Hamiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 26 (1), pp.146 - 152. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2018.007787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02322325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of microparticles in vacuum breakdown: Cranberg’s scenario updated by numerical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Accelerators and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (7), pp.073501. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevAccelBeams.20.073501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of ambient gas pressure and carbon adsorption on dark current emission from a cathode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maykel Márquez-Mijares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike J. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (6), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.4966621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlled electron emission and vacuum breakdown with nanosecond pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Babigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (23), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/49/23/235502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D around a photoneutralizer-based NBI system (Siphore) in view of a DEMO Tokamak steady state fusion reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Achkasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (12), pp.123020. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/12/123020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of the reduction of field emission by gas injection in vacuum for accelerator applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Special Topics: Accelerators and Beams</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17, pp.103502. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevSTAB.17.103502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power balance at a copper electrode submitted to a non-stationary electric arc in air. Measurement of the amount of liquid metal created and modeling of the heating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (2), pp.20801. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2014130409⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathode Surface Morphology Effects on Field Emission: Vacuum Breakdown Creation of Field Emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Joseph Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (10), pp.2582-2583. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2014.2319393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Measurement of Tungsten Electrode Surface at Electric Arc Extinction in Air-Power Flux Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology. Part A, Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (10), pp.1606 - 1612. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tcpmt.2014.2343792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric study of electric arcs in aeronautical condition of pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Savi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 67 (2), pp.20802. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2014140065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric Study of the Current-Voltage Characteristics of a 100-mbar DC Discharge in Argon: From the Diffuse Glow Discharge to the Arc Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (8), pp.2400-2407. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2013.2273002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the power balance at a copper cathode submitted to an electric arc by surface temperature measurements and numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (4), pp.1205-1216. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2012.2185069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the amount of liquid and vapour created by an electric arc on an electrode - case of Ag and AgSnO2 electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (1), pp.10802. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011100407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the surface temperature of copper electrodes submitted to an electric arc in air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 275 (1), pp.012004. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/275/1/012004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the amount of liquid and vapour created by an electric arc on an electrode - case of Ag and AgSnO electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 55 (1), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011100407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface temperature measurement of a copper anode submitted to a non-stationary electric arc in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (3), pp.30801. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011110058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00751654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface temperature measurement of a copper anode submitted to a non-stationary electric arc in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 56 (3), 30801 (10 p.). </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2011110058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">General properties of high current switching under 36 V DC for Ag and AgSnO2 contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IET Science, Measurement &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (3), pp.156-168. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/iet-smt.2009.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the tip effect of a carbon nanostructure on low current electrical arc initiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice de Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bourillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 63 (30), pp. 2611-2614. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matlet.2009.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the properties of high intensity switching under 36 V dc. Influence of the contact material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41, pp.251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the assessment of the power balance at the electrodes of an electric arc in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17, pp.035001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first attempt to connect a microscopic vision of the cathoe fragment and micro spot with a macroscopic approach of the cathode arc root: a multi-scale problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12, pp.43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the properties of high intensity switching under 36 VDC. Influence of the contact material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Klonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (3), pp.251-264. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2008028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental study of the interaction between cathodic micrometer tips and an electric arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. da Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 12, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanical, electrical, thermal coupled-field simulation of a sphere-plane electrical contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Froidurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components and Packaging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30, pp.787-795</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mechanical, Electrical, Thermal Coupled-Field Simulation of a Sphere-Plane Electrical Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Froidurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components and Packaging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (4), pp.787-795. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAPT.2007.906288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High intensity contact opening under 36 VDC voltage Application for mild hybrid vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klonowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 56 (4), pp.2017-2028</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power balance at the cathode of an electric arc burning in argon – A spectroscopic approach and a thermal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 29, pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method to assess the surface power density brought by an electric arc of short duration, and short electrode gap to the electrodes – example of copper electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 18 (3), pp.181-188. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2002039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The repulsion of electrical contacts crossed by short-circuit currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Piccoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chabrerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13 (1), pp.59-65. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2001113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copper cathode erosion by an electric arc - the causes of the variations of the erosion rate with the electrode gap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P Chabrerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 10 (1), pp.10-16. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/10/1/302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the electrode gap influence on electrode erosion under the action of an electric arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gouega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chabrerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (2), pp.111-122. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2000152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modeling of the heating of a metal sheet by a moving arc: application to aircraft lightning protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Uhlig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chabrerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (3), pp.197-204. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2000163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion-assisted electron emission from a cathode in an electric arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Spataru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Teillet-Billy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Gauyacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Chabrerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 30 (7), pp.1135-1145. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/30/7/011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some improvements concerning the modelling of the cathodic zone of an electric arc (ion incidence on electron emission and &amp;quot;cooling effect&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chabrerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 29 (3), pp.697. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/29/3/031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02285977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the arc root displacement and three-dimensional modelling of the thermal phenomena occurring in a hollow cathode submitted to an electric moving arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J -P Chabrerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 28 (5), pp.888-898. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/28/5/010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sensitive device for the measurement of the force exerted by the arc on the electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chabrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Gouega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components, Packaging and Manufacturing Technology. Part A, Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 18 (2), pp.322-328. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/95.390311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of thermal processes in an electrode submitted to an electric arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Chabrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (6), pp.1157-1166. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp3:1993191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jpa-00248989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical model for thermal processes in an electrode submitted to an arc in air and its experimental verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chabrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Components Hybrids and Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 16 (4), pp.449-455. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/33.237942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voltage evolution in low pressure free electric arcs in air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Aichoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases 36th Edition (ICPIG 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la distribution spatiale de température de plasma d'arc électrique dans l'air en régime DC et pression aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique 2025 (SGE 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serial Arc Faults in Future Embedded HVDC Networks : a Study in the Context of More Electric Aircraft (MEA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aichoun Yousra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teste Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE Transportation Electrification Conference and Expo (ITEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Chicago, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITEC60657.2024.10599031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05229721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description des phénomènes liés à un amorçage humide d'un défaut d'arc électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Aichoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boukhlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Symposium de Génie Électrique (SGE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lille, France. p. 59 - id450791</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement électrique et tribologique des contacts glissants or/or d’un collecteur tournant type cil/bague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Isard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34èmes Journées Internationales Francophones de Tribologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Lille, France. pp. 44-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04128765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and tribological behaviour of gold/gold sliding contacts of the wire/ring type for slip ring applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Isard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68th Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Seattle (USA), Washington, United States. pp.278-284, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM56075.2023.10352303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wheel-rail electrical contact experiment at the laboratory scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luna Haydar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Loete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Choupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Railway Symposium Aachen (IRSA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Aachen (Aix la Chapelle), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative sol-gel coatings for corrosion protection of connector housings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Acquadro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Tampa, FL, United States. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HLM54538.2022.9969778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03801186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of innovative sol-gel coatings by electrical and mechanical measurements by atomic force microscopy techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Acquadro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOL-GEL 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03843900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of arc fault in aeronautical conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Boukhlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEA 2021 More Electric Aircraft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3AF &amp; SEE, Oct 2021, Bordeaux, France. pp.P2.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relative contributions to the emission within bundles of carbon nanocone emitters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darius Mofakhami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Minea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33th International Vacuum Nanoelectronics Conference (IVNC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVNC49440.2020.9203448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of space charge on the vacuum electron emission from a microtip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Minea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Vacuum Nanoelectronics Conference (IVNC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVNC49440.2020.9203091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of metallurgical changes induced by an electric arc to Ag-SnO2-CuO electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Esin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">65th IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Milwaukee, United States. pp.239-244, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.2019.8923681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthode visant à estimer l’énergie apportée par un arc à une anode en Ag-SnO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chaudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Esin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of HVDC contactors in depressurized environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mercier-Calvairac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Etchenique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boukhlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More electrical aircraft conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial extension of electric arcs in aeronautical pressure conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boukhlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More Electrical Aircraft conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of pressure on electric arcs switch-off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boukhlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Milwaukee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between electric arc and Ag-SnO2 electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir A. Esin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International High-Tech Plasma Processes Conference (HTPP2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the study of the electric arc displacement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boukhlifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Tech Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to partial discharge analysis in inverter-fed motor windings for automotive application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loucif Benmamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vangraefschepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Electrical Insulation Conference (EIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Baltimore, United States. pp.348-351, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EIC.2017.8004701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arcing fault in aircraft distribution network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Buffo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boukadoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Denver, United States. pp.317-324, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.2017.8088106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale du contact électrique roue/rail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Loete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy-Leon Kaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème Colloque sur les Arcs Electriques et Workshop Arcs et Contacts Electriques (CAE XIII ACE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power flux brought by an electric arc on AgSnO2 electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Philippe.Teste@supelec.Fr Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63rd IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Denver, United States. pp.204-207, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/holm.2017.8088087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01591486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of the electron emission by picosecond lasers under an intense electric field in vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Minea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 30th International Vacuum Nanoelectronics Conference (IVNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Regensburg, Germany. pp.92-93, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVNC.2017.8051559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des caractéristiques du flux de puissance apporté à des électrodes en AgSnO2 par un arc non stationnaire dans l’air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Fouque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIème Colloque sur les Arcs Electriques et Workshop Arcs et Contacts Electriques (CAE XIII ACE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the effect of different types of aging on partial discharge inception voltage in aerospace power connectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boukadoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE Electrical Insulation Conference (EIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Baltimore, United States. pp.165-168, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EIC.2017.8004702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model of an electric arc for circuit analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bournat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Electric Contacts ICEC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.361 - 366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'un modèle de bobinage par analyse fréquentielle et temporelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loucif Benmamas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Vangraefschepe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Symposium de Génie Électrique (SGE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple 1D model of a short gap DC electric arc in in aeronautical pressure conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Boukadoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 62nd IEEE Holm Conference on Electrical Contacts (Holm)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Clearwater Beach, United States. pp.179-186, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.2016.7780029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High current arc behaviour between steel plates: An insight into the deion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Joyeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Electric Contacts, ICEC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02407881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a compact bushing for NBI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. de Esch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIFTH INTERNATIONAL SYMPOSIUM ON NEGATIVE IONS, BEAMS AND SOURCES (NIBS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. pp.060003, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4995790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-level multi-scale modeling of electrical contacts - sensitivity study and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Sorel Mballa-Mballa Mballa Mballa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Proudhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61st IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, San Diego, United States. pp.414-422, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.2015.7355130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les arcs électriques en condition aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Workshop Arcs et Contacts Électriques- Approche Physique et Applications (ACE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms for the effects of residual pressure on field emission in vacuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almousa Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOPS/BEAMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-physical contact between elastic and elasto-plastic solids with fractal surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Anciaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Mballa Mballa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Berkeley, United States. pp.284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the amount of liquid created by an electric arc : case of copper anode - Assessment of the power balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ETG Energietechnische Gesells. im VDE ITG Informationstechnische Gesells. im VDE, Jun 2014, Dresden, Germany. pp.357 - 360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale modeling of electrical contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Mballa Mballa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladislav Yastrebov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Cailletaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MPMS 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSTA ParisTech, Oct 2014, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical behaviour of the wheel-rail contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Loete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEC 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Beijing, China. pp.67-72, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp.2012.0624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités au LGEP et à Supélec dans le Domaine des Décharges et des Arcs Électriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop ACE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakdown in High Vacuum: contribution of the dark current emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Edinburgh, United Kingdom. pp.111-116, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2012.6383313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the study of the glow to arc transition in 100 mbar argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th High-Tech Plasma Processes Conference (HTPP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Bologne, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Branly's effect during shunting experiments on scaled wheel-rail contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Loete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Lorang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Contact Mechanics and Wear of Rail/Wheel Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Chengdu, China. pp.111-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00778780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study of Dark Current Emission: Effects of Surface Morphology and Inter-Electrode Gap Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Almaksour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alamarguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFE 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Cherbourg, France. pp.223-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of a glow discharge structure in 100 mbar argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Belfast, United Kingdom. C8-255 (3 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00656476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heating of a copper cathode: experiment and numerical modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Belfast, United Kingdom. pp.C11-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Nanotechnologies on the Study of the Physical Phenomena of the Arc Birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice de Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ICEC and 56th Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Charleston, United States. pp.11-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental assessment of the surface temperature of copper electrodes submitted to an electric arc in air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th High-Tech Plasma Processes Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature Measurement of Copper Contact Surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Klonowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th ICEC and 56th Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Charleston, United States. pp.148-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00554772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semiconducting vs superconducting YBCO thin film bolometers: sensitivity and crosstalk investigations for future far-infrared imagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal Jagtap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Scheuring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Longhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Dégardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Superconductivity Conference (ASC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Chicago, United States. pp.Présentation invitée 4EPA02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental investigation of nanostructures on a cathode : influence of these nanotips on electrical contact phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 th Int. Conf. on Elec. Contacts ICEC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, St Malo, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the observation of the effective electrical contact area with the help of a space time resolved thermal camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Poizat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Nsoumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 th Int. Conf. on Elec. Contacts ICEC 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, St Malo, France. pp.CD-ROM Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'ANSYS pour la modélisation du soudage par résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises des Thermiciens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation des traces laissées par un arc électrique sur les surfaces des électrodes. Application à la résolution d'un problème inverse : l'estimation du bilan de puissance aux électrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une tentative de passage d'une vision microscopique du spot cathodique à une approche macroscopique du pied d'arc : un problème multi-échelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude expérimentale de l'interaction de pointes cathodiques micrométriques dans un arc électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque sur les Arcs Electriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental approach of the interaction between a sub-microscopic cathode tip and the plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bourillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dafonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Jouhannaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Electrical Fuses and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.135-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermic model of the evolution of fragments inside a microscopic spot : a multi scale approach of the plasma/cathode interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Electrical Fuses and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France. pp.145-151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Coupled-Field Simulation of an Electrical Contact during Resistance Welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Froidurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Contacts - 2006. 52nd IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Montreal, France. pp.95-102, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.2006.284071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of contact opening under DC voltage for high intensity values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klonowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mechanical, electrical, thermal coupled-field simulation of a sphere-plane electrical contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Froidurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st IEEE Holm Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la simulation du soudage par résistance de pastilles de contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Monnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Froidurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jarrige</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheurs en Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de la coupure de fortes intensités sous une tension continue de 36/42 V. Application au domaine de l'automobile du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klonowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Intern. Conf. on Appl. and Theor. Electricity - ICATE 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Roumanie. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High intensity contact opening under DC voltage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Klonowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Holm Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, United States. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original method to assess the surface power density brought by an electric arc of short duration, and short electrode gap to the electrodes-case of copper electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forty-Seventh IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Montreal, France. pp.251-258, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.2001.953219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The repulsion of electrical contacts crossed by short-circuit currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Piccoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Chabrerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Contacts - 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1999, Pittsburgh, France. pp.129-135, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.1999.795938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the modeling of the heating phenomenon of electric contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Santandrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chabrerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrical Contacts - 1998. Forty-Fourth IEEE Holm Conference on Electrical Contacts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Arlington, France. pp.252-255, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.1998.722453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sensitive device for the measurement of the force exerted by an arc on the electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Chabrerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Andlauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Leblanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Holm Conference on Electrical Contracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Chicago, France. pp.261-267, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HOLM.1994.636846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric arc during contact opening at 540 VDC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Pietri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Symposium on Physics of Switching Arc (FSO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Nové Město na Moravě, Czech Republic. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new set-up for the investigation of electrical and tribological properties of wire/ring sliding contacts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brézard-Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Isard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04121443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the pressure in the DC electric arc characteristics Application: Case of the more electrical aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Boukadoum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Andrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 28th International Conference on Electric Contacts ICEC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.153 -158, 2016, Proceedings of the 28th International Conference on Electric Contacts ICEC 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités du GeePs dans le Domaine des Décharges et des Arcs Électriques Application à l'Aéronautique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romaric Landfried</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Workshop Arcs et Contacts Électriques- Approche Physique et Applications (ACE 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Treatment of Electron Emission and Related Phenomena</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Seznec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Minea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessante</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Teste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Maynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2022, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-98419-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de l'inductance propre d'une boucle conductrice, application à la réalisation de contacts pour interposeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Houzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Testé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId357"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ferreira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4070001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04882371v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Haydar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Loete" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Slimani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guiche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15010471" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05044103v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Mofakhami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Seznec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Landfried" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-87500-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05077506v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15105760" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488553v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andraud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sousa Martins" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zaepffel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad2223" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04207532v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Choupin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app131810253" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04297829v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-L&#233;on Kaza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lo&#235;te" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132111752" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149070v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/acdfdd" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943828v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0116717" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03811303v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sousa Martins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085925" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03800996v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukhlifa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2022.3212471" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472078v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0060247" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03335842v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Minea" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Test&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94443-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216776v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abd9e9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216749v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0046135" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903887v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fouque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonhomme" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaudot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020190222" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331422v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Andrea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019190029" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322325v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucif Benmamas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hamiti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Odic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2018.007787" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645851v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jager" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caillault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.20.073501" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01415362v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel M&#225;rquez-Mijares" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepetit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Almaksour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike J. Kirkpatrick" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4966621" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01415377v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Seznec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Caillault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Babigeon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/23/235502" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02381781v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Achkasov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#233;chu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudouin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/12/123020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073063v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Joseph Kirkpatrick" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Odic" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2319393" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078131v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Almaksour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Kirkpatrick" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Dessante" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simonin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.17.103502" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099244v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014130409" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KCXTVDNS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083426v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Savi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcpmt.2014.2343792" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099243v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014140065" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-S55ZNHPH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858144v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andlauer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kirkpatrick" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2273002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777866v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2012.2185069" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710604v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Andlauer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100407" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5P77WLWS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719812v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Teste" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leblanc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710608v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/275/1/012004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751654v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Landfried" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110058" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZFGQWV59-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710607v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554769v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2009.0035" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00444498v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice de Fonseca" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourillot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2009.09.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ01QKN6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351333v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klonowski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351350v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossignol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351352v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144714v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klonowski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008028" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351353v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. da Fonseca" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourillot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320362v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monnier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Froidurot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jarrige" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Meyer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144651v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meyer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAPT.2007.906288" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320355v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klonowsky" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320219v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144214v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002039" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144197v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piccoz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chabrerie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001113" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144828v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Leblanc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Andlauer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Chabrerie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/10/1/302" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144614v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Uhlig" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chabrerie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000163" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144833v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouega" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000152" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144854v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Spataru" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Teillet-Billy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gauyacq" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chabrerie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/30/7/011" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-D00XR7F7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285977v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/29/3/031" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144303v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J -P Chabrerie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/28/5/010" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144816v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devautour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Gouega" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/95.390311" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248989v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Test&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993191" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F792AE73F490E4F53A226C2C1D213E2ED0FC9A8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144246v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chabrerie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/33.237942" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05279567v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Pietri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05279532v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Aichoun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05229721v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aichoun Yousra" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teste Philippe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC60657.2024.10599031" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04274251v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04128765v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04207904v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM56075.2023.10352303" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04214192v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03801186v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Acquadro" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HLM54538.2022.9969778" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03843900v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03451497v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02985178v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC49440.2020.9203448" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02985179v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC49440.2020.9203091" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02155532v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2019.8923681" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02152896v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331458v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier-Calvairac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Etchenique" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhlifa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02287184v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02287139v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376066v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01927303v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404687v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefschepe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC.2017.8004701" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404750v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrea" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buffo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukadoum" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2017.8088106" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01591486v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Philippe.Teste@supelec.Fr Teste" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/holm.2017.8088087" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01481567v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Leon Kaza" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402490v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gerard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2017.8051559" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01481584v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404763v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC.2017.8004702" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071160v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Esch" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995790" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361681v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01335278v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bournat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402476v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Boukadoum" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2016.7780029" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407881v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier D&#233;plaude" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joyeux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01218663v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Sorel Mballa-Mballa Mballa Mballa" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2015.7355130" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284639v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099240v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Almousa Almaksour" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099232v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anciaux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Mballa Mballa" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molinari" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099236v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099234v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778767v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chollet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorang" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2012.0624" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778779v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2012.6383313" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778772v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778780v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780690v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779325v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alamarguy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656476v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710615v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554772v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554770v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557110v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351374v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Fonseca" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353718v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Jagtap" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Scheuring" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Longhin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick D&#233;gardin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351387v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Poizat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Nsoumbi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320392v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320389v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dafonseca" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jouhannaud" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320401v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320396v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320395v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320398v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144671v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monnier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2006.284071" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320264v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320243v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320248v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faure" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320176v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320177v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144271v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2001.953219" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144807v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.1999.795938" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144640v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santandrea" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.1998.722453" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144793v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.1994.636846" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05274117v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121443v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01335224v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284641v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Jacobs" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Kirkpatrick" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718198v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maynard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98419-9" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320266v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ferreira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4070001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04882371v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Haydar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Loete" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Slimani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guiche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15010471" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05044103v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Mofakhami" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Seznec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Landfried" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessante" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-87500-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05077506v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app15105760" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488553v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andraud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Sousa Martins" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zaepffel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad2223" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04207532v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Choupin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app131810253" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04297829v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-L&#233;on Kaza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lo&#235;te" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app132111752" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149070v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/acdfdd" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03811303v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Sousa Martins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0085925" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943828v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0116717" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03800996v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukhlifa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCPMT.2022.3212471" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216776v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Minea" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abd9e9" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216749v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0046135" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472078v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0060247" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03335842v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Test&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-94443-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903887v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fouque" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bonhomme" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chaudot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2020190222" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331422v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Andrea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019190029" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322325v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loucif Benmamas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Krebs" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hamiti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Odic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2018.007787" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645851v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jager" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caillault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevAccelBeams.20.073501" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01415362v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maykel M&#225;rquez-Mijares" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lepetit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Almaksour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike J. Kirkpatrick" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.4966621" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01415377v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Seznec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Caillault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Babigeon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/23/235502" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02381781v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Achkasov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#233;chu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudouin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/12/123020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078131v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Almaksour" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Kirkpatrick" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Dessante" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Simonin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevSTAB.17.103502" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099244v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014130409" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-KCXTVDNS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01073063v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Joseph Kirkpatrick" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Odic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2319393" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01083426v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Savi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tcpmt.2014.2343792" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099243v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2014140065" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-S55ZNHPH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00858144v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andlauer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kirkpatrick" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2013.2273002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00777866v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2012.2185069" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710604v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Andlauer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011100407" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5P77WLWS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710608v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/275/1/012004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719812v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Teste" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leblanc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751654v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Landfried" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2011110058" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-ZFGQWV59-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710607v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554769v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-smt.2009.0035" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00444498v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice de Fonseca" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourillot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2009.09.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ01QKN6-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351333v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klonowski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351350v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rossignol" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351352v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144714v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Klonowski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008028" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351353v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. da Fonseca" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourillot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320362v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Monnier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Froidurot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jarrige" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Meyer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144651v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Meyer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAPT.2007.906288" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320355v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Klonowsky" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320219v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144214v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2002039" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144197v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piccoz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chabrerie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2001113" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144828v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Leblanc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Andlauer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Chabrerie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/10/1/302" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144833v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gouega" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Chabrerie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000152" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144614v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Uhlig" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2000163" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144854v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Spataru" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Teillet-Billy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gauyacq" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chabrerie" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/30/7/011" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-D00XR7F7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285977v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/29/3/031" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144303v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J -P Chabrerie" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/28/5/010" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144816v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devautour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Gouega" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/95.390311" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00248989v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Test&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1993191" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F792AE73F490E4F53A226C2C1D213E2ED0FC9A8E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144246v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chabrerie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/33.237942" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05279532v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Pietri" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Aichoun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05279567v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05229721v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aichoun Yousra" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teste Philippe" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC60657.2024.10599031" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04274251v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04128765v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04207904v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM56075.2023.10352303" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04214192v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03801186v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Acquadro" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HLM54538.2022.9969778" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03843900v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03451497v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02985178v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC49440.2020.9203448" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02985179v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC49440.2020.9203091" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02155532v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2019.8923681" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02152896v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331458v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mercier-Calvairac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Etchenique" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boukhlifa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02287184v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02287139v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01927303v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376066v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404687v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vangraefschepe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC.2017.8004701" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404750v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrea" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buffo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boukadoum" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2017.8088106" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01481567v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy-Leon Kaza" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01591486v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Philippe.Teste@supelec.Fr Teste" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/holm.2017.8088087" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402490v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gerard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVNC.2017.8051559" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01481584v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02404763v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EIC.2017.8004702" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01335278v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bournat" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Weber" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361681v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02402476v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Boukadoum" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barbet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2016.7780029" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407881v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier D&#233;plaude" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joyeux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071160v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. de Esch" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995790" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01218663v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Sorel Mballa-Mballa Mballa Mballa" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2015.7355130" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284639v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099240v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Almousa Almaksour" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099232v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anciaux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Mballa Mballa" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molinari" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099236v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099234v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778767v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Chollet" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorang" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2012.0624" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00780690v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778779v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2012.6383313" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778772v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778780v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779325v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alamarguy" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00656476v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710615v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554770v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00557110v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554772v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00353718v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Jagtap" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Scheuring" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Longhin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick D&#233;gardin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351374v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Fonseca" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351387v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Poizat" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Nsoumbi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320401v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320396v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320395v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320398v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320389v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dafonseca" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jouhannaud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320392v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144671v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Monnier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2006.284071" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320248v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Faure" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320243v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320264v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320177v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320176v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144271v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2001.953219" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144807v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.1999.795938" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144640v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Santandrea" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.1998.722453" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144793v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.1994.636846" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05274117v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121443v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01335224v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01284641v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Jacobs" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Kirkpatrick" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718198v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Maynard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-98419-9" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320266v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>