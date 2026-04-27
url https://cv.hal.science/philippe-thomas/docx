--- v1 (2026-03-30)
+++ v2 (2026-04-27)
@@ -308,265 +308,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An image is worth 10,000 points: Neural network architectures and alternative log representations for lumber production prediction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Gaudreault</w:t>
+                <w:t xml:space="preserve">MLP based on dissimilarity features: An application to wood sawing simulator metamodeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Bril El-Haouzi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compind.2023.103964⟩</w:t>
+              <w:t xml:space="preserve">SN Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (4), pp.408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42979-023-01852-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130759v1</w:t>
+                <w:t xml:space="preserve">hal-04323554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MLP based on dissimilarity features: An application to wood sawing simulator metamodeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chabanet</w:t>
+                <w:t xml:space="preserve">An image is worth 10,000 points: Neural network architectures and alternative log representations for lumber production prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gaudreault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Bril El-Haouzi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SN Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4 (4), pp.408. </w:t>
+              <w:t xml:space="preserve">Computers in Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 151, pp.103964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42979-023-01852-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compind.2023.103964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323554v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward digital twins for sawmill production planning and control: Benefits, opportunities, and challenges</w:t>
               </w:r>
@@ -578,64 +578,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bril El-Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Gaudreault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2797,1337 +2797,1337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An object-oriented architecture to couple simulators and their machine learning surrogates models in the context of digital shadows</w:t>
+                <w:t xml:space="preserve">CoreSelect: a new approach to select landmarks for dissimilarity space embedding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabanet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Bril El Haouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd IFAC World Congress, IFAC 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Joint Conference on Computational Intelligence, IJCCI 2023, International Conference on Neural Computation Theory and Applications, NCTA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04201293v1</w:t>
+                <w:t xml:space="preserve">hal-04312913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoreSelect: a new approach to select landmarks for dissimilarity space embedding</w:t>
+                <w:t xml:space="preserve">An object-oriented architecture to couple simulators and their machine learning surrogates models in the context of digital shadows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Bril El Haouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Joint Conference on Computational Intelligence, IJCCI 2023, International Conference on Neural Computation Theory and Applications, NCTA 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd IFAC World Congress, IFAC 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04312913v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A MLP for dryer energy consumption prediction in wood panel industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Chazelle</w:t>
+                <w:t xml:space="preserve">Toward a self-adaptive digital twin based active learning method: an application to the lumber industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Bril El Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Heleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Neural Computation Theory and Applications, NCTA 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th IFAC Workshop on Intelligent Manufacturins Systems, IMS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tel Aviv, Israel</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859435v1</w:t>
+                <w:t xml:space="preserve">hal-03627198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of wood log dissimilarities to predict sawmill output with k-Nearest Neighbor algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathis Dumas</w:t>
+                <w:t xml:space="preserve">A MLP for dryer energy consumption prediction in wood panel industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Chazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Bril El-Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Thomas</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Heleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Advances in Signal Processing and Artificial Intelligence, ASPAI' 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Neural Computation Theory and Applications, NCTA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Valetta, Malta. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011541900003332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04061108v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a sawmill digital shadow based on coupled simulation and supervised learning models</w:t>
+                <w:t xml:space="preserve">A comparison of wood log dissimilarities to predict sawmill output with k-Nearest Neighbor algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hind Bril El Haouzi</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Bril El-Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future, SOHOMA’22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">4th International Conference on Advances in Signal Processing and Artificial Intelligence, ASPAI' 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03835261v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04061108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a self-adaptive digital twin based active learning method: an application to the lumber industry</w:t>
+                <w:t xml:space="preserve">Toward a sawmill digital shadow based on coupled simulation and supervised learning models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Bril El Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFAC Workshop on Intelligent Manufacturins Systems, IMS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tel Aviv, Israel</w:t>
+              <w:t xml:space="preserve">12th International Workshop on Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future, SOHOMA’22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03627198v1</w:t>
+                <w:t xml:space="preserve">hal-03835261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A kNN approach based on ICP metrics for 3D scans matching: an application to the sawing process</w:t>
+                <w:t xml:space="preserve">Medoid-based MLP: an application to wood sawing simulator metamodeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Bril El-Haouzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Gaudreault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Budapest (virtual), Hungary</w:t>
+              <w:t xml:space="preserve">13th International Conference on Neural Computation Theory and Applications, NCTA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online streaming, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03269333v1</w:t>
+                <w:t xml:space="preserve">hal-03404548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissimilarity to class medoids as features for 3D point cloud classification</w:t>
+                <w:t xml:space="preserve">A kNN approach based on ICP metrics for 3D scans matching: an application to the sawing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Bril El-Haouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gaudreault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Budapest (virtual), Hungary</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03334543v1</w:t>
+                <w:t xml:space="preserve">hal-03269333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural network architectures and feature extraction for lumber production prediction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Gaudreault</w:t>
+                <w:t xml:space="preserve">Dissimilarity to class medoids as features for 3D point cloud classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Bril El-Haouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 34th Canadian Conference on Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21428/594757db.89eadeff⟩</w:t>
+              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.573-581, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85906-0_62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320240v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medoid-based MLP: an application to wood sawing simulator metamodeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chabanet</w:t>
+                <w:t xml:space="preserve">Neural network architectures and feature extraction for lumber production prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gaudreault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Bril El-Haouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Neural Computation Theory and Applications, NCTA 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 34th Canadian Conference on Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Vancouver, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21428/594757db.89eadeff⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404548v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relearning procedure to adapt pollutant prediction neural model: Choice of relearning algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demand forecasting using artificial neuronal networks and time series: application to a French furniture manufacturer case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bibaud-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">William Derigent</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Bril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Neural Networks, IJCNN 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">11th International Joint Conference on Computational Intelligence, IJCCI’19 (11th International Conference on Neural Computation Theory and Applications, NCTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304598v1</w:t>
+                <w:t xml:space="preserve">hal-02304581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demand forecasting using artificial neuronal networks and time series: application to a French furniture manufacturer case study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relearning procedure to adapt pollutant prediction neural model: Choice of relearning algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hind Bril</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Suhner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Derigent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Joint Conference on Computational Intelligence, IJCCI’19 (11th International Conference on Neural Computation Theory and Applications, NCTA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Neural Networks, IJCNN 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304581v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a sustainable new product development approach based on industry 4.0 assets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bibaud-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bril El-Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4204,51 +4204,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using AHP process for scheduling problem based on smart lots and their quality prediction capability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Bril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4306,168 +4306,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case study of an Intelligent Manufacturing Control based on multi-agents' system to deal with batching and sequencing on rework context</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An iterative closest point method for measuring the level of similarity of 3D log scans in wood industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyrine Selma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hind El Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gaudreault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Morin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA’17</w:t>
+              <w:t xml:space="preserve">7th Workshop on Service Orientation in Holonic and Multi Agent Manufacturing, SOHOMA'17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615343v1</w:t>
+                <w:t xml:space="preserve">hal-01617778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural network inverse model for quality monitoring: Application to a high quality lackering process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4526,502 +4522,506 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Joint Conference on Computational Intelligence, IJCCI’17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hidden weights choice on accuracy of MLP with randomly fixed hidden neurons for regression problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Suhner</w:t>
+                <w:t xml:space="preserve">A case study of an Intelligent Manufacturing Control based on multi-agents' system to deal with batching and sequencing on rework context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind El Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pannequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Noyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Joint Conference on Computational Intelligence, IJCCI’17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Funchal, Portugal</w:t>
+              <w:t xml:space="preserve">7th Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA’17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630235v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A batching and scheduling optimisation for a cutting work-center: Acta-Mobilier case study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hind El Haouzi</w:t>
+                <w:t xml:space="preserve">Impact of hidden weights choice on accuracy of MLP with randomly fixed hidden neurons for regression problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Suhner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Melanie Noyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management, IESM'17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t>
+              <w:t xml:space="preserve">9th International Joint Conference on Computational Intelligence, IJCCI’17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614692v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid manufacturing control based on smart lots in a disrupted industrial context</w:t>
+                <w:t xml:space="preserve">A batching and scheduling optimisation for a cutting work-center: Acta-Mobilier case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hind Bril  El Haouzi</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind El Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Noyel</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Noyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IFAC World Congress, IFAC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Industrial Engineering and Systems Management, IESM'17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01561500v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An iterative closest point method for measuring the level of similarity of 3D log scans in wood industry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hind El Haouzi</w:t>
+                <w:t xml:space="preserve">A hybrid manufacturing control based on smart lots in a disrupted industrial context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Bril  El Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Morin</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Noyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Workshop on Service Orientation in Holonic and Multi Agent Manufacturing, SOHOMA'17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">20th IFAC World Congress, IFAC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617778v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-means clustering based method for production flow management facing rework disturbances</w:t>
               </w:r>
@@ -5046,51 +5046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Noyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Bril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5610,338 +5610,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction et génération automatique de modèle Arena© en exploitant des arbres de régression : cas d'une scierie</w:t>
+                <w:t xml:space="preserve">Un ensemble classificateur pour la classification de données dynamiques. Application à un problème de qualité d'air intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Derigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Suhner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation, MOSIM'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086859v1</w:t>
+                <w:t xml:space="preserve">hal-01086856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinaison d'indicateurs pour évaluer la perturbation des flux dans les ateliers à forts taux de reprises</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réduction et génération automatique de modèle Arena© en exploitant des arbres de régression : cas d'une scierie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Suhner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation, MOSIM'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086864v1</w:t>
+                <w:t xml:space="preserve">hal-01086859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un ensemble classificateur pour la classification de données dynamiques. Application à un problème de qualité d'air intérieur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combinaison d'indicateurs pour évaluer la perturbation des flux dans les ateliers à forts taux de reprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Noyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Suhner</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation, MOSIM'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086856v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CART for supply chain simulation models reduction</w:t>
               </w:r>
@@ -6025,261 +6025,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow disturbance analysis in workshops with high reworks rate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CART for supply chain simulation models reduction: application to a sawmill internal supply chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Suhner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems, APMS'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.280-287, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44733-8_35⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44733-8_66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086913v1</w:t>
+                <w:t xml:space="preserve">hal-01086870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CART for supply chain simulation models reduction: application to a sawmill internal supply chain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow disturbance analysis in workshops with high reworks rate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Noyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems, APMS'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44733-8_66⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.280-287, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44733-8_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086870v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction model adaptation thanks to control chart monitoring application to pollutants prediction</w:t>
               </w:r>
@@ -6354,164 +6354,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving production process performance thanks to neuronal analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neural Networks ensemble for quality monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Noyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Thomas</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Suhner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Beaupretre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Workshop on Intelligent Manufacturing System, IMS'2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Sao Paulo, Brazil. pp.CDROM</w:t>
+              <w:t xml:space="preserve">5th International Conference on Neural Computation Theory and Application, NCTA'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Vilamoura, Portugal. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00833669v1</w:t>
+                <w:t xml:space="preserve">hal-00879477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation of an on-line quality process monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Noyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6533,211 +6533,211 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM'13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Rabat, Morocco. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Networks ensemble for quality monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving production process performance thanks to neuronal analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Noyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaupretre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Neural Computation Theory and Application, NCTA'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Vilamoura, Portugal. pp.CDROM</w:t>
+              <w:t xml:space="preserve">11th IFAC Workshop on Intelligent Manufacturing System, IMS'2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Sao Paulo, Brazil. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879477v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d'expérience industrielle sur le choix d'une technologie d'information portée par les produits</w:t>
               </w:r>
@@ -6762,51 +6762,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Beaupretre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Conférence Internationale de Modélisation, Optimisation et Simulation, MOSIM'12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bordeaux, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7090,51 +7090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une procédure de détermination de temps unitaire de pièces découpées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind El Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7451,368 +7451,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de la structure d'un perceptron multicouches pour la réduction dun modèle de simulation d'une scierie.</w:t>
+                <w:t xml:space="preserve">Simulation Reduction Models Approach Using Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Choffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique, CIFA'2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.CDROM</w:t>
+              <w:t xml:space="preserve">10th International Conference on Computer Modelling and Simulation, EUROSIM'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Cambridge, United Kingdom. pp.679-684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00320824v1</w:t>
+                <w:t xml:space="preserve">hal-00282804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation de la réduction d'un modèle de simulation par réseau de neurones : cas d'une scierie</w:t>
+                <w:t xml:space="preserve">Elagage d'un perceptron multicouches : utilisation de l'analyse de la variance de la sensibilité des paramètres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence Internationale de Modélisation, Optimisation et Simulation des Systèmes, MOSIM 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.2030-2038</w:t>
+              <w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique, CIFA'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00282833v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Reduction Models Approach Using Neural Network</w:t>
+                <w:t xml:space="preserve">Sélection de la structure d'un perceptron multicouches pour la réduction dun modèle de simulation d'une scierie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denise Choffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Computer Modelling and Simulation, EUROSIM'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Cambridge, United Kingdom. pp.679-684</w:t>
+              <w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique, CIFA'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00282804v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elagage d'un perceptron multicouches : utilisation de l'analyse de la variance de la sensibilité des paramètres</w:t>
+                <w:t xml:space="preserve">Expérimentation de la réduction d'un modèle de simulation par réseau de neurones : cas d'une scierie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique, CIFA'2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.CDROM</w:t>
+              <w:t xml:space="preserve">7ème Conférence Internationale de Modélisation, Optimisation et Simulation des Systèmes, MOSIM 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.2030-2038</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00320832v1</w:t>
+                <w:t xml:space="preserve">hal-00282833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault detection for HDS by means of neural networks: application to two tanks hydraulic system</w:t>
               </w:r>
@@ -7919,51 +7919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of RFID technology on Petri net modelisation: application to an assembly platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Choffel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nov 2006, pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9047,51 +9047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466448v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chabanet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El-Haouzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2025.103092" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788517v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Suhner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30958/ajs.11-4-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130759v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martineau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Morin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudreault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.103964" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323554v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-023-01852-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627182v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bril El-Haouzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2068086" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325460v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103529" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348311v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Zimmermann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsegay Tesfay Mezgebe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pannequin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103549" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757831v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril  El Haouzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thomas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.03.038" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415404v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.49.375-391" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Noyel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.49.179-198" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308969v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374907v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Noyel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2016.09.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11063-014-9366-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853970v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lefebvre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leclercq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Druaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2013.827264" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862091v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/284570" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569936v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2011.01.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569837v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2010.543560" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292749v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Tolba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Elmoudni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.42.579-612" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137708v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137707v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Messai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2004.02.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CX6DPQ7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137709v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bloch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-2312(95)00134-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867377v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ouladsine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0967-0661(95)00183-U" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FE91854F3DE7EC3B8929441C524A377FFB03801/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322849v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Gauthey-Franet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinling Liu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rogaume" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201293v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1051" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312913v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859435v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chazelle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heleu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011541900003332" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061108v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Dumas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835261v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627198v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269333v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334543v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0_62" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320240v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/594757db.89eadeff" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404548v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304598v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304581v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bibaud-Alves" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936069v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boucinha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823501v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615343v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El Haouzi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630234v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630235v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614692v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561500v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617778v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Selma" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415418v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134907v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225373v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232286v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149791v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134897v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086859v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086864v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086856v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387317v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_66" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086913v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_35" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086870v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833669v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaupretre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879491v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879477v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760266v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760257v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601725v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Belmokhtar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637519v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525896v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525891v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393987v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388829v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320824v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282833v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282804v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Choffel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320832v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103876v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riera" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118494v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103137v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838224v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasamin Eslami" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lezoche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913300v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35852-4_12" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C48FAA9677E5764DBDA406C933C2E344FF6001B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372719v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569926v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344251v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747429v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN10030" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01096878v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466448v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chabanet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El-Haouzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2025.103092" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788517v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Suhner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30958/ajs.11-4-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323554v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-023-01852-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130759v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Morin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudreault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.103964" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627182v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bril El-Haouzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2068086" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325460v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103529" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348311v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Zimmermann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsegay Tesfay Mezgebe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pannequin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103549" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757831v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril  El Haouzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thomas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.03.038" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415404v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.49.375-391" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Noyel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.49.179-198" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308969v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374907v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Noyel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2016.09.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11063-014-9366-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853970v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lefebvre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leclercq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Druaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2013.827264" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862091v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/284570" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569936v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2011.01.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569837v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2010.543560" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292749v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Tolba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Elmoudni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.42.579-612" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137708v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137707v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Messai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2004.02.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CX6DPQ7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137709v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bloch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-2312(95)00134-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867377v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ouladsine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0967-0661(95)00183-U" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FE91854F3DE7EC3B8929441C524A377FFB03801/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322849v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Gauthey-Franet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinling Liu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rogaume" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312913v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201293v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1051" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627198v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859435v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chazelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heleu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011541900003332" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061108v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Dumas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835261v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269333v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334543v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0_62" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320240v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/594757db.89eadeff" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304581v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bibaud-Alves" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304598v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936069v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boucinha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823501v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617778v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Selma" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El Haouzi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630234v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615343v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630235v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614692v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561500v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415418v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134907v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225373v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232286v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149791v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134897v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086856v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086859v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086864v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387317v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_66" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086870v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086913v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_35" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879477v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879491v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833669v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaupretre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760266v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760257v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601725v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Belmokhtar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637519v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525896v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525891v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393987v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388829v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282804v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Choffel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320832v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320824v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282833v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103876v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riera" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118494v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103137v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838224v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasamin Eslami" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lezoche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913300v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35852-4_12" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C48FAA9677E5764DBDA406C933C2E344FF6001B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372719v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569926v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344251v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747429v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN10030" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01096878v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>