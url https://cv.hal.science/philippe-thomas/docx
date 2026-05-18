--- v2 (2026-04-27)
+++ v3 (2026-05-18)
@@ -1481,235 +1481,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new multilayer perceptron pruning algorithm for classification and regression applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gradient-based controllers for timed continuous Petri nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Druaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Suhner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11063-014-9366-5⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (9), pp.1661-1678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207721.2013.827264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086842v1</w:t>
+                <w:t xml:space="preserve">hal-00853970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient-based controllers for timed continuous Petri nets</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new multilayer perceptron pruning algorithm for classification and regression applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Suhner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systems Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 46 (9), pp.1661-1678. </w:t>
+              <w:t xml:space="preserve">Neural Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (2), pp.437-458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207721.2013.827264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11063-014-9366-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853970v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variance sensitivity analysis of parameters for pruning of a multilayer perceptron: application to a sawmill supply chain simulation model</w:t>
               </w:r>
@@ -2007,51 +2007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commande des feux de signalisation par réseaux de Petri hybrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Tolba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2111,51 +2111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter estimation for timed and continuous Petri nets: Application to the identification and monitoring of hybrid systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2219,51 +2219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadhir Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Elmoudni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2335,51 +2335,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTINUOUS AND TIMED PETRI NETS FOR THE MACROSCOPIC AND MICROSCOPIC TRAFFIC FLOW CONTROL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Tolba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2642,51 +2642,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00867377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (52)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2797,138 +2797,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CoreSelect: a new approach to select landmarks for dissimilarity space embedding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chabanet</w:t>
+                <w:t xml:space="preserve">Active Learning-based Online Coupling of Sawmill Simulators and Their Surrogate Model: The Effect of Sampling Bias on Concept Drift Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Bril El Haouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Joint Conference on Computational Intelligence, IJCCI 2023, International Conference on Neural Computation Theory and Applications, NCTA 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">5th International Conference on Advances in Signal Processing and Artificial Intelligence (ASPAI' 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Frequency Sensor Association, Jun 2023, Tenerife (Canary Islands), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04312913v1</w:t>
+                <w:t xml:space="preserve">hal-05612901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An object-oriented architecture to couple simulators and their machine learning surrogates models in the context of digital shadows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2960,331 +2960,331 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Bril El Haouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd IFAC World Congress, IFAC 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.1051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a self-adaptive digital twin based active learning method: an application to the lumber industry</w:t>
+                <w:t xml:space="preserve">CoreSelect: a new approach to select landmarks for dissimilarity space embedding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Bril El Haouzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFAC Workshop on Intelligent Manufacturins Systems, IMS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Tel Aviv, Israel</w:t>
+              <w:t xml:space="preserve">15th International Joint Conference on Computational Intelligence, IJCCI 2023, International Conference on Neural Computation Theory and Applications, NCTA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03627198v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MLP for dryer energy consumption prediction in wood panel industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Bril El-Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Heleu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Neural Computation Theory and Applications, NCTA 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Valetta, Malta. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0011541900003332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03859435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of wood log dissimilarities to predict sawmill output with k-Nearest Neighbor algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Bril El-Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3299,73 +3299,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Advances in Signal Processing and Artificial Intelligence, ASPAI' 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04061108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a sawmill digital shadow based on coupled simulation and supervised learning models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3394,168 +3394,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Workshop on Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future, SOHOMA’22</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medoid-based MLP: an application to wood sawing simulator metamodeling</w:t>
+                <w:t xml:space="preserve">Toward a self-adaptive digital twin based active learning method: an application to the lumber industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Bril El Haouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hind Bril El-Haouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Neural Computation Theory and Applications, NCTA 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Online streaming, Portugal</w:t>
+              <w:t xml:space="preserve">14th IFAC Workshop on Intelligent Manufacturins Systems, IMS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Tel Aviv, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03404548v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A kNN approach based on ICP metrics for 3D scans matching: an application to the sawing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3610,190 +3610,190 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Budapest (virtual), Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissimilarity to class medoids as features for 3D point cloud classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Bril El-Haouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.573-581, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-85906-0_62⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural network architectures and feature extraction for lumber production prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3838,187 +3838,187 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Bril El-Haouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 34th Canadian Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Vancouver, Canada. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21428/594757db.89eadeff⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03320240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demand forecasting using artificial neuronal networks and time series: application to a French furniture manufacturer case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Bibaud-Alves</w:t>
+                <w:t xml:space="preserve">Medoid-based MLP: an application to wood sawing simulator metamodeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hind Bril</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Bril El-Haouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Joint Conference on Computational Intelligence, IJCCI’19 (11th International Conference on Neural Computation Theory and Applications, NCTA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">13th International Conference on Neural Computation Theory and Applications, NCTA 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online streaming, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304581v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03404548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relearning procedure to adapt pollutant prediction neural model: Choice of relearning algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4047,423 +4047,397 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Joint Conference on Neural Networks, IJCNN 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a sustainable new product development approach based on industry 4.0 assets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Demand forecasting using artificial neuronal networks and time series: application to a French furniture manufacturer case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bibaud-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Boucinha</w:t>
+                <w:t xml:space="preserve">Hind Bril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Workshop on Service Orientation in Holonic and Multi-agent Manufacturing, SOHOMA'18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bergamo, Italy</w:t>
+              <w:t xml:space="preserve">11th International Joint Conference on Computational Intelligence, IJCCI’19 (11th International Conference on Neural Computation Theory and Applications, NCTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936069v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using AHP process for scheduling problem based on smart lots and their quality prediction capability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hind Bril</w:t>
+                <w:t xml:space="preserve">Toward a sustainable new product development approach based on industry 4.0 assets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bibaud-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bril El-Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Melanie Noyel</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boucinha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Workshop on Service Orientation in Holonic and Multi-agent Manufacturing, SOHOMA'18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Bergamo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823501v1</w:t>
+                <w:t xml:space="preserve">hal-01936069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An iterative closest point method for measuring the level of similarity of 3D log scans in wood industry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hind El Haouzi</w:t>
+                <w:t xml:space="preserve">Using AHP process for scheduling problem based on smart lots and their quality prediction capability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Bril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Morin</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pannequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Noyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Workshop on Service Orientation in Holonic and Multi Agent Manufacturing, SOHOMA'17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">8th Workshop on Service Orientation in Holonic and Multi-agent Manufacturing, SOHOMA'18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bergamo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617778v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neural network inverse model for quality monitoring: Application to a high quality lackering process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4522,100 +4496,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Joint Conference on Computational Intelligence, IJCCI’17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Funchal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A case study of an Intelligent Manufacturing Control based on multi-agents' system to deal with batching and sequencing on rework context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind El Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4647,51 +4621,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing, SOHOMA’17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -4778,51 +4752,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A batching and scheduling optimisation for a cutting work-center: Acta-Mobilier case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind El Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5001,552 +4975,565 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K-means clustering based method for production flow management facing rework disturbances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Melanie Noyel</w:t>
+                <w:t xml:space="preserve">An iterative closest point method for measuring the level of similarity of 3D log scans in wood industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrine Selma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind El Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Thomas</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gaudreault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain, ILS’16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">7th Workshop on Service Orientation in Holonic and Multi Agent Manufacturing, SOHOMA'17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415418v1</w:t>
+                <w:t xml:space="preserve">hal-01617778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réordonnancement dynamique rapide dans un contexte de système contrôlé par le produit sur un poste de travail soumis à un fort taux de reprises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Noyel</w:t>
+                <w:t xml:space="preserve">K-means clustering based method for production flow management facing rework disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Zimmermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Noyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Bril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Produits Intelligents, JPI 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain, ILS’16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134907v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01415418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced simulation model for flow analysis in a sawmill internal supply chain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réordonnancement dynamique rapide dans un contexte de système contrôlé par le produit sur un poste de travail soumis à un fort taux de reprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Noyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Thomas</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Seville, Spain</w:t>
+              <w:t xml:space="preserve">Journées Produits Intelligents, JPI 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01225373v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptron learning for classification problems</w:t>
+                <w:t xml:space="preserve">Reduced simulation model for flow analysis in a sawmill internal supply chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Suhner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Neural Computation Theory and Applications, NCTA 2015, (part of the 7th International Joint Conference on Computational Intelligence, IJCCI'15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01232286v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01225373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la qualité sur la gestion des flux de production dans les ateliers à forts taux de reprises Application au cas d'un fabricant de mobiliers laqués de très haute qualité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perceptron learning for classification problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès International Pluridisciplinaire en Qualité, Sûreté de Fonctionnement et Développement Durable, QUALITA 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Neural Computation Theory and Applications, NCTA 2015, (part of the 7th International Joint Conference on Computational Intelligence, IJCCI'15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01149791v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01232286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la qualité sur la gestion des flux de production dans les ateliers à forts taux de reprises</w:t>
+                <w:t xml:space="preserve">Impact de la qualité sur la gestion des flux de production dans les ateliers à forts taux de reprises Application au cas d'un fabricant de mobiliers laqués de très haute qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Noyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
@@ -5564,279 +5551,292 @@
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès International Pluridisciplinaire en Qualité, Sûreté de Fonctionnement et Développement Durable, QUALITA'2015</w:t>
+              <w:t xml:space="preserve">11ème Congrès International Pluridisciplinaire en Qualité, Sûreté de Fonctionnement et Développement Durable, QUALITA 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134897v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01149791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un ensemble classificateur pour la classification de données dynamiques. Application à un problème de qualité d'air intérieur</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de la qualité sur la gestion des flux de production dans les ateliers à forts taux de reprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Noyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Suhner</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation, MOSIM'14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">11ème Congrès International Pluridisciplinaire en Qualité, Sûreté de Fonctionnement et Développement Durable, QUALITA'2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086856v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction et génération automatique de modèle Arena© en exploitant des arbres de régression : cas d'une scierie</w:t>
+                <w:t xml:space="preserve">Un ensemble classificateur pour la classification de données dynamiques. Application à un problème de qualité d'air intérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Derigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Suhner</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation, MOSIM'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086859v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combinaison d'indicateurs pour évaluer la perturbation des flux dans les ateliers à forts taux de reprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Noyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5858,314 +5858,305 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation, MOSIM'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CART for supply chain simulation models reduction</w:t>
+                <w:t xml:space="preserve">Réduction et génération automatique de modèle Arena© en exploitant des arbres de régression : cas d'une scierie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Suhner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems, APMS 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10ème Conférence Francophone de Modélisation, Optimisation et Simulation, MOSIM'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44733-8_66⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01387317v1</w:t>
+                <w:t xml:space="preserve">hal-01086859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CART for supply chain simulation models reduction: application to a sawmill internal supply chain</w:t>
+                <w:t xml:space="preserve">CART for supply chain simulation models reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Suhner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems, APMS'14</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems, APMS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.530-537, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-44733-8_66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01086870v1</w:t>
+                <w:t xml:space="preserve">hal-01387317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow disturbance analysis in workshops with high reworks rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Noyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6187,339 +6178,322 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems, APMS'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.280-287, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44733-8_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01086913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction model adaptation thanks to control chart monitoring application to pollutants prediction</w:t>
+                <w:t xml:space="preserve">CART for supply chain simulation models reduction: application to a sawmill internal supply chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Suhner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Joint Conference on Computational Intelligence, IJCCI'14</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems, APMS'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Ajaccio, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44733-8_66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01086851v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Networks ensemble for quality monitoring</w:t>
+                <w:t xml:space="preserve">Prediction model adaptation thanks to control chart monitoring application to pollutants prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Noyel</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Derigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Suhner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Neural Computation Theory and Application, NCTA'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Vilamoura, Portugal. pp.CDROM</w:t>
+              <w:t xml:space="preserve">6th International Joint Conference on Computational Intelligence, IJCCI'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879477v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01086851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation of an on-line quality process monitoring</w:t>
+                <w:t xml:space="preserve">Improving production process performance thanks to neuronal analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Noyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
@@ -6533,114 +6507,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Brault</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaupretre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM'13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Rabat, Morocco. pp.CDROM</w:t>
+              <w:t xml:space="preserve">11th IFAC Workshop on Intelligent Manufacturing System, IMS'2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Sao Paulo, Brazil. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879491v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving production process performance thanks to neuronal analysis</w:t>
+                <w:t xml:space="preserve">Implantation of an on-line quality process monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Noyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
@@ -6654,943 +6628,969 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Beaupretre</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Brault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IFAC Workshop on Intelligent Manufacturing System, IMS'2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Sao Paulo, Brazil. pp.CDROM</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Rabat, Morocco. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833669v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience industrielle sur le choix d'une technologie d'information portée par les produits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neural Networks ensemble for quality monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Noyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Thomas</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Suhner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Beaupretre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9e Conférence Internationale de Modélisation, Optimisation et Simulation, MOSIM'12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">5th International Conference on Neural Computation Theory and Application, NCTA'13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Vilamoura, Portugal. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760266v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One approach of data-mining for Product Driven Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retour d'expérience industrielle sur le choix d'une technologie d'information portée par les produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Noyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Beaupretre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Bucarest, Romania. pp.CDROM</w:t>
+              <w:t xml:space="preserve">9e Conférence Internationale de Modélisation, Optimisation et Simulation, MOSIM'12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bordeaux, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760257v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petri net control of a kanban loop</w:t>
+                <w:t xml:space="preserve">One approach of data-mining for Product Driven Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sana Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Metz, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">14th IFAC Symposium on Information Control Problems in Manufacturing, INCOM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bucarest, Romania. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00601725v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la nécessité des bonnes informations dans les systèmes contrôlés par les produits</w:t>
+                <w:t xml:space="preserve">Petri net control of a kanban loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence Internationale Conception et Production Intégrées, CPI'2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Oujda, Maroc. pp.CDROM</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Metz, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00637519v1</w:t>
+                <w:t xml:space="preserve">hal-00601725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'une procédure de détermination de temps unitaire de pièces découpées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la nécessité des bonnes informations dans les systèmes contrôlés par les produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence Internationale de Modélisation et Simulation, MOSIM'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. pp.CDROM</w:t>
+              <w:t xml:space="preserve">7ème Conférence Internationale Conception et Production Intégrées, CPI'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Oujda, Maroc. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525896v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00637519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilotage d'une boucle KANBAN modélisée par réseau de Petri</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposition d'une procédure de détermination de temps unitaire de pièces découpées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind El Haouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sana Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Conférence Internationale de Modélisation et Simulation, MOSIM'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00525891v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How deals with discrete data for the reduction of simulation models using neural network</w:t>
+                <w:t xml:space="preserve">Pilotage d'une boucle KANBAN modélisée par réseau de Petri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing, INCOM'2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Moscou, Russia. pp.1177-1182</w:t>
+              <w:t xml:space="preserve">8ème Conférence Internationale de Modélisation et Simulation, MOSIM'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisie. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00393987v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00525891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of Product Driven System emulation models based on neural network: impact of discrete data</w:t>
+                <w:t xml:space="preserve">How deals with discrete data for the reduction of simulation models using neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Suhner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM' 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Montréal, Canada. pp.CD</w:t>
+              <w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing, INCOM'2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Moscou, Russia. pp.1177-1182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388829v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00393987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Reduction Models Approach Using Neural Network</w:t>
+                <w:t xml:space="preserve">Reduction of Product Driven System emulation models based on neural network: impact of discrete data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Suhner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Computer Modelling and Simulation, EUROSIM'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Cambridge, United Kingdom. pp.679-684</w:t>
+              <w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management, IESM' 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Montréal, Canada. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00282804v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elagage d'un perceptron multicouches : utilisation de l'analyse de la variance de la sensibilité des paramètres</w:t>
+                <w:t xml:space="preserve">Sélection de la structure d'un perceptron multicouches pour la réduction dun modèle de simulation d'une scierie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
@@ -7604,513 +7604,608 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique, CIFA'2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00320832v1</w:t>
+                <w:t xml:space="preserve">hal-00320824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de la structure d'un perceptron multicouches pour la réduction dun modèle de simulation d'une scierie.</w:t>
+                <w:t xml:space="preserve">Expérimentation de la réduction d'un modèle de simulation par réseau de neurones : cas d'une scierie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique, CIFA'2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.CDROM</w:t>
+              <w:t xml:space="preserve">7ème Conférence Internationale de Modélisation, Optimisation et Simulation des Systèmes, MOSIM 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.2030-2038</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00320824v1</w:t>
+                <w:t xml:space="preserve">hal-00282833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation de la réduction d'un modèle de simulation par réseau de neurones : cas d'une scierie</w:t>
+                <w:t xml:space="preserve">Simulation Reduction Models Approach Using Neural Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Choffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence Internationale de Modélisation, Optimisation et Simulation des Systèmes, MOSIM 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.2030-2038</w:t>
+              <w:t xml:space="preserve">10th International Conference on Computer Modelling and Simulation, EUROSIM'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Cambridge, United Kingdom. pp.679-684</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00282833v1</w:t>
+                <w:t xml:space="preserve">hal-00282804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault detection for HDS by means of neural networks: application to two tanks hydraulic system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elagage d'un perceptron multicouches : utilisation de l'analyse de la variance de la sensibilité des paramètres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Riera</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes, SAFEPROCESS'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Beijing, China. pp.1039 - 1044</w:t>
+              <w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique, CIFA'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00103876v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of RFID technology on Petri net modelisation: application to an assembly platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fault detection for HDS by means of neural networks: application to two tanks hydraulic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadhir Messai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Nov 2006, pp.CDROM</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Riera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th IFAC Symposium on Fault Detection, Supervision and Safety of Technical Processes, SAFEPROCESS'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Beijing, China. pp.1039 - 1044</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118494v1</w:t>
+                <w:t xml:space="preserve">hal-00103876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Impact of RFID technology on Petri net modelisation: application to an assembly platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Choffel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nov 2006, pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00118494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modeling and Monitoring of Hybrid Dynamic Systems with Feed-Forward Neural Networks: application to two tanks hydraulic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadhir Messai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Elmoudni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Advanced Control and Diagnosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Mulhouse, France. pp.103-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00103137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8120,159 +8215,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big data analytics and machine learning for industrial cyber-physical systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasamin Eslami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lezoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Cardin, Damien Trentesaux, William Derigent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digitalization and Control of Industrial Cyber‐Physical Systems: Concepts, Technologies and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE - Wiley, 149-170, Part 5, Chapter 9, 2022, 9781789450859. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119987420.ch9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03838224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach to data-mining for product driven systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8282,82 +8377,82 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Theodor Borangiu, André Thomas, Damien Trentesaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Service Orientation in Holonic and Multi-Agent Manufacturing Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.181-194, 2013, Studies in Computational Intelligence, vol. 472, 978-3-642-35851-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-35852-4_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00913300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8367,91 +8462,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-Supervised Learning edited by O. Chapelle, B. Schölkopf and A. Zien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8461,179 +8556,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient-based controllers for continuous Petri nets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Lefebvre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Druaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université de Lorraine. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00569926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des carrefours « intelligents » pour une meilleure gestion du trafic urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Tolba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8645,51 +8740,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Elmoudni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Université Le Havre Normandie. 2008, 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00344251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8699,100 +8794,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'identification de systèmes non linéaires par réseaux de neurones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Henri Poincaré - Nancy 1, 1997. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1997NAN10030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01747429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8802,105 +8897,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation de données pour la modélisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseau de neurones [cs.NE]. Université de Lorraine, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01096878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId166"/>
+      <w:footerReference w:type="default" r:id="rId168"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9047,51 +9142,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466448v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chabanet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El-Haouzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2025.103092" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788517v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Suhner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30958/ajs.11-4-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323554v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-023-01852-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130759v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Morin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudreault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.103964" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627182v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bril El-Haouzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2068086" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325460v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103529" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348311v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Zimmermann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsegay Tesfay Mezgebe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pannequin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103549" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757831v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril  El Haouzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thomas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.03.038" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415404v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.49.375-391" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Noyel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.49.179-198" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308969v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374907v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Noyel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2016.09.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11063-014-9366-5" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853970v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lefebvre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leclercq" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Druaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2013.827264" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862091v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/284570" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569936v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2011.01.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569837v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2010.543560" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292749v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Tolba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Elmoudni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.42.579-612" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137708v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137707v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Messai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2004.02.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CX6DPQ7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137709v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bloch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-2312(95)00134-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867377v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ouladsine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0967-0661(95)00183-U" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FE91854F3DE7EC3B8929441C524A377FFB03801/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322849v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Gauthey-Franet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinling Liu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rogaume" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312913v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201293v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1051" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627198v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859435v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chazelle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heleu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011541900003332" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061108v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Dumas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835261v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269333v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334543v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0_62" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320240v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/594757db.89eadeff" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304581v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bibaud-Alves" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304598v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936069v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boucinha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823501v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617778v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Selma" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El Haouzi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630234v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615343v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630235v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614692v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561500v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415418v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134907v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225373v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232286v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149791v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134897v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086856v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086859v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086864v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brault" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387317v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_66" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086870v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086913v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_35" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086851v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879477v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879491v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833669v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaupretre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760266v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760257v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601725v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Belmokhtar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637519v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525896v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525891v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393987v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388829v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282804v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Choffel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320832v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320824v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282833v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103876v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riera" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118494v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103137v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838224v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasamin Eslami" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lezoche" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch9" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913300v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35852-4_12" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C48FAA9677E5764DBDA406C933C2E344FF6001B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372719v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569926v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344251v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747429v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN10030" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01096878v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466448v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chabanet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El-Haouzi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Thomas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.simpat.2025.103092" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788517v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Suhner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30958/ajs.11-4-1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323554v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42979-023-01852-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130759v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Martineau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Morin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaudreault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2023.103964" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627182v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bril El-Haouzi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2022.2068086" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325460v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103529" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348311v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Zimmermann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsegay Tesfay Mezgebe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pannequin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2021.103549" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757831v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril  El Haouzi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Thomas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2018.03.038" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415404v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.49.375-391" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308813v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Noyel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Charpentier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.49.179-198" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308969v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374907v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Noyel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2016.09.004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853970v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lefebvre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Leclercq" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Druaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207721.2013.827264" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086842v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11063-014-9366-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862091v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/284570" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569936v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2011.01.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569837v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2010.543560" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292749v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Tolba" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Elmoudni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.42.579-612" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137708v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137707v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadhir Messai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2004.02.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2CX6DPQ7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00137709v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bloch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Theilliol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0925-2312(95)00134-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867377v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Ouladsine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0967-0661(95)00183-U" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3FE91854F3DE7EC3B8929441C524A377FFB03801/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322849v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Gauthey-Franet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinling Liu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rogaume" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612901v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chabanet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201293v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.1051" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312913v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859435v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chazelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Heleu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011541900003332" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061108v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Dumas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835261v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627198v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269333v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334543v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85906-0_62" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320240v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/594757db.89eadeff" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404548v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304598v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304581v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bibaud-Alves" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936069v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boucinha" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823501v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630234v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615343v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind El Haouzi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630235v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614692v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561500v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617778v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrine Selma" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415418v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134907v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225373v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01232286v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149791v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134897v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086856v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086864v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brault" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086859v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01387317v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_66" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086913v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44733-8_35" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086870v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086851v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833669v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beaupretre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879491v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879477v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760266v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760257v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601725v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Belmokhtar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637519v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525896v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525891v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393987v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388829v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320824v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282833v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282804v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Choffel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320832v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103876v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Riera" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118494v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103137v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838224v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasamin Eslami" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lezoche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119987420.ch9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913300v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-35852-4_12" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C48FAA9677E5764DBDA406C933C2E344FF6001B7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372719v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569926v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344251v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747429v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997NAN10030" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01096878v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>