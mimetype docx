--- v0 (2026-04-17)
+++ v1 (2026-05-25)
@@ -566,230 +566,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bronze Sculptures and Lead Objects Tell Stories About Their Creators: Investigation of Renaissance Sculptures and Ancient Ingots by Means of Neutron Tomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Models for Charon: Death and toy warships in Sicily The miniature ships of the necropolis of Via degli Orti in Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Tisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neutron Methods for Archaeology and Cultural Heritage Neutron Scattering Applications and Techniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Skyllis, Journal for Underwater Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, II (17), pp.120-127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04486717v1</w:t>
+                <w:t xml:space="preserve">hal-04518067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models for Charon: Death and toy warships in Sicily The miniature ships of the necropolis of Via degli Orti in Messina</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bronze Sculptures and Lead Objects Tell Stories About Their Creators: Investigation of Renaissance Sculptures and Ancient Ingots by Means of Neutron Tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lehmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. van Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Estermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Locelso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Skyllis, Journal for Underwater Archaeology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neutron Methods for Archaeology and Cultural Heritage Neutron Scattering Applications and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Neutron Scattering Applications and Techniques, pp.19-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-33163-8_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04518067v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04486717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La navigation antique dans les îles éoliennes: l’apport de l’archéologie sous-marine</w:t>
               </w:r>
@@ -3783,51 +3783,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="342A9563"/>
+    <w:nsid w:val="51049CB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4014,51 +4014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-tisseyre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5569-6565" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764904v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tisseyre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ibanez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sauvaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Tauzia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossetti Patrick" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486696v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Antonelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Esposito" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Calvo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Licursi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227639" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486705v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Ditta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518065v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486717v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lehmann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Lang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estermann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hartmann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Locelso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33163-8_2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518076v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069051v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515669v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518085v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486690v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Triolo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lo Celso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kardjilov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wieder" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ay41967c" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515649v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069078v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cambria" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486713v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caruso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saladino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spinella" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Stefano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.2010.00567.x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1J09HTGG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515681v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486694v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Tusa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren R.L. Cairns" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foscarina Selvaggio Bottacin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barbante" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0092.2008.00310.x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTMDZBJP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518063v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068398v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Caruso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518066v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrera Francesco Marco Paolo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saitta Teresa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518670v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518071v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedone Corrado" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518080v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518070v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaiuto Marco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Marco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518081v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518073v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894473v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518083v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486708v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio de Guidi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nicotra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tusa Sebastiano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765005v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486715v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518062v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069110v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069130v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069044v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069063v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069067v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069057v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069031v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068421v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486716v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrone Gianfranco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-tisseyre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5569-6565" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764904v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tisseyre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ibanez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sauvaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Tauzia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossetti Patrick" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486696v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Antonelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Esposito" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovica Calvo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Licursi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0227639" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486705v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Ditta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518065v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486717v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lehmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. van Lang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Estermann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hartmann" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Locelso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33163-8_2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518076v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069051v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515669v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518085v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486690v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Triolo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lo Celso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kardjilov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wieder" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ay41967c" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515649v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069078v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Cambria" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486713v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Caruso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saladino" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spinella" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Di Stefano" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1475-4754.2010.00567.x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1J09HTGG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515681v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486694v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Tusa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren R.L. Cairns" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foscarina Selvaggio Bottacin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Barbante" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0092.2008.00310.x" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MTMDZBJP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518063v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068398v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Caruso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518066v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrera Francesco Marco Paolo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saitta Teresa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518670v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518071v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedone Corrado" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518080v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518070v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonaiuto Marco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Marco" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518081v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518073v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894473v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518083v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486708v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio de Guidi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nicotra" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tusa Sebastiano" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765005v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486715v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518062v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069110v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069130v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069044v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069063v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069067v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069057v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069031v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068421v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486716v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrone Gianfranco" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>