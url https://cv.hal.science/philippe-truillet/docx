--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -1456,615 +1456,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports des données cliniques à la conception d'aide technique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Assistance Tool to Design Interoperable Components for Co-simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Carrau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vella</w:t>
+                <w:t xml:space="preserve">Yassine Motie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Nketsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème Conférence francophone sur l'Interaction Homme-Machine (IHM 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (tun)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia. pp.494-503</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388857v1</w:t>
+                <w:t xml:space="preserve">hal-03621674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Assistance Tool to Design Interoperable Components for Co-simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apports des données cliniques à la conception d'aide technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Carrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Truillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassine Motie</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Camps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (tun)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31ème Conférence francophone sur l'Interaction Homme-Machine (IHM 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Grenoble, France. pp.12:1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3366551.3370351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621674v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TaBGO : Programmation par blocs tangibles</w:t>
+                <w:t xml:space="preserve">A Reproducible Experiment Towards the Accessibility of a Geographical Map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Marco</w:t>
+                <w:t xml:space="preserve">Shirley Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gaildrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30e Conference francophone sur l'Interaction Homme-Machine (IHM 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3286689.3286714⟩</w:t>
+              <w:t xml:space="preserve">16th International Conference on Computers Helping People with Special Needs (ICCHP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Linz, Austria. pp.288-291, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-94274-2_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181953v1</w:t>
+                <w:t xml:space="preserve">hal-02191767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reproducible Experiment Towards the Accessibility of a Geographical Map</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shirley Alvarado</w:t>
+                <w:t xml:space="preserve">TaBGO : Programmation par blocs tangibles Résumé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Gaildrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Computers Helping People with Special Needs (ICCHP 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Brest, France. 7p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191767v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TaBGO : Programmation par blocs tangibles Résumé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">TaBGO : Programmation par blocs tangibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Jessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30e Conference francophone sur l'Interaction Homme-Machine (IHM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Brest, France. pp.179--185, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3286689.3286714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899186v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A co-simulation framework interoperability for Neo-campus project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Motie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Nketsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2128,51 +2128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gaildrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2204,260 +2204,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01809355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système MATT : une aide technique pour le &amp;quot;bien être&amp;quot; (ALIS 2016)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Method Story about Brainstorming with Visually Impaired People for Designing an Accessible Route Calculation System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Sauzin</w:t>
+                <w:t xml:space="preserve">Anke Brock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Brulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Gentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX Congrès annuel de l’Association du Locked-In Syndrome (ALIS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Boulogne-Billancourt, France</w:t>
+              <w:t xml:space="preserve">ACM CHI 2016 - chi4good</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San José, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03165015v1</w:t>
+                <w:t xml:space="preserve">hal-01279207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Method Story about Brainstorming with Visually Impaired People for Designing an Accessible Route Calculation System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bernard Oriola</w:t>
+                <w:t xml:space="preserve">Le système MATT : une aide technique pour le &amp;quot;bien être&amp;quot; (ALIS 2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sauzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM CHI 2016 - chi4good</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, San José, United States</w:t>
+              <w:t xml:space="preserve">XIX Congrès annuel de l’Association du Locked-In Syndrome (ALIS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Boulogne-Billancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01279207v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Word Presentation for Dyslexia</w:t>
               </w:r>
@@ -2623,152 +2623,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système MATT Medical Assistive and Transactional Technologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Co-design of the Medical Assistive and Transactional Technologies system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sauzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Vella</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.d11</w:t>
+              <w:t xml:space="preserve">Journées Recherche en Imagerie et Technologies pour la Santé (RITS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Génie Biologique et Médical (SFGBM), Mar 2015, Dourdan, France. pp.122-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219980v1</w:t>
+                <w:t xml:space="preserve">inserm-01154967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la présentation des mots pour des lecteurs dyslexiques</w:t>
               </w:r>
@@ -2839,688 +2835,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-design of the Medical Assistive and Transactional Technologies system</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">WithU : un robot low-cost de téléprésence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yorian Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Labit-Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Ouanély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Veillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche en Imagerie et Technologies pour la Santé (RITS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Génie Biologique et Médical (SFGBM), Mar 2015, Dourdan, France. pp.122-123</w:t>
+              <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.d01</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01154967v1</w:t>
+                <w:t xml:space="preserve">hal-01219899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WithU : un robot low-cost de téléprésence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Veillard</w:t>
+                <w:t xml:space="preserve">Le système MATT Medical Assistive and Transactional Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sauzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Truillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.d01</w:t>
+              <w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.d11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219899v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and evaluation of Multi-function Scanning System : a case study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Sauzin</w:t>
+                <w:t xml:space="preserve">Les technologies d'assistance pour la qualité de vie et l'autonomie des déficients visuels (TAVIS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Serpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Computers Helping People with Special Needs (ICCHP 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8eme Congres francophone HANDICAP (HANDICAP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. pp. 307-3011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178555v1</w:t>
+                <w:t xml:space="preserve">hal-01390847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les technologies d'assistance pour la qualité de vie et l'autonomie des déficients visuels (TAVIS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Making Gestural Interaction Accessible to Visually Impaired People</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Brock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Truillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8eme Congres francophone HANDICAP (HANDICAP 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference, EuroHaptics 2014, Versailles, France, June 24-26, 2014, Proceedings, Part II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Versailles, France. http://link.springer.com/chapter/10.1007/978-3-662-44196-1_6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-44196-1_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390847v1</w:t>
+                <w:t xml:space="preserve">hal-01078030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making Gestural Interaction Accessible to Visually Impaired People</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anke Brock</w:t>
+                <w:t xml:space="preserve">Design and evaluation of Multi-function Scanning System : a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sauzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference, EuroHaptics 2014, Versailles, France, June 24-26, 2014, Proceedings, Part II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Versailles, France. http://link.springer.com/chapter/10.1007/978-3-662-44196-1_6, </w:t>
+              <w:t xml:space="preserve">14th International Conference on Computers Helping People with Special Needs (ICCHP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France. pp.188-194, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-662-44196-1_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-08599-9_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078030v1</w:t>
+                <w:t xml:space="preserve">hal-01178555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kin'touch: understanding how visually impaired people explore tactile maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Brock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Lebaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3708,455 +3708,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes et outils de conception participative avec des utilisateurs non-voyants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usage of multimodal maps for blind people: why and how</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Brock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Truillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anke Brock</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jouffrais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHM 2010, 22ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/1941007.1941017⟩</w:t>
+              <w:t xml:space="preserve">ITS '10 - ACM International Conference on Interactive Tabletops and Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Saarbruecken, Germany. pp.247-248, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1936652.1936699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00940952v1</w:t>
+                <w:t xml:space="preserve">hal-01099507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usage of multimodal maps for blind people: why and how</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anke Brock</w:t>
+                <w:t xml:space="preserve">NAVIG: Navigation assisted by artificial vision and GNSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Oriola</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thorpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITS '10 - ACM International Conference on Interactive Tabletops and Surfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Multimodal Location Based Techniques for Extreme Navigation @ Pervasive 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Helsinki, Finland. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099507v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAVIG: Navigation assisted by artificial vision and GNSS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodes et outils de conception participative avec des utilisateurs non-voyants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Brock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
+                <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Multimodal Location Based Techniques for Extreme Navigation @ Pervasive 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IHM 2010, 22ème Conférence Francophone sur l'Interaction Homme-Machine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGCHI: Special Interest Group on Computer-Human Interaction, Sep 2010, Luxembourg, Luxembourg. pp 65-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1941007.1941017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01789737v1</w:t>
+                <w:t xml:space="preserve">hal-00940952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ysilex : a Friendly reading Interface for Dyslexics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Athènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTA 2009, International Conference on Information &amp; Communication Technologies : from Theory to Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4181,64 +4181,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fisheye keyboard : whole keyboard displayed on small device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Vinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4289,90 +4289,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation expérimentale de Ysilex, un outil d'aide à la lecture pour les personnes dyslexiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Athènes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Camps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jouffrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaddheay Ong-Meang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFMER 2007, 22ème Congrès de la Société Française de Médecine Physique et de Réadaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Saint-Malo, France</w:t>
@@ -4721,51 +4721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th ERCIM Workshop "User Interfaces for All" 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERCIM: European Research Consortium for Informatics and Mathematics, Jun 2004, Vienne, Austria. pp.28-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5153,51 +5153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Computers Helping People with Special Needs (ICCHP 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2002, Linz, Austria. pp.61-63, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5364,51 +5364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5571,51 +5571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Conférence Francophone sur l'Interaction Homme-Machine (IHM 2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIHM, Sep 2001, Lille, France. pp.63-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5692,51 +5692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bousquet-Vernhettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Human-Computer Interaction (HCI 2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2001, News-Orleans, USA, United States. pp.416-420</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5774,51 +5774,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Sounds Fonts in Aural Presentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Nespoulous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5882,51 +5882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les TIC du handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5977,51 +5977,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation multimodale de documents électroniques structurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6059,51 +6059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'impact de la présentation sonore de la mise en saillance de mots d'un texte sur sa mémorisation par des sujets voyants versus non-voyants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6161,411 +6161,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03638820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des effets de la mise en forme matérielle de textes par des présentations non visuelles</w:t>
+                <w:t xml:space="preserve">Non Visual Presentation of HTML documents for Disabled and Elderly Using Extended Cascading Style Sheets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème colloque international sur le document électronique (CIDE 1999)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1999, Damas, Syrie. pp.263-277</w:t>
+              <w:t xml:space="preserve">5th ERCIM WORKSHOP "USER INTERFACES FOR ALL"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1999, Dagstuhl, Germany. pp.159--166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03638826v1</w:t>
+                <w:t xml:space="preserve">hal-03639789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non Visual Presentation of HTML documents for Disabled and Elderly Using Extended Cascading Style Sheets</w:t>
+                <w:t xml:space="preserve">Étude des effets de la mise en forme matérielle de textes par des présentations non visuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th ERCIM WORKSHOP "USER INTERFACES FOR ALL"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1999, Dagstuhl, Germany. pp.159--166</w:t>
+              <w:t xml:space="preserve">2ème colloque international sur le document électronique (CIDE 1999)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1999, Damas, Syrie. pp.263-277</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03639789v1</w:t>
+                <w:t xml:space="preserve">hal-03638826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Friendly Document Reader by Use of Multimodality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La multimodalité au service de l'interaction non-visuelle : application à la consultation de documents sur Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">California State University Conference on Technology and Persons with Disabilities (CSUN 1998)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1998, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">Complex Systems, Intelligent Systems &amp; Interfaces (1998)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, Nîmes, France. pp.157-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03639790v1</w:t>
+                <w:t xml:space="preserve">hal-03639796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La multimodalité au service de l'interaction non-visuelle : application à la consultation de documents sur Internet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Friendly Document Reader by Use of Multimodality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Truillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Systems, Intelligent Systems &amp; Interfaces (1998)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1998, Nîmes, France. pp.157-159</w:t>
+              <w:t xml:space="preserve">California State University Conference on Technology and Persons with Disabilities (CSUN 1998)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1998, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03639796v1</w:t>
+                <w:t xml:space="preserve">hal-03639790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Observation Method of Internet Electronic Documents Accessibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6642,51 +6642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reading System for Digital Recorded Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Tisne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6731,230 +6731,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03639791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internet Accessible for the Blind: Is it a Myth or Reality?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Multimodal Presentation as a Solution to Access a Structured Document</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Truillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Lacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Européen : Télématique et Handicap 1997</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Toulouse, France</w:t>
+              <w:t xml:space="preserve">6th W3C Conference Track (WWW6 1997)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1997, Santa Clara, United States. pp.POS 758</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03640484v1</w:t>
+                <w:t xml:space="preserve">hal-03640479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Presentation as a Solution to Access a Structured Document</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internet Accessible for the Blind: Is it a Myth or Reality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Oriola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadine Vigouroux</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th W3C Conference Track (WWW6 1997)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1997, Santa Clara, United States. pp.POS 758</w:t>
+              <w:t xml:space="preserve">Symposium Européen : Télématique et Handicap 1997</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03640479v1</w:t>
+                <w:t xml:space="preserve">hal-03640484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to Electronic Documents on Network: The SMART System</w:t>
               </w:r>
@@ -7074,51 +7074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Peter Seiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deberti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7182,51 +7182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Peter Seiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7443,77 +7443,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and User Satisfaction of Interactive Maps for Visually Impaired People</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Brock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Truillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7837,77 +7837,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactivity Improves Usability of Geographic Maps for Visually Impaired People</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Brock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Truillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7967,64 +7967,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Map design for visually impaired people: past, present, and future research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Brock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8101,51 +8101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception rapide d'aides techniques pour personnes tétraplégiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEI - Médiation et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, vol. 36, pp. 103-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8164,453 +8164,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAVIG: augmented reality guidance system for the visually impaired</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">NAVIG: Guidance system for the visually impaired using virtual augmented reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian F. G. Katz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaétan Parseihian</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adrien Brilhault</w:t>
+                <w:t xml:space="preserve">F. Dramas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Parseihian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Reality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10055-012-0213-6⟩</w:t>
+              <w:t xml:space="preserve">Technology and Disability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, v. 24(2), pp.163-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/TAD-2012-0344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00756714v1</w:t>
+                <w:t xml:space="preserve">hal-01789781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAVIG: Guidance system for the visually impaired using virtual augmented reality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Parseihian</w:t>
+                <w:t xml:space="preserve">Navigation and space perception assistance for the visually impaired: The NAVIG project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Gutierrez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Kammoun</w:t>
+                <w:t xml:space="preserve">Gaétan Parseihian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Serpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technology and Disability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (2), pp.182-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.irbm.2012.01.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/TAD-2012-0344⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01789781v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00688100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigation and space perception assistance for the visually impaired: The NAVIG project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NAVIG: augmented reality guidance system for the visually impaired</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian F. G. Katz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Parseihian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Brilhault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Serpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 33 (2), pp.182-189. </w:t>
+              <w:t xml:space="preserve">Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (4), pp.253-269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.irbm.2012.01.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10055-012-0213-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00688100v1</w:t>
+                <w:t xml:space="preserve">hal-00756714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du vieillissement sur les productions langagières et sur les performances en reconnaissance automatique de la parole</w:t>
               </w:r>
@@ -8799,51 +8799,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Presentation as a Solution to Access a Structured Document</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8920,51 +8920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception Santiago-Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Interdisciplinaires des Sciences du Langage </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Transmission des connaissances et Multimédia, (Spécial)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9178,51 +9178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle d' Environnement et Communication Intégrée (IT-Day 2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sauzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9292,51 +9292,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MATT, a universal and connected interface (Innovation IT Day 2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sauzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9419,51 +9419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sauzin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9552,51 +9552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Serpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9647,51 +9647,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système MATT : un système de contrôle d'environnement et de communication pour tous (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Sauzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10125,51 +10125,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accessibilité des interfaces graphiques pour les non-voyants par le biais de synthèse vocale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Oriola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Truillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10399,51 +10399,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77172AE7"/>
+    <w:nsid w:val="C14BF899"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10630,51 +10630,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-truillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6587-4150" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13972690X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832630v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Terrien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Briand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116173v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Goutheraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Truillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867208v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Clastres-Babou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Calmels" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17902-0_40" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716993v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Andriamahery-Ranjalahy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867335v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35011/icchp-aaate22-p1-17" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03608503v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chevroton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Mailliez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595210v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Mailliez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419426v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mercadier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serpa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78092-0_2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168307v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Berquez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Jessel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012953v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Baudet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60149-2_12" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388857v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Camps" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366551.3370351" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621674v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Motie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nketsa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181953v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286689.3286714" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191767v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Alvarado" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gaildrat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94274-2_40" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899186v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614348v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809355v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165015v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauzin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279207v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gentes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475019v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Appert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384332v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gutierrez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004140" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219980v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vial" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219096v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01154967v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219899v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorian Delmas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labit-Bonis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ouan&#233;ly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Traor&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Veillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178555v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08599-9_29" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390847v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078030v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44196-1_6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099506v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lebaz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2212776.2223821" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926585v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brilhault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kammoun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2011.5721061" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940952v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941017" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099507v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1936652.1936699" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789737v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thorpe" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01079125v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ath&#232;nes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940954v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01079129v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaddheay Ong-Meang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02446443v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rouillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625099v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627615v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148613.1148641" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627624v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627625v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940960v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Buisson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bustico" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chatty" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-R&#233;gis Colin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jestin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/777005.777040" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636757v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Privat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45491-8_12" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WDZ5FDJ8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636754v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636752v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638811v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638812v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638809v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bousquet-Vernhettes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638819v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nespoulous" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638818v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638816v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638820v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638826v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639789v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639790v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639796v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639792v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lacan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639791v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tisne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640484v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640479v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640499v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Peter Seiler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640497v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deberti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640498v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181324v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780323992084000118?via%3Dihub" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-399208-4.00011-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719447v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/computer-science/lncs" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31534-3_80" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613453v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758497v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077434v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2014.924412" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099497v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131773v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756714v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Parseihian" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-012-0213-6" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D17HTWKT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789781v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dramas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Parseihian" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gutierrez" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kammoun" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/TAD-2012-0344" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688100v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.009" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JKV5ZVL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625095v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636742v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639788v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639801v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conception Santiago-Oriola" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03116648v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023444v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165014v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198258v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263709v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262397v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260600v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636758v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ui4all.ics.forth.gr/workshop2002/programme/poster-session.html" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638817v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www9.thewebconf.org/w9-posters.html" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638808v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magnien" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639799v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy P&#233;rennou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639804v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-truillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6587-4150" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13972690X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832630v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Terrien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Briand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116173v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Goutheraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Truillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867208v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Clastres-Babou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Calmels" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17902-0_40" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716993v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Andriamahery-Ranjalahy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867335v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35011/icchp-aaate22-p1-17" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03608503v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chevroton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Mailliez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595210v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Mailliez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419426v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mercadier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serpa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78092-0_2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168307v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Berquez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Jessel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012953v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Baudet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60149-2_12" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621674v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Motie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nketsa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388857v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Camps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366551.3370351" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191767v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Alvarado" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gaildrat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94274-2_40" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899186v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181953v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286689.3286714" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614348v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809355v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279207v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gentes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165015v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauzin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475019v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Appert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384332v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gutierrez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004140" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01154967v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vial" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219096v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219899v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorian Delmas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labit-Bonis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ouan&#233;ly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Traor&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Veillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219980v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390847v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078030v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44196-1_6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178555v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08599-9_29" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099506v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lebaz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2212776.2223821" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926585v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brilhault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kammoun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2011.5721061" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099507v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1936652.1936699" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789737v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thorpe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940952v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01079125v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ath&#232;nes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940954v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01079129v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaddheay Ong-Meang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02446443v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rouillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625099v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627615v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148613.1148641" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627624v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627625v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940960v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Buisson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bustico" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chatty" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-R&#233;gis Colin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jestin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/777005.777040" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636757v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Privat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45491-8_12" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WDZ5FDJ8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636754v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636752v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638811v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638812v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638809v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bousquet-Vernhettes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638819v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nespoulous" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638818v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638816v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638820v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639789v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638826v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639796v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639790v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639792v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lacan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639791v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tisne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640479v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640484v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640499v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Peter Seiler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640497v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deberti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640498v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181324v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780323992084000118?via%3Dihub" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-399208-4.00011-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719447v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/computer-science/lncs" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31534-3_80" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613453v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758497v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077434v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2014.924412" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099497v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131773v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789781v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dramas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Parseihian" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gutierrez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kammoun" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/TAD-2012-0344" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688100v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Parseihian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.009" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JKV5ZVL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756714v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-012-0213-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D17HTWKT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625095v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636742v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639788v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639801v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conception Santiago-Oriola" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03116648v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023444v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165014v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198258v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263709v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262397v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260600v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636758v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ui4all.ics.forth.gr/workshop2002/programme/poster-session.html" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638817v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www9.thewebconf.org/w9-posters.html" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638808v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magnien" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639799v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy P&#233;rennou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639804v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>