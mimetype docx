--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,10344 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10292 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:83.59375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Truillet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-truillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6587-4150</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">13972690X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=E6xaGtsAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (65)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preemptive shift-based scheduling with maximum workload constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04832630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a human-centered decision support system for scheduling with shifts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Goutheraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Truillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-MIM25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Trondheim, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CP model with aggregation for real-life project scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Terrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens, France. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User Centred Method to Design a Platform to Design Augmentative and Alternative Communication Assistive Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Clastres-Babou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Human-Computer Interaction (HCII 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Virtual conference, France. pp.559-571, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-17902-0_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permettre l'autonomie dans l'activité de programmation par blocs pour des enfants non-voyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Andriamahery-Ranjalahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Conférence Handicap 2022 : Humaines et artificielles, les intelligences au service du handicap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Fédératif de Recherche sur les Aides Techniques pour personnes Handicapées (IFRATH), Jun 2022, Paris, France. pp.155-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation of Stakeholder in the Design of a Conception Application of Augmentative and Alternative Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Clastres-Babou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint International Conference on Digital Inclusion, Assistive Technology &amp; Accessibility (ICCHP-AAATE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lecco, Italy. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35011/icchp-aaate22-p1-17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-centered interactions for project scheduling decision-aid in space industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chevroton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Mailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Project Management and Scheduling (PMS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CP model for interactive project scheduling in space industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chevroton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Mailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon; Université de Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03595210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecosystem's involvement in the appropriation phase of assistive technology: choice and adjustment of interaction techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Calmels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mercadier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Human-Computer Interaction (UAHCI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, virtual, France. pp.21-38, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-78092-0_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TabGO: towards accessible computer science in secondary school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Andriamahery-Ranjalahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Berquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Jessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Human-Computer Interaction (HCI International 2021 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, virtual place, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03168307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of Clinical Data to the Design of Assistive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Conference on Human-Computer Interaction (HCII 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Copenhagen, Denmark. pp.144-157, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-60149-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Assistance Tool to Design Interoperable Components for Co-simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Motie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Nketsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (tun)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia. pp.494-503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports des données cliniques à la conception d'aide technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Carrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Conférence francophone sur l'Interaction Homme-Machine (IHM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Grenoble, France. pp.12:1-7, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3366551.3370351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reproducible Experiment Towards the Accessibility of a Geographical Map</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shirley Alvarado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Jessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gaildrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Computers Helping People with Special Needs (ICCHP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Linz, Austria. pp.288-291, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-94274-2_40⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TaBGO : Programmation par blocs tangibles Résumé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Jessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30eme conférence francophone sur l'interaction homme-machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01899186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TaBGO : Programmation par blocs tangibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Marco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Jessel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Conference francophone sur l'Interaction Homme-Machine (IHM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Brest, France. pp.179--185, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3286689.3286714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIY&amp;quot; Prototyping of Teaching Materials for Visually Impaired Children: Usage and Satisfaction of Professionals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Gaildrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Universal Access in Human-Computer Interaction (UAHCI 2017), held as part of HCI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Vancouver, Canada. pp.515--524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01809355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A co-simulation framework interoperability for Neo-campus project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Motie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Nketsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESM 2017 31st European Simulation and Modelling Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lisbon, Portugal. 7p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système MATT : une aide technique pour le &amp;quot;bien être&amp;quot; (ALIS 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX Congrès annuel de l’Association du Locked-In Syndrome (ALIS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Boulogne-Billancourt, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method Story about Brainstorming with Visually Impaired People for Designing an Accessible Route Calculation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Brulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM CHI 2016 - chi4good</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, San José, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Word Presentation for Dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International ACM SIGACCESS Conference on Computers and Accessibility (ASSETS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Reno, Nevada, United States. pp. 265-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre de conception centré utilisateur pour les systèmes de biofeedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la 28ième conférence francophone sur l’Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fribourg, Suisse. pp.285-290, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3004107.3004140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01384332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la présentation des mots pour des lecteurs dyslexiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Appert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.w12, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2820619.2825014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design of the Medical Assistive and Transactional Technologies system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche en Imagerie et Technologies pour la Santé (RITS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Génie Biologique et Médical (SFGBM), Mar 2015, Dourdan, France. pp.122-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01154967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WithU : un robot low-cost de téléprésence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yorian Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Labit-Bonis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ouanély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Veillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.d01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système MATT Medical Assistive and Transactional Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence francophone sur l'Interaction Homme-Machine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Toulouse, France. pp.d11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01219980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les technologies d'assistance pour la qualité de vie et l'autonomie des déficients visuels (TAVIS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8eme Congres francophone HANDICAP (HANDICAP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. pp. 307-3011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Gestural Interaction Accessible to Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference, EuroHaptics 2014, Versailles, France, June 24-26, 2014, Proceedings, Part II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Versailles, France. http://link.springer.com/chapter/10.1007/978-3-662-44196-1_6, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44196-1_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of Multi-function Scanning System : a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Computers Helping People with Special Needs (ICCHP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France. pp.188-194, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-08599-9_29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kin'touch: understanding how visually impaired people explore tactile maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Lebaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGCHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Austin, United States. pp.2471 - 2476, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2212776.2223821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fusion of Artificial Vision and GPS to Improve Blind Pedestrian Positioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Brilhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 4th IFIP International Conference on New Technologies, Mobility and Security (NTMS 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NTMS.2011.5721061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage of multimodal maps for blind people: why and how</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITS '10 - ACM International Conference on Interactive Tabletops and Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saarbruecken, Germany. pp.247-248, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1936652.1936699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAVIG: Navigation assisted by artificial vision and GNSS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Thorpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Multimodal Location Based Techniques for Extreme Navigation @ Pervasive 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Helsinki, Finland. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes et outils de conception participative avec des utilisateurs non-voyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2010, 22ème Conférence Francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM SIGCHI: Special Interest Group on Computer-Human Interaction, Sep 2010, Luxembourg, Luxembourg. pp 65-72, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1941007.1941017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ysilex : a Friendly reading Interface for Dyslexics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Vinot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTA 2009, International Conference on Information &amp; Communication Technologies : from Theory to Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fisheye keyboard : whole keyboard displayed on small device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UIST 2007, 20th annual ACM Symposium on User Interface Software and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Newport, United States. pp 65-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation expérimentale de Ysilex, un outil d'aide à la lecture pour les personnes dyslexiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Camps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaddheay Ong-Meang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOFMER 2007, 22ème Congrès de la Société Française de Médecine Physique et de Réadaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01079129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced VoiceXML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCI International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOKEYTO: a design and simulation environment of software keyboards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8thConference of the Association for the Advancement of Assistive Technology in Europe (AAATE 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AAATE: Association for the Advancement of Assistive Technology in Europe, Sep 2005, Lille, France. pp.723-727</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnement de conception de clavier virtuel : SOKEYTO (SOftware KEYboard TOolkit)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Conférence de l'Association Francophone d'Interaction Homme-Machine (IHM 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone d'Interaction Homme-Machine (AFIHM), Aug 2004, Namur, Belgique. pp.181-182, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1148613.1148641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of AAC for text input by two groups of subjects: able-bodied subjects and disabled motor subjects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th ERCIM Workshop "User Interfaces for All" 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERCIM: European Research Consortium for Informatics and Mathematics, Jun 2004, Vienne, Austria. pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLAPOTI (CLAvier PhOnétique d'aide à la communicaTIon orale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Sciences of Electronics, Technologies of Information and Telecommunications (SETIT 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Sousse, Tunisie. (support électronique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An User-Centered Approach for Designing CLAPOTI: an Assistive Technology Designed for Speech and Motor Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association for the advancement of Assistive Technology in Europe Conference (AAATE 2003)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for the advancement of Assistive Technology in Europe (AAATE), Aug 2003, Dublin, Ireland. pp.289-293</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibility and Affordance for Voice Interactive Systems with the VoiceXML Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Computers Helping People with Special Needs (ICCHP 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Linz, Austria. pp.61-63, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-45491-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivy : un bus logiciel au service du développement de prototypes de systèmes interactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcellin Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bustico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Régis Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IHM 2002, 14ème Conférence Francophone sur l'Interaction Homme-Machine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Poitiers, France. pp 223-226, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/777005.777040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00940960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisabilité de l'interaction vocale pour l'accès aux systèmes interactifs par les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Handicap : L’essor des technologies d’assistance (Handicap 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Fédératif de Recherche sur les Aides Techniques pour personnes Handicapées (IFRATH), Jun 2002, Paris, France. pp.143-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problématique, enjeux et perspectives de la présentation orale de documents : une approche pluridisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inscription Spatiale du Langage structure et processus (ISLsp 2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2002, Toulouse, France. pp.139-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction vocale dans l'ATC : le projet VICTOR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Conférence Francophone sur l'Interaction Homme-Machine (IHM 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Sep 2001, Lille, France. pp.179-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting with Non Visual Fonts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Conférence Francophone sur l'Interaction Homme-Machine (IHM 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFIHM, Sep 2001, Lille, France. pp.63-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Speech Technology for Universal Access in Interactive Systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bousquet-Vernhettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Human-Computer Interaction (HCI 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, News-Orleans, USA, United States. pp.416-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Sounds Fonts in Aural Presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ERCIM Workshop "User Interfaces for All" 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Florence, Italy. pp.135--144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TIC du handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon international de l'Innovation et de la Prospective (New SITEF 2000 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chambre de commerce et d'industrie de Toulouse, Oct 2000, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation multimodale de documents électroniques structurés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque sur les Interfaces Multimodales 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS GDR-I3, May 2000, Grenoble, France. pp.31-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de l'impact de la présentation sonore de la mise en saillance de mots d'un texte sur sa mémorisation par des sujets voyants versus non-voyants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats Généraux du Programme de REcherches en Sciences COgnitives de Toulouse (PRESCOT 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Visual Presentation of HTML documents for Disabled and Elderly Using Extended Cascading Style Sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ERCIM WORKSHOP "USER INTERFACES FOR ALL"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1999, Dagstuhl, Germany. pp.159--166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des effets de la mise en forme matérielle de textes par des présentations non visuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque international sur le document électronique (CIDE 1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Damas, Syrie. pp.263-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Friendly Document Reader by Use of Multimodality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">California State University Conference on Technology and Persons with Disabilities (CSUN 1998)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La multimodalité au service de l'interaction non-visuelle : application à la consultation de documents sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems, Intelligent Systems &amp; Interfaces (1998)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Nîmes, France. pp.157-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Observation Method of Internet Electronic Documents Accessibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lacan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference on Technology for Inclusive Design and Equality (TIDE 1998)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Helsinki, Finland. pp.(electronic medium)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reading System for Digital Recorded Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Tisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">California State University Conference on Technology and Persons with Disabilities (CSUN 1998)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Los Angeles, United States. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet Accessible for the Blind: Is it a Myth or Reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lacan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Européen : Télématique et Handicap 1997</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Presentation as a Solution to Access a Structured Document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th W3C Conference Track (WWW6 1997)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1997, Santa Clara, United States. pp.POS 758</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Access to Electronic Documents on Network: The SMART System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Peter Seiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TIDE Workshop, Session on Telecommunication Services and Integrated Info Systems 1995</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARTA - Multilingual Accessing and Reading Tool for Structured Electronic Documents for Blind People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Peter Seiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Deberti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">California State University Northridge conference (CSUN 1995)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1995, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMART - System for Multimodal and Multilingual Access, Reading and Retrieval for Electronic Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Peter Seiler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Technology Initiative for Disabled and Elderly People Congress (TIDE 1995)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, Paris, France. pp.375-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepping stone to smarter supervision: a human-centered multidisciplinary framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Mailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chevroton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chaudhery Mustansar Hussain; Daniel Rossit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Smart Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapter 4, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-118, 2023, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-32-399208-4.00011-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and User Satisfaction of Interactive Maps for Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miesenberger; K.; Karshmer; A.; Penaz; P.; Zagler; W. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCHP 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.544-551, 2012, Lecture Notes in Computer Science, Volume 7383, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-31534-3_80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00719447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepping Stone to Smarter Supervision Systems: A Human-centered Multidisciplinary Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélody Mailliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Chevroton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lemercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fablabs et &amp;quot;do-it yourself&amp;quot; : une révolution silencieuse ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Notes du CREOGN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03758497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactivity Improves Usability of Geographic Maps for Visually Impaired People</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (2), pp.156-194. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370024.2014.924412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map design for visually impaired people: past, present, and future research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anke Brock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jouffrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Handicap et communication, pp.117-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01099497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception rapide d'aides techniques pour personnes tétraplégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MEI - Médiation et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol. 36, pp. 103-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAVIG: Guidance system for the visually impaired using virtual augmented reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dramas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology and Disability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, v. 24(2), pp.163-178. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/TAD-2012-0344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation and space perception assistance for the visually impaired: The NAVIG project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Brilhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), pp.182-189. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2012.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00688100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NAVIG: augmented reality guidance system for the visually impaired</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slim Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Parseihian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Brilhault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16 (4), pp.253-269. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-012-0213-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du vieillissement sur les productions langagières et sur les performances en reconnaissance automatique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Privat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue PAROLE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2004-31-32, pp.281-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usability of vocal interaction to access interactive systems by the elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMSE-journals AMSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, supplément 2C-2002, pp.107-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Presentation as a Solution to Access a Structured Document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, ACCESS Review, II (1), pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes de synthèse vocale au service de l'enseignement des langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception Santiago-Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Interdisciplinaires des Sciences du Langage </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Transmission des connaissances et Multimédia, (Spécial)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'informatique, pour un monde plus accessible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossier :Accessibilité informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, numero15, Article 7, pp. 45-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OUPSCECI : Une interface universelle et connectée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03023444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle d' Environnement et Communication Intégrée (IT-Day 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MATT, a universal and connected interface (Innovation IT Day 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du système MATT et du projet JACO, Journée Sciences et handicaps : des recherches fondamentales aux défis technologiques, 2014, Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sauzin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarche de co-conception centrée utilisateur des systèmes d'assistance : la place de l'écosystème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée IHM &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Metz, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système MATT : un système de contrôle d'environnement et de communication pour tous (poster)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sauzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème réunion annuelle de l'ITMO "Technologies pour la santé" 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Toulouse, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Agents for Universal Design: An open software architecture to facilitate rapid-prototyping and enhance experience feedback</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Privat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ERCIM Workshop : User Interfaces For All (2002)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Paris, Chantilly, France. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERCIM - INRIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Poster session, pp.209-210, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03636758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Presentation of HTML documents for Blind Using Extended Cascading Style Sheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International World Wide Web Conference (WWW9 2000)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foretec Seminars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, ISBN 1-930792-01-8, pp.12-13, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art : Multimodalité, Mobilité et contexte - Projet MOTIVE, SP1 : Usages situés de la multimodalité, PRV3 ESCAPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Magnien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Serpa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] CONTRAT France Telecom R&amp;D n° PRV2001DIH/ehu/236. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03638808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibilité des interfaces graphiques pour les non-voyants par le biais de synthèse vocale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Oriola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Pérennou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IRIT : Institut de Recherche en Informatique de Toulouse. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la mise en saillance au moyen de présentation multimodale : le protocole d'expérimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Truillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Nespoulous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Rapport Interne IRIT 98-38-R, IRIT : Institut de Recherche en Informatique de Toulouse. 1998, pp.1-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03639804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId210"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10399,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C14BF899"/>
+    <w:nsid w:val="1585BC18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10630,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-truillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6587-4150" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13972690X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832630v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Terrien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Briand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116173v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Goutheraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Truillet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353470v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867208v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Clastres-Babou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Calmels" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17902-0_40" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716993v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Andriamahery-Ranjalahy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867335v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35011/icchp-aaate22-p1-17" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03608503v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chevroton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Mailliez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595210v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Mailliez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419426v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mercadier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serpa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78092-0_2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168307v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Berquez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Jessel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012953v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Baudet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60149-2_12" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621674v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Motie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nketsa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388857v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Camps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366551.3370351" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191767v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Alvarado" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gaildrat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94274-2_40" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899186v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181953v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286689.3286714" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614348v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809355v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279207v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gentes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165015v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauzin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475019v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Appert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384332v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gutierrez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004140" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01154967v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vial" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219096v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825014" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219899v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorian Delmas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labit-Bonis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ouan&#233;ly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Traor&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Veillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219980v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390847v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078030v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44196-1_6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178555v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08599-9_29" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099506v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lebaz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2212776.2223821" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926585v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brilhault" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kammoun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2011.5721061" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099507v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1936652.1936699" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789737v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thorpe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940952v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01079125v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ath&#232;nes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940954v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01079129v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaddheay Ong-Meang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02446443v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rouillard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625099v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627615v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148613.1148641" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627624v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627625v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940960v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Buisson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bustico" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chatty" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-R&#233;gis Colin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jestin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/777005.777040" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636757v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Privat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45491-8_12" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WDZ5FDJ8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636754v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636752v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638811v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638812v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638809v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bousquet-Vernhettes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638819v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nespoulous" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638818v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638816v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638820v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639789v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638826v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639796v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639790v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639792v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lacan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639791v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tisne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640479v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640484v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640499v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Peter Seiler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640497v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deberti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640498v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181324v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780323992084000118?via%3Dihub" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-399208-4.00011-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719447v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/computer-science/lncs" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31534-3_80" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613453v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758497v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077434v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2014.924412" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099497v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131773v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789781v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dramas" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Parseihian" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gutierrez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kammoun" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/TAD-2012-0344" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688100v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Parseihian" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.009" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JKV5ZVL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756714v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-012-0213-6" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D17HTWKT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625095v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636742v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639788v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639801v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conception Santiago-Oriola" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03116648v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023444v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165014v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198258v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263709v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262397v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260600v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636758v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ui4all.ics.forth.gr/workshop2002/programme/poster-session.html" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638817v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www9.thewebconf.org/w9-posters.html" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638808v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magnien" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639799v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy P&#233;rennou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639804v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-truillet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6587-4150" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13972690X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=E6xaGtsAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832630v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Terrien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Briand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Truillet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116173v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Goutheraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Truillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353470v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867208v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Clastres-Babou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Calmels" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-17902-0_40" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716993v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Andriamahery-Ranjalahy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867335v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35011/icchp-aaate22-p1-17" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03608503v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Chevroton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Briand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lody Mailliez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Mailliez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419426v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mercadier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Serpa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-78092-0_2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03168307v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Berquez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Jessel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012953v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Baudet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60149-2_12" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621674v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Motie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Nketsa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388857v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carrau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Camps" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3366551.3370351" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191767v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shirley Alvarado" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gaildrat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94274-2_40" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899186v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181953v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3286689.3286714" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809355v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giraud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jouffrais" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01614348v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165015v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sauzin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01279207v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Oriola" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Gentes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475019v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Appert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384332v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gutierrez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3004107.3004140" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219096v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2820619.2825014" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01154967v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vial" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219899v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorian Delmas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Labit-Bonis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ouan&#233;ly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Traor&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Veillard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390847v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Raynal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078030v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44196-1_6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178555v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-08599-9_29" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099506v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Lebaz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Picard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2212776.2223821" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926585v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brilhault" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Kammoun" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2011.5721061" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099507v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1936652.1936699" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789737v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thorpe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940952v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1941007.1941017" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01079125v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ath&#232;nes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940954v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01079129v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaddheay Ong-Meang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02446443v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Rouillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625099v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627615v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1148613.1148641" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627614v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627624v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627625v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636757v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Privat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45491-8_12" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WDZ5FDJ8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-00940960v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellin Buisson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bustico" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chatty" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-R&#233;gis Colin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Jestin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/777005.777040" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636754v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636752v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Maurel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638811v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638812v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638809v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bousquet-Vernhettes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638819v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nespoulous" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638818v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638816v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638820v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639789v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638826v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639790v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639796v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639792v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lacan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639791v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tisne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640484v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640479v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640499v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Peter Seiler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640497v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deberti" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640498v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181324v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/B9780323992084000118?via%3Dihub" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-32-399208-4.00011-8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719447v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/computer-science/lncs" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31534-3_80" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613453v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758497v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077434v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370024.2014.924412" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099497v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131773v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789781v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dramas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Parseihian" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gutierrez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kammoun" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/TAD-2012-0344" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688100v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Parseihian" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.009" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6JKV5ZVL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756714v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-012-0213-6" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D17HTWKT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625095v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636742v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639788v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639801v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conception Santiago-Oriola" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03116648v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023444v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165014v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198258v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263709v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262397v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260600v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636758v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ui4all.ics.forth.gr/workshop2002/programme/poster-session.html" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638817v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www9.thewebconf.org/w9-posters.html" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638808v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Magnien" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Calvet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639799v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy P&#233;rennou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639804v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>