--- v0 (2026-03-17)
+++ v1 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.14285714286px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe USEILLE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2174-073X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">123526264</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5643157100628072740005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en sciences de l’information et de la communication au LaRSH (Laboratoire de Recherche Sociétés & Humanités)/département de recherche DeVisu et à l'Institut Sociétés et Humanités (ISH) de l’Université Polytechnique Hauts-de-France (France), j'étudie les formes et les écritures émergentes de l’information à la croisée des cultures médiatiques contemporaines. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Référent de l'action transversale &amp;quot;Humanités Numériques&amp;quot; à la Maison Européenne des Sciences de l’Homme et de la Société</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.meshs.fr/page/accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable pédagogique du parcours design informationnel et journalisme transmédia du master création numérique</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://master-creation-numerique.fr/formations/parcours-design-informationnel-et-journalisme-transmedia/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche  :journalisme, médias, industries culturelles, information, documents, écritures, formes et écritures médiatiques, humanités numériques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fact-checking au debunking: un cadrage médiatique en question. L'exemple d'une campagne européenne de lutte contre la désinformation alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (3), pp.362-391. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cjc-2024-0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le fact-checking bouscule le rapport entre journalisme et vérité : une approche épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.41-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments in journalism. An introduction to the special issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journalism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journalism and experimenting, 17 (2), pp.238-243. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/BJR.v17n2.2021.1464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le reportage immersif : une expérience paradoxale du réel et de la vérité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.103-122. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v51i0.58573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive Journalism, a “New Frontier” of Information Experience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journalism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (2), pp.336-357. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/BJR.v15n2.2019.1230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme immersif, nouvelle forme d’incommunication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels d'Hermès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84 (2), pp.123. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.084.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias d'information jouent-ils le jeu de l'innovation ? Le cas du newsgame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02434820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l’éducation numérique en Afrique : les MOOC au prisme des discours de Jeune Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l’éducation numérique en Afrique : les mooc au prisme des discours de Jeune Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ctd.1034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (1), pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le PEC en filières lettres et STAPS à l’Université de Valenciennes et du Hainaut-Cambrésis : deux contextes, deux manières de faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relief - Rapports et Échanges sur les liens Emploi Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le Portefeuille d'expériences et de compétences. De l'université à la vie active, 39, pp.131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification des JT français contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1(7)), pp.107-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalisme et jeux vidéo : un public en invention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecran vidéoludique et journalisme: vers de nouvelles pratiques informationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris, In MEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Vous reprendrez bien un ver de farine ?” Retour sur le cadrage médiatique du réseau de fact-checking européen EDMO à propos de l’autorisation des insectes dans l’alimentation par l’UE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La désinformation scientifique : un problème public transnational"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisé par la Chaire en journalisme scientifique Bell, Université de Laval, Feb 2024, Québec city, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presque vrai, peu s’en faut. Que valent vraiment les résultats des initiatives de fact-checking ? Une approche épistémologique du journalisme de vérification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Infox sur Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCAI (Sorbonne Centre on AI), Sorbonne Université, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepfake ou comment en finir avec la preuve par l’image ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Image(s) de l’avenir/Avenir de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France, Université Paris 8, Jun 2022, Valenciennes ( en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global turn de l'investigation journalistique et engagement collaboratif grâce aux technologies numériques : le cas de l’ICIJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er atelier pluridisciplinaire : narration de données, datajournalisme et engagement, 4ème Symposium du GDR CNRS MaDICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR CNRS MaDICS (Masses de Données, Informations et Connaissances en Sciences), Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing fact-checking in the field of disinformation studies: for an epistemological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Communication Conference, Disinformation studies: perspectives to an emerging research field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECREA (European Communication Research and Education Association), Sep 2021, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le fact-checking bouscule le rapport entre journalisme et vérité : une approche épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international Journalisme et plateformes : Information, infomédiation et "fake news"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École de Journalisme et de communication d'Aix-Marseille Université (EJCAM), Jan 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticité, dispositifs et contre-dispositifs de véridiction, simulation, deep fakes et intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du projet ARCANES « Des arts trompeurs à la post-vérité : régimes d’authenticité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Laval, Canada; Université de Montréal, Canada; Université Paris 8, Mar 2021, Montréal (en ligne), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmédia et accès médiatisé au réel : le cas problématique du journalisme immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Mondes imaginaires et univers transmédiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Méditerranéen des Sciences de l’Information et de la Communication (IMSIC); Observatoire des Mondes Imaginaires (OMI); Université de Toulon, Apr 2021, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Research Project on Journalism, Information & Innovation”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journalism Research Projects Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Journalism, University of Kent, Feb 2020, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Fact-checking renews Information Technology and Journalism: an Epistemological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th Annual International Conference on Information Technology and Journalism: “Internet in the Era of Disin-formation, Journalism and Artificial Intelligence”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interuniversity Centre Dubrovnik, Sep 2020, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliminating Uncertainty by fact-checking practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lisbon Winter School for the study of communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Católica Portuguesa, Jan 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Trans) media and journalistic innovations: how are information experiences redesigned today?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online disinformation: an integrated view |#2 Countering online disinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oslo Metropolitan university, May 2019, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining an operational definition of disinformation through the fact- checking: toward a new epistemocratic order?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online disinformation: an integrated view | #1 Defining and Measuring Disinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus Institute of Advanced Studies (AIAS), NOS-HS (The joint committee for Nordic Research councils in the humanities and social sciences), Aarhus University, May 2019, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Trans) médialités et innovations journalistiques : comment se reconfigurent aujourd’hui les expériences de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le transmédia à l’épreuve du réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Interdisciplinaire de Recherche sur les Cultures et les Arts en Mouvement (Gircam) // Observatoire de Recherche sur les Médias et le journalisme (ORM) // Centre de Recherche Information, Droit et Société (CRIDS). Université catholique de Louvain et Université de Namur. Louvain-la-Neuve, Belgique, May 2019, Louvain-la-Neuve - Belgique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et appropriation du monde par l’image (et le son) : le cas du reportage immersif en réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Médias de l’image et du photojournalisme. L’être, la monstration et le pouvoir de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Perpignan, Sep 2019, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et innovations du journalisme immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ReSIC (Centre de Recherche en Information et Communication), Université Libre de Bruxelles, Jun 2019, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive journalism: a “new frontier” of information experience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Brazil-France-Francophone Belgium Journalism Research Conference: The Sociocultural Frontiers of Journalism in Brazil and in Francophone space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associação Brasileira de Pesquisadores em Jornalismo (SBPJOR), GIS Journalisme (France), ReSic (Université Libre de Bruxelles), Nov 2018, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources du video mapping : une « proto-narrativité » de nature musicale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Vidéo mapping Festival 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ViMEC (Video mapping European Center), Mar 2018, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations in journalism and new information experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMCR 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Media and Communication Research, Jul 2017, Cartagena (Colombia), Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translittératie et redocumentarisation : le projet MemoRekall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Rouibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20° Colloque International sur le Document Numérique. Le Document ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSIB, Nov 2017, Lyon, France. pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches of information in a context of journalism crisis. A european view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the Centre for Media Pluralism and Media Freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Schuman Centre for Advanced Studies, European University Institute, Oct 2017, Firenze (Florence), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Information Culture in the Digital Media: The Case of Gamification of the News Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual International Conference on Communication and Mass Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mass Media &amp; Communication Research Unit, May 2015, Athens (Greece), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do Data speak for themselves? A semio-pragmatic approach of data visualization as story telling medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Power Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of Sheffield Faculty of social Sciences, Jun 2015, Sheffield - UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer pour s’informer ou jouer avec l’information ? Un éclairage sur les mutations actuelles des médias d’information en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque international EUTIC - Transformation des organisations, évolution des problématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Nov 2011, Bruxelles Belgique. pp.102-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage pédagogique des réseaux socio-numériques à l’université : apports et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Vivaldi : « Les Tice en 2014 : nouvelles pratiques, nouveaux enjeux ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités Numériques en Région Nord-Pas-de-Calais, Oct 2013, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on informer par le jeu vidéo ? Newsgame, médiations vidéo-ludiques et nouvelles approches de l’information dans les médias en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6es journées scientifiques de l'Université. Environnements immersifs : nouvelles formes et mutations de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Information, Milieux, Médias, Médiation (I3M). Université du Sud Toulon-Var, Apr 2012, Toulon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le newsgame : un outil de médiation informationnelle performant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude - Techniques de jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Latts - Université Paris-Est Marne-la-Vallée, Jun 2011, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the user-learning, for better or for worse ? A reflection on the existing training framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verclytte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-ITHET 2003, 4th International Conference on Information Technology Based Higher Education and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2003, Marrakech, Morocco. pp.726-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique du sens à l’ère de l’information numérique : enjeux et défis. H2PTM’23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'23 : La fabrique du sens à l’ère de l’information numérique : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Valenciennes, France. ISTE Éd., IX - 396 p., 2023, Systèmes d'information, web et société, 978-1-78405-983-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natifs digitaux et immigrants digitaux : nouveaux rôles d’intercompréhension numérique attribués aux enseignants et aux étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Eid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations et statuts de l’enseignant à l’ère des TICE. Actes du 7ème Colloque International TiceMed, May 2010, Beyrouth, Liban</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-9953-552-28-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprenant au miroir des TICE : quelle présence à l'autre comme distance à soi ? Actualité de l'apprentissage interculturel à travers un dispositif hybride au pays du cèdre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Eid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, 2008, 1265-499X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des métiers du Génie logiciels : Usages des TIC et projet collaboratif de formation médiatisée : quelle dynamique pour apprendre ensemble à distance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Eid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24° Colloque de l'Association Interternationale de Pédagogie Universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating evaluation as a communication process. What role for formative evaluation in ICT-based knowledge acquisition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EISTA ’04 International Conference on Education and Information Systems: Technologies and Applications July 21 - 25, 2004 in Orlando, Florida, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Systemics, Cybernetics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (5), pp.5-10, 2005, 1690-4524. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54808/JSCI⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of formative evaluation to knowledge acquisition with ICT. Evaluating evaluation as a communication process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Education and Information Systems, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Systemics, Cybernetics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (5), pp.5-10, 2005, 980-6560-11-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer du sens par l’évaluation de la lecture hypertextuelle : les didacticiels en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verclytte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'03. Hypertextes/hypermédias, créer du sens à l’ère numérique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.301-310, 2003, 2-7462-0752-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcrire une approche actionnelle dans la conception des environnements multimédias : quels enjeux méthodologiques et techniques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3° forum multimédia. Contributions des nouvelles technologies à la francophonie mondiale. 16-17 juillet 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nora Medialangue, pp.77-101, 2002, 0- 9685991-3-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénario interactif/ scénario pédagogique interactif : convergences et divergences d’une écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verclytte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes, hypermédias, Nouvelles écritures, nouveaux langages, H2PTM’01, 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.115-128, 2001, 2-7462- 0341-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIHM Revue des Interactions Humaines Médiatisées 2013, Volume 14 - Numéro 1 (coordination du numéro thématique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (1), 2013, Revue des Interactions Humaines Médiatisées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From UXD to LivXD. Living eXperience Design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE - Wiley, 2019, 9781786304155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'UXD au LivXD. Design des expériences de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 2018, 9781784055240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilège de nouvelles. Ateliers d'écriture des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Eid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Editions de l'Université Antonine. 2010, 978-9953-552-13-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’innovation s’enracine dans la tradition : L’exemple du Woelab au Togo, un FabLab à niveau de rue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes connectés, données et économie numérique dans l'espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources of Video Mapping: a “Proto-narrativity” of a Musical Nature?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Leleu-Merviel; Daniel Schmitt; Philippe Useille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From UXD to LivXD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.111-126, 2019, 978-1-78405-524. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119612254.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources du vidéomapping : une « proto-narrativité » de nature musicale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'UXD au LivXD : design des expériences de vie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-143, 2018, 978-1-78405-524-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation d’un portfolio numérique à l’université ou comment passer du modèle à sa contextualisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonfils; Philippe Dumas; Luc Massou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE et multiculturalités : usages, publics et dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, PUN-Editions universitaires de Lorraine, 2015, Questions de communication, série actes, 9782814302648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérimentation d'un portfolio numérique à l'université ou comment passer du modèle à sa contextualisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonfils; Philippe Dumas; Luc Massou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE et multiculturalités : Usages, publics et dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUN - Éditions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-181, 2015, Questions de communication. Série actes, 9782814302648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some revisions on the concept of information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.1-32, 2010, 978-1-84821-168-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques révisions du concept d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problématiques émergentes dans les sciences de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.25-56, 2008, Traité des sciences et techniques de l'information, 978-2-7462-2110-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation du document numérique d’acquisition de connaissances comme jeu de (re-)construction : rendre compte de l’expérience des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mineur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verclytte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes, hypermédias. Créer, jouer, échanger : expériences en réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.307-323, 2005, 2-7462-1244-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des Environnements multimédias d’enseignement/apprentissage des langues : quel renouvellement dans une perspective européenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Valenciennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues étrangères : nouvelles politiques éducatives en Europe.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-144, 2005, 2-905725-66-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Primaires à gauche » au Monde.fr. Quand les chercheurs ont la primeur d’un newsgame.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.125-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uses of ICT &amp; the Appropriation Process Involved in an Online Based Writing Novel in French as a Foreign Language: What Process Should We Use to Study Together Via a Blended Learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Eid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.101-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of information and communication technology (ICT) and the appropriation process involved in an online based writing novel in french as foreign language : what process should we use to study together via a blended learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Eid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.101-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation formative et TIC : quelle résolution d’une problématique interdisciplinaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Crevits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de recherche « Journalisme, information & innovation (J2I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Polytechnique Hauts-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche informationnelle du document : Vers l'émergence du sens formatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Valenciennes et du Hainaut-Cambrésis, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04527385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.14285714286px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe USEILLE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2174-073X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">123526264</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5643157100628072740005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en sciences de l’information et de la communication au LaRSH (Laboratoire de Recherche Sociétés & Humanités)/département de recherche DeVisu et à l'Institut Sociétés et Humanités (ISH) de l’Université Polytechnique Hauts-de-France (France), j'étudie les formes et les écritures émergentes de l’information à la croisée des cultures médiatiques contemporaines. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Référent de l'action transversale &amp;quot;Humanités Numériques&amp;quot; à la Maison Européenne des Sciences de l’Homme et de la Société</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.meshs.fr/page/accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable pédagogique du parcours design informationnel et journalisme transmédia du master création numérique</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://master-creation-numerique.fr/formations/parcours-design-informationnel-et-journalisme-transmedia/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche  :journalisme, médias, industries culturelles, information, documents, écritures, formes et écritures médiatiques, humanités numériques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fact-checking au debunking: un cadrage médiatique en question. L'exemple d'une campagne européenne de lutte contre la désinformation alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (3), pp.362-391. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cjc-2024-0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le fact-checking bouscule le rapport entre journalisme et vérité : une approche épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.41-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments in journalism. An introduction to the special issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journalism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journalism and experimenting, 17 (2), pp.238-243. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/BJR.v17n2.2021.1464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le reportage immersif : une expérience paradoxale du réel et de la vérité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.103-122. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v51i0.58573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive Journalism, a “New Frontier” of Information Experience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journalism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (2), pp.336-357. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/BJR.v15n2.2019.1230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme immersif, nouvelle forme d’incommunication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels d'Hermès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84 (2), pp.123. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.084.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias d'information jouent-ils le jeu de l'innovation ? Le cas du newsgame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02434820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l’éducation numérique en Afrique : les mooc au prisme des discours de Jeune Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ctd.1034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l’éducation numérique en Afrique : les MOOC au prisme des discours de Jeune Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (1), pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le PEC en filières lettres et STAPS à l’Université de Valenciennes et du Hainaut-Cambrésis : deux contextes, deux manières de faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relief - Rapports et Échanges sur les liens Emploi Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le Portefeuille d'expériences et de compétences. De l'université à la vie active, 39, pp.131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification des JT français contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1(7)), pp.107-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalisme et jeux vidéo : un public en invention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecran vidéoludique et journalisme: vers de nouvelles pratiques informationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris, In MEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Vous reprendrez bien un ver de farine ?” Retour sur le cadrage médiatique du réseau de fact-checking européen EDMO à propos de l’autorisation des insectes dans l’alimentation par l’UE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La désinformation scientifique : un problème public transnational"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisé par la Chaire en journalisme scientifique Bell, Université de Laval, Feb 2024, Québec city, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presque vrai, peu s’en faut. Que valent vraiment les résultats des initiatives de fact-checking ? Une approche épistémologique du journalisme de vérification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Infox sur Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCAI (Sorbonne Centre on AI), Sorbonne Université, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepfake ou comment en finir avec la preuve par l’image ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Image(s) de l’avenir/Avenir de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France, Université Paris 8, Jun 2022, Valenciennes ( en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global turn de l'investigation journalistique et engagement collaboratif grâce aux technologies numériques : le cas de l’ICIJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er atelier pluridisciplinaire : narration de données, datajournalisme et engagement, 4ème Symposium du GDR CNRS MaDICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR CNRS MaDICS (Masses de Données, Informations et Connaissances en Sciences), Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing fact-checking in the field of disinformation studies: for an epistemological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Communication Conference, Disinformation studies: perspectives to an emerging research field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECREA (European Communication Research and Education Association), Sep 2021, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le fact-checking bouscule le rapport entre journalisme et vérité : une approche épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international Journalisme et plateformes : Information, infomédiation et "fake news"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École de Journalisme et de communication d'Aix-Marseille Université (EJCAM), Jan 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticité, dispositifs et contre-dispositifs de véridiction, simulation, deep fakes et intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du projet ARCANES « Des arts trompeurs à la post-vérité : régimes d’authenticité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Laval, Canada; Université de Montréal, Canada; Université Paris 8, Mar 2021, Montréal (en ligne), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmédia et accès médiatisé au réel : le cas problématique du journalisme immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Mondes imaginaires et univers transmédiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Méditerranéen des Sciences de l’Information et de la Communication (IMSIC); Observatoire des Mondes Imaginaires (OMI); Université de Toulon, Apr 2021, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Research Project on Journalism, Information & Innovation”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journalism Research Projects Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Journalism, University of Kent, Feb 2020, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Fact-checking renews Information Technology and Journalism: an Epistemological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th Annual International Conference on Information Technology and Journalism: “Internet in the Era of Disin-formation, Journalism and Artificial Intelligence”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interuniversity Centre Dubrovnik, Sep 2020, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliminating Uncertainty by fact-checking practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lisbon Winter School for the study of communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Católica Portuguesa, Jan 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining an operational definition of disinformation through the fact- checking: toward a new epistemocratic order?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online disinformation: an integrated view | #1 Defining and Measuring Disinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus Institute of Advanced Studies (AIAS), NOS-HS (The joint committee for Nordic Research councils in the humanities and social sciences), Aarhus University, May 2019, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Trans) media and journalistic innovations: how are information experiences redesigned today?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online disinformation: an integrated view |#2 Countering online disinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oslo Metropolitan university, May 2019, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Trans) médialités et innovations journalistiques : comment se reconfigurent aujourd’hui les expériences de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le transmédia à l’épreuve du réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Interdisciplinaire de Recherche sur les Cultures et les Arts en Mouvement (Gircam) // Observatoire de Recherche sur les Médias et le journalisme (ORM) // Centre de Recherche Information, Droit et Société (CRIDS). Université catholique de Louvain et Université de Namur. Louvain-la-Neuve, Belgique, May 2019, Louvain-la-Neuve - Belgique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et appropriation du monde par l’image (et le son) : le cas du reportage immersif en réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Médias de l’image et du photojournalisme. L’être, la monstration et le pouvoir de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Perpignan, Sep 2019, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et innovations du journalisme immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ReSIC (Centre de Recherche en Information et Communication), Université Libre de Bruxelles, Jun 2019, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive journalism: a “new frontier” of information experience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Brazil-France-Francophone Belgium Journalism Research Conference: The Sociocultural Frontiers of Journalism in Brazil and in Francophone space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associação Brasileira de Pesquisadores em Jornalismo (SBPJOR), GIS Journalisme (France), ReSic (Université Libre de Bruxelles), Nov 2018, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources du video mapping : une « proto-narrativité » de nature musicale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Vidéo mapping Festival 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ViMEC (Video mapping European Center), Mar 2018, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations in journalism and new information experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMCR 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Media and Communication Research, Jul 2017, Cartagena (Colombia), Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translittératie et redocumentarisation : le projet MemoRekall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Rouibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20° Colloque International sur le Document Numérique. Le Document ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSIB, Nov 2017, Lyon, France. pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches of information in a context of journalism crisis. A european view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the Centre for Media Pluralism and Media Freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Schuman Centre for Advanced Studies, European University Institute, Oct 2017, Firenze (Florence), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Information Culture in the Digital Media: The Case of Gamification of the News Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual International Conference on Communication and Mass Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mass Media &amp; Communication Research Unit, May 2015, Athens (Greece), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do Data speak for themselves? A semio-pragmatic approach of data visualization as story telling medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Power Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of Sheffield Faculty of social Sciences, Jun 2015, Sheffield - UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer pour s’informer ou jouer avec l’information ? Un éclairage sur les mutations actuelles des médias d’information en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque international EUTIC - Transformation des organisations, évolution des problématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Nov 2011, Bruxelles Belgique. pp.102-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage pédagogique des réseaux socio-numériques à l’université : apports et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Vivaldi : « Les Tice en 2014 : nouvelles pratiques, nouveaux enjeux ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités Numériques en Région Nord-Pas-de-Calais, Oct 2013, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on informer par le jeu vidéo ? Newsgame, médiations vidéo-ludiques et nouvelles approches de l’information dans les médias en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6es journées scientifiques de l'Université. Environnements immersifs : nouvelles formes et mutations de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Information, Milieux, Médias, Médiation (I3M). Université du Sud Toulon-Var, Apr 2012, Toulon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le newsgame : un outil de médiation informationnelle performant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude - Techniques de jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Latts - Université Paris-Est Marne-la-Vallée, Jun 2011, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the user-learning, for better or for worse ? A reflection on the existing training framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verclytte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-ITHET 2003, 4th International Conference on Information Technology Based Higher Education and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2003, Marrakech, Morocco. pp.726-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique du sens à l’ère de l’information numérique : enjeux et défis. H2PTM’23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'23 : La fabrique du sens à l’ère de l’information numérique : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Valenciennes, France. ISTE Éd., IX - 396 p., 2023, Systèmes d'information, web et société, 978-1-78405-983-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natifs digitaux et immigrants digitaux : nouveaux rôles d’intercompréhension numérique attribués aux enseignants et aux étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Eid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations et statuts de l’enseignant à l’ère des TICE. Actes du 7ème Colloque International TiceMed, May 2010, Beyrouth, Liban</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-9953-552-28-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprenant au miroir des TICE : quelle présence à l'autre comme distance à soi ? Actualité de l'apprentissage interculturel à travers un dispositif hybride au pays du cèdre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Eid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, 2008, 1265-499X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des métiers du Génie logiciels : Usages des TIC et projet collaboratif de formation médiatisée : quelle dynamique pour apprendre ensemble à distance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Eid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24° Colloque de l'Association Interternationale de Pédagogie Universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating evaluation as a communication process. What role for formative evaluation in ICT-based knowledge acquisition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EISTA ’04 International Conference on Education and Information Systems: Technologies and Applications July 21 - 25, 2004 in Orlando, Florida, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Systemics, Cybernetics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (5), pp.5-10, 2005, 1690-4524. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54808/JSCI⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of formative evaluation to knowledge acquisition with ICT. Evaluating evaluation as a communication process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Education and Information Systems, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Systemics, Cybernetics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (5), pp.5-10, 2005, 980-6560-11-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer du sens par l’évaluation de la lecture hypertextuelle : les didacticiels en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verclytte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'03. Hypertextes/hypermédias, créer du sens à l’ère numérique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.301-310, 2003, 2-7462-0752-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcrire une approche actionnelle dans la conception des environnements multimédias : quels enjeux méthodologiques et techniques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3° forum multimédia. Contributions des nouvelles technologies à la francophonie mondiale. 16-17 juillet 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nora Medialangue, pp.77-101, 2002, 0- 9685991-3-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénario interactif/ scénario pédagogique interactif : convergences et divergences d’une écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verclytte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes, hypermédias, Nouvelles écritures, nouveaux langages, H2PTM’01, 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.115-128, 2001, 2-7462- 0341-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIHM Revue des Interactions Humaines Médiatisées 2013, Volume 14 - Numéro 1 (coordination du numéro thématique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (1), 2013, Revue des Interactions Humaines Médiatisées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From UXD to LivXD. Living eXperience Design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE - Wiley, 2019, 9781786304155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'UXD au LivXD. Design des expériences de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 2018, 9781784055240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilège de nouvelles. Ateliers d'écriture des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Eid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Editions de l'Université Antonine. 2010, 978-9953-552-13-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’innovation s’enracine dans la tradition : L’exemple du Woelab au Togo, un FabLab à niveau de rue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes connectés, données et économie numérique dans l'espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources of Video Mapping: a “Proto-narrativity” of a Musical Nature?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Leleu-Merviel; Daniel Schmitt; Philippe Useille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From UXD to LivXD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.111-126, 2019, 978-1-78405-524. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119612254.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources du vidéomapping : une « proto-narrativité » de nature musicale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'UXD au LivXD : design des expériences de vie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-143, 2018, 978-1-78405-524-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation d’un portfolio numérique à l’université ou comment passer du modèle à sa contextualisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonfils; Philippe Dumas; Luc Massou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE et multiculturalités : usages, publics et dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, PUN-Editions universitaires de Lorraine, 2015, Questions de communication, série actes, 9782814302648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérimentation d'un portfolio numérique à l'université ou comment passer du modèle à sa contextualisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonfils; Philippe Dumas; Luc Massou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE et multiculturalités : Usages, publics et dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUN - Éditions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-181, 2015, Questions de communication. Série actes, 9782814302648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some revisions on the concept of information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.1-32, 2010, 978-1-84821-168-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques révisions du concept d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problématiques émergentes dans les sciences de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.25-56, 2008, Traité des sciences et techniques de l'information, 978-2-7462-2110-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation du document numérique d’acquisition de connaissances comme jeu de (re-)construction : rendre compte de l’expérience des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mineur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verclytte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes, hypermédias. Créer, jouer, échanger : expériences en réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.307-323, 2005, 2-7462-1244-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des Environnements multimédias d’enseignement/apprentissage des langues : quel renouvellement dans une perspective européenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Valenciennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues étrangères : nouvelles politiques éducatives en Europe.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-144, 2005, 2-905725-66-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Primaires à gauche » au Monde.fr. Quand les chercheurs ont la primeur d’un newsgame.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.125-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uses of ICT &amp; the Appropriation Process Involved in an Online Based Writing Novel in French as a Foreign Language: What Process Should We Use to Study Together Via a Blended Learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Eid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.101-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of information and communication technology (ICT) and the appropriation process involved in an online based writing novel in french as foreign language : what process should we use to study together via a blended learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Eid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.101-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation formative et TIC : quelle résolution d’une problématique interdisciplinaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Crevits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de recherche « Journalisme, information & innovation (J2I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Polytechnique Hauts-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche informationnelle du document : Vers l'émergence du sens formatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Valenciennes et du Hainaut-Cambrésis, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04527385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A25BB0E0"/>
+    <w:nsid w:val="D8A92C8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-useille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2174-073X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123526264" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5643157100628072740005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.meshs.fr/page/accueil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://master-creation-numerique.fr/formations/parcours-design-informationnel-et-journalisme-transmedia/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Toursel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Useille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cjc-2024-0041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392570v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03795338v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Martinez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/BJR.v17n2.2021.1464" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v51i0.58573" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084076v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/BJR.v15n2.2019.1230" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.084.0123" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434820v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Blanchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365169v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Remond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachimi Abba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525534v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.1034" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691027v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525665v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cadiou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186202v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282590v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283848v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507548v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507568v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507606v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528322v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507610v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507620v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507617v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507612v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507628v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507624v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507631v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507640v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527869v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507638v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507438v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528584v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527495v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843914v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bardiot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Perrot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Rouibi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528302v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528132v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01310310v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528303v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528144v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312364v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estienne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659245v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verclytte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bouhai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527378v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Eid" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527408v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527415v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527987v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54808/JSCI" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527863v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527865v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527380v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527424v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527375v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133512v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmitt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133517v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467764v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03795668v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouchez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119612254.ch5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525640v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03274550v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163557v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crem.univ-lorraine.fr/production/publications-ouvrages-et-dossiers-de-revues/QCSA-29" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631599v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695777v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659599v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mineur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04527852v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525567v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525587v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527840v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527821v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Crevits" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530085v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04527385v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-useille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2174-073X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123526264" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5643157100628072740005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.meshs.fr/page/accueil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://master-creation-numerique.fr/formations/parcours-design-informationnel-et-journalisme-transmedia/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Toursel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Useille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cjc-2024-0041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392570v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03795338v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Martinez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/BJR.v17n2.2021.1464" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v51i0.58573" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084076v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/BJR.v15n2.2019.1230" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.084.0123" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434820v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Blanchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Remond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachimi Abba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.1034" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365169v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691027v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525665v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cadiou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186202v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282590v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283848v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507548v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507568v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507606v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528322v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507610v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507620v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507617v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507612v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507628v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507624v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507631v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507469v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507640v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527869v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507638v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507438v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528584v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527495v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843914v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bardiot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Perrot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Rouibi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528302v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528132v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01310310v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528303v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528144v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312364v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estienne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659245v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verclytte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bouhai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527378v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Eid" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527408v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527415v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527987v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54808/JSCI" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527863v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527865v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527380v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527424v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527375v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133512v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmitt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133517v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467764v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03795668v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouchez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119612254.ch5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525640v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03274550v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163557v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crem.univ-lorraine.fr/production/publications-ouvrages-et-dossiers-de-revues/QCSA-29" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631599v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695777v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659599v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mineur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04527852v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525567v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525587v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527840v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527821v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Crevits" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530085v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04527385v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>