--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.14285714286px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe USEILLE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2174-073X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">123526264</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5643157100628072740005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en sciences de l’information et de la communication au LaRSH (Laboratoire de Recherche Sociétés & Humanités)/département de recherche DeVisu et à l'Institut Sociétés et Humanités (ISH) de l’Université Polytechnique Hauts-de-France (France), j'étudie les formes et les écritures émergentes de l’information à la croisée des cultures médiatiques contemporaines. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Référent de l'action transversale &amp;quot;Humanités Numériques&amp;quot; à la Maison Européenne des Sciences de l’Homme et de la Société</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.meshs.fr/page/accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable pédagogique du parcours design informationnel et journalisme transmédia du master création numérique</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://master-creation-numerique.fr/formations/parcours-design-informationnel-et-journalisme-transmedia/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche  :journalisme, médias, industries culturelles, information, documents, écritures, formes et écritures médiatiques, humanités numériques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fact-checking au debunking: un cadrage médiatique en question. L'exemple d'une campagne européenne de lutte contre la désinformation alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (3), pp.362-391. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cjc-2024-0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le fact-checking bouscule le rapport entre journalisme et vérité : une approche épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.41-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments in journalism. An introduction to the special issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journalism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journalism and experimenting, 17 (2), pp.238-243. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/BJR.v17n2.2021.1464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le reportage immersif : une expérience paradoxale du réel et de la vérité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.103-122. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v51i0.58573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive Journalism, a “New Frontier” of Information Experience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journalism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (2), pp.336-357. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/BJR.v15n2.2019.1230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme immersif, nouvelle forme d’incommunication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels d'Hermès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84 (2), pp.123. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.084.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias d'information jouent-ils le jeu de l'innovation ? Le cas du newsgame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02434820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l’éducation numérique en Afrique : les mooc au prisme des discours de Jeune Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ctd.1034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l’éducation numérique en Afrique : les MOOC au prisme des discours de Jeune Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (1), pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le PEC en filières lettres et STAPS à l’Université de Valenciennes et du Hainaut-Cambrésis : deux contextes, deux manières de faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relief - Rapports et Échanges sur les liens Emploi Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le Portefeuille d'expériences et de compétences. De l'université à la vie active, 39, pp.131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification des JT français contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1(7)), pp.107-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalisme et jeux vidéo : un public en invention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecran vidéoludique et journalisme: vers de nouvelles pratiques informationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris, In MEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Vous reprendrez bien un ver de farine ?” Retour sur le cadrage médiatique du réseau de fact-checking européen EDMO à propos de l’autorisation des insectes dans l’alimentation par l’UE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La désinformation scientifique : un problème public transnational"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisé par la Chaire en journalisme scientifique Bell, Université de Laval, Feb 2024, Québec city, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presque vrai, peu s’en faut. Que valent vraiment les résultats des initiatives de fact-checking ? Une approche épistémologique du journalisme de vérification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Infox sur Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCAI (Sorbonne Centre on AI), Sorbonne Université, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepfake ou comment en finir avec la preuve par l’image ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Image(s) de l’avenir/Avenir de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France, Université Paris 8, Jun 2022, Valenciennes ( en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global turn de l'investigation journalistique et engagement collaboratif grâce aux technologies numériques : le cas de l’ICIJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er atelier pluridisciplinaire : narration de données, datajournalisme et engagement, 4ème Symposium du GDR CNRS MaDICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR CNRS MaDICS (Masses de Données, Informations et Connaissances en Sciences), Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing fact-checking in the field of disinformation studies: for an epistemological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Communication Conference, Disinformation studies: perspectives to an emerging research field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECREA (European Communication Research and Education Association), Sep 2021, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le fact-checking bouscule le rapport entre journalisme et vérité : une approche épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international Journalisme et plateformes : Information, infomédiation et "fake news"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École de Journalisme et de communication d'Aix-Marseille Université (EJCAM), Jan 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticité, dispositifs et contre-dispositifs de véridiction, simulation, deep fakes et intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du projet ARCANES « Des arts trompeurs à la post-vérité : régimes d’authenticité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Laval, Canada; Université de Montréal, Canada; Université Paris 8, Mar 2021, Montréal (en ligne), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmédia et accès médiatisé au réel : le cas problématique du journalisme immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Mondes imaginaires et univers transmédiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Méditerranéen des Sciences de l’Information et de la Communication (IMSIC); Observatoire des Mondes Imaginaires (OMI); Université de Toulon, Apr 2021, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Research Project on Journalism, Information & Innovation”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journalism Research Projects Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Journalism, University of Kent, Feb 2020, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Fact-checking renews Information Technology and Journalism: an Epistemological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th Annual International Conference on Information Technology and Journalism: “Internet in the Era of Disin-formation, Journalism and Artificial Intelligence”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interuniversity Centre Dubrovnik, Sep 2020, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliminating Uncertainty by fact-checking practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lisbon Winter School for the study of communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Católica Portuguesa, Jan 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining an operational definition of disinformation through the fact- checking: toward a new epistemocratic order?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online disinformation: an integrated view | #1 Defining and Measuring Disinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus Institute of Advanced Studies (AIAS), NOS-HS (The joint committee for Nordic Research councils in the humanities and social sciences), Aarhus University, May 2019, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Trans) media and journalistic innovations: how are information experiences redesigned today?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online disinformation: an integrated view |#2 Countering online disinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oslo Metropolitan university, May 2019, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Trans) médialités et innovations journalistiques : comment se reconfigurent aujourd’hui les expériences de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le transmédia à l’épreuve du réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Interdisciplinaire de Recherche sur les Cultures et les Arts en Mouvement (Gircam) // Observatoire de Recherche sur les Médias et le journalisme (ORM) // Centre de Recherche Information, Droit et Société (CRIDS). Université catholique de Louvain et Université de Namur. Louvain-la-Neuve, Belgique, May 2019, Louvain-la-Neuve - Belgique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et appropriation du monde par l’image (et le son) : le cas du reportage immersif en réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Médias de l’image et du photojournalisme. L’être, la monstration et le pouvoir de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Perpignan, Sep 2019, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et innovations du journalisme immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ReSIC (Centre de Recherche en Information et Communication), Université Libre de Bruxelles, Jun 2019, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive journalism: a “new frontier” of information experience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Brazil-France-Francophone Belgium Journalism Research Conference: The Sociocultural Frontiers of Journalism in Brazil and in Francophone space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associação Brasileira de Pesquisadores em Jornalismo (SBPJOR), GIS Journalisme (France), ReSic (Université Libre de Bruxelles), Nov 2018, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources du video mapping : une « proto-narrativité » de nature musicale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Vidéo mapping Festival 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ViMEC (Video mapping European Center), Mar 2018, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations in journalism and new information experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMCR 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Media and Communication Research, Jul 2017, Cartagena (Colombia), Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translittératie et redocumentarisation : le projet MemoRekall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Rouibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20° Colloque International sur le Document Numérique. Le Document ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSIB, Nov 2017, Lyon, France. pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches of information in a context of journalism crisis. A european view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the Centre for Media Pluralism and Media Freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Schuman Centre for Advanced Studies, European University Institute, Oct 2017, Firenze (Florence), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Information Culture in the Digital Media: The Case of Gamification of the News Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual International Conference on Communication and Mass Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mass Media &amp; Communication Research Unit, May 2015, Athens (Greece), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do Data speak for themselves? A semio-pragmatic approach of data visualization as story telling medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Power Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of Sheffield Faculty of social Sciences, Jun 2015, Sheffield - UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer pour s’informer ou jouer avec l’information ? Un éclairage sur les mutations actuelles des médias d’information en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque international EUTIC - Transformation des organisations, évolution des problématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Nov 2011, Bruxelles Belgique. pp.102-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage pédagogique des réseaux socio-numériques à l’université : apports et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Vivaldi : « Les Tice en 2014 : nouvelles pratiques, nouveaux enjeux ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités Numériques en Région Nord-Pas-de-Calais, Oct 2013, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on informer par le jeu vidéo ? Newsgame, médiations vidéo-ludiques et nouvelles approches de l’information dans les médias en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6es journées scientifiques de l'Université. Environnements immersifs : nouvelles formes et mutations de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Information, Milieux, Médias, Médiation (I3M). Université du Sud Toulon-Var, Apr 2012, Toulon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le newsgame : un outil de médiation informationnelle performant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude - Techniques de jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Latts - Université Paris-Est Marne-la-Vallée, Jun 2011, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the user-learning, for better or for worse ? A reflection on the existing training framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verclytte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-ITHET 2003, 4th International Conference on Information Technology Based Higher Education and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2003, Marrakech, Morocco. pp.726-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique du sens à l’ère de l’information numérique : enjeux et défis. H2PTM’23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'23 : La fabrique du sens à l’ère de l’information numérique : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Valenciennes, France. ISTE Éd., IX - 396 p., 2023, Systèmes d'information, web et société, 978-1-78405-983-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natifs digitaux et immigrants digitaux : nouveaux rôles d’intercompréhension numérique attribués aux enseignants et aux étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Eid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations et statuts de l’enseignant à l’ère des TICE. Actes du 7ème Colloque International TiceMed, May 2010, Beyrouth, Liban</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-9953-552-28-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprenant au miroir des TICE : quelle présence à l'autre comme distance à soi ? Actualité de l'apprentissage interculturel à travers un dispositif hybride au pays du cèdre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Eid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, 2008, 1265-499X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des métiers du Génie logiciels : Usages des TIC et projet collaboratif de formation médiatisée : quelle dynamique pour apprendre ensemble à distance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Eid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24° Colloque de l'Association Interternationale de Pédagogie Universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating evaluation as a communication process. What role for formative evaluation in ICT-based knowledge acquisition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EISTA ’04 International Conference on Education and Information Systems: Technologies and Applications July 21 - 25, 2004 in Orlando, Florida, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Systemics, Cybernetics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (5), pp.5-10, 2005, 1690-4524. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54808/JSCI⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of formative evaluation to knowledge acquisition with ICT. Evaluating evaluation as a communication process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Education and Information Systems, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Systemics, Cybernetics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (5), pp.5-10, 2005, 980-6560-11-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer du sens par l’évaluation de la lecture hypertextuelle : les didacticiels en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verclytte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'03. Hypertextes/hypermédias, créer du sens à l’ère numérique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.301-310, 2003, 2-7462-0752-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcrire une approche actionnelle dans la conception des environnements multimédias : quels enjeux méthodologiques et techniques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3° forum multimédia. Contributions des nouvelles technologies à la francophonie mondiale. 16-17 juillet 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nora Medialangue, pp.77-101, 2002, 0- 9685991-3-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénario interactif/ scénario pédagogique interactif : convergences et divergences d’une écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verclytte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes, hypermédias, Nouvelles écritures, nouveaux langages, H2PTM’01, 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.115-128, 2001, 2-7462- 0341-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIHM Revue des Interactions Humaines Médiatisées 2013, Volume 14 - Numéro 1 (coordination du numéro thématique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (1), 2013, Revue des Interactions Humaines Médiatisées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From UXD to LivXD. Living eXperience Design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE - Wiley, 2019, 9781786304155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'UXD au LivXD. Design des expériences de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 2018, 9781784055240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilège de nouvelles. Ateliers d'écriture des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Eid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Editions de l'Université Antonine. 2010, 978-9953-552-13-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’innovation s’enracine dans la tradition : L’exemple du Woelab au Togo, un FabLab à niveau de rue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes connectés, données et économie numérique dans l'espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources of Video Mapping: a “Proto-narrativity” of a Musical Nature?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Leleu-Merviel; Daniel Schmitt; Philippe Useille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From UXD to LivXD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.111-126, 2019, 978-1-78405-524. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119612254.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources du vidéomapping : une « proto-narrativité » de nature musicale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'UXD au LivXD : design des expériences de vie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-143, 2018, 978-1-78405-524-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation d’un portfolio numérique à l’université ou comment passer du modèle à sa contextualisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonfils; Philippe Dumas; Luc Massou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE et multiculturalités : usages, publics et dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, PUN-Editions universitaires de Lorraine, 2015, Questions de communication, série actes, 9782814302648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérimentation d'un portfolio numérique à l'université ou comment passer du modèle à sa contextualisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonfils; Philippe Dumas; Luc Massou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE et multiculturalités : Usages, publics et dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUN - Éditions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-181, 2015, Questions de communication. Série actes, 9782814302648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some revisions on the concept of information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.1-32, 2010, 978-1-84821-168-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques révisions du concept d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problématiques émergentes dans les sciences de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.25-56, 2008, Traité des sciences et techniques de l'information, 978-2-7462-2110-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation du document numérique d’acquisition de connaissances comme jeu de (re-)construction : rendre compte de l’expérience des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mineur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verclytte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes, hypermédias. Créer, jouer, échanger : expériences en réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.307-323, 2005, 2-7462-1244-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des Environnements multimédias d’enseignement/apprentissage des langues : quel renouvellement dans une perspective européenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Valenciennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues étrangères : nouvelles politiques éducatives en Europe.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-144, 2005, 2-905725-66-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Primaires à gauche » au Monde.fr. Quand les chercheurs ont la primeur d’un newsgame.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.125-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uses of ICT &amp; the Appropriation Process Involved in an Online Based Writing Novel in French as a Foreign Language: What Process Should We Use to Study Together Via a Blended Learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Eid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.101-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of information and communication technology (ICT) and the appropriation process involved in an online based writing novel in french as foreign language : what process should we use to study together via a blended learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Eid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.101-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation formative et TIC : quelle résolution d’une problématique interdisciplinaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Crevits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de recherche « Journalisme, information & innovation (J2I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Polytechnique Hauts-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche informationnelle du document : Vers l'émergence du sens formatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Valenciennes et du Hainaut-Cambrésis, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04527385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId119"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:137.14285714286px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe USEILLE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">philippe-useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2174-073X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">123526264</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">5643157100628072740005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=llvF36AAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en sciences de l’information et de la communication au LaRSH (Laboratoire de Recherche Sociétés & Humanités)/département de recherche DeVisu et à l'Institut Sociétés et Humanités (ISH) de l’Université Polytechnique Hauts-de-France (France), j'étudie les formes et les écritures émergentes de l’information à la croisée des cultures médiatiques contemporaines. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Référent de l'action transversale &amp;quot;Humanités Numériques&amp;quot; à la Maison Européenne des Sciences de l’Homme et de la Société</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.meshs.fr/page/accueil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable pédagogique du parcours design informationnel et journalisme transmédia du master création numérique</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://master-creation-numerique.fr/formations/parcours-design-informationnel-et-journalisme-transmedia/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche  :journalisme, médias, industries culturelles, information, documents, écritures, formes et écritures médiatiques, humanités numériques.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du fact-checking au debunking: un cadrage médiatique en question. L'exemple d'une campagne européenne de lutte contre la désinformation alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (3), pp.362-391. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3138/cjc-2024-0041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le fact-checking bouscule le rapport entre journalisme et vérité : une approche épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (1), pp.41-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiments in journalism. An introduction to the special issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Martinez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journalism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Journalism and experimenting, 17 (2), pp.238-243. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/BJR.v17n2.2021.1464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le reportage immersif : une expérience paradoxale du réel et de la vérité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, pp.103-122. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/rec.v51i0.58573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive Journalism, a “New Frontier” of Information Experience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Journalism Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (2), pp.336-357. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25200/BJR.v15n2.2019.1230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journalisme immersif, nouvelle forme d’incommunication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Essentiels d'Hermès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84 (2), pp.123. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/herm.084.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les médias d'information jouent-ils le jeu de l'innovation ? Le cas du newsgame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02434820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l’éducation numérique en Afrique : les MOOC au prisme des discours de Jeune Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement de l’éducation numérique en Afrique : les mooc au prisme des discours de Jeune Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication, Technologies et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ctd.1034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (1), pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le PEC en filières lettres et STAPS à l’Université de Valenciennes et du Hainaut-Cambrésis : deux contextes, deux manières de faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cadiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Relief - Rapports et Échanges sur les liens Emploi Formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Le Portefeuille d'expériences et de compétences. De l'université à la vie active, 39, pp.131-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualification des JT français contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (1(7)), pp.107-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalisme et jeux vidéo : un public en invention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du journalisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecran vidéoludique et journalisme: vers de nouvelles pratiques informationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paris, In MEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Vous reprendrez bien un ver de farine ?” Retour sur le cadrage médiatique du réseau de fact-checking européen EDMO à propos de l’autorisation des insectes dans l’alimentation par l’UE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "La désinformation scientifique : un problème public transnational"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Organisé par la Chaire en journalisme scientifique Bell, Université de Laval, Feb 2024, Québec city, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presque vrai, peu s’en faut. Que valent vraiment les résultats des initiatives de fact-checking ? Une approche épistémologique du journalisme de vérification.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Infox sur Seine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCAI (Sorbonne Centre on AI), Sorbonne Université, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepfake ou comment en finir avec la preuve par l’image ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Image(s) de l’avenir/Avenir de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Polytechnique Hauts-de-France, Université Paris 8, Jun 2022, Valenciennes ( en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global turn de l'investigation journalistique et engagement collaboratif grâce aux technologies numériques : le cas de l’ICIJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er atelier pluridisciplinaire : narration de données, datajournalisme et engagement, 4ème Symposium du GDR CNRS MaDICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR CNRS MaDICS (Masses de Données, Informations et Connaissances en Sciences), Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing fact-checking in the field of disinformation studies: for an epistemological approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Communication Conference, Disinformation studies: perspectives to an emerging research field</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECREA (European Communication Research and Education Association), Sep 2021, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le fact-checking bouscule le rapport entre journalisme et vérité : une approche épistémologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque scientifique international Journalisme et plateformes : Information, infomédiation et "fake news"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École de Journalisme et de communication d'Aix-Marseille Université (EJCAM), Jan 2021, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Authenticité, dispositifs et contre-dispositifs de véridiction, simulation, deep fakes et intelligence artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du projet ARCANES « Des arts trompeurs à la post-vérité : régimes d’authenticité »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Laval, Canada; Université de Montréal, Canada; Université Paris 8, Mar 2021, Montréal (en ligne), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmédia et accès médiatisé au réel : le cas problématique du journalisme immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Mondes imaginaires et univers transmédiatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Méditerranéen des Sciences de l’Information et de la Communication (IMSIC); Observatoire des Mondes Imaginaires (OMI); Université de Toulon, Apr 2021, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Research Project on Journalism, Information & Innovation”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journalism Research Projects Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre for Journalism, University of Kent, Feb 2020, Canterbury, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Fact-checking renews Information Technology and Journalism: an Epistemological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 25th Annual International Conference on Information Technology and Journalism: “Internet in the Era of Disin-formation, Journalism and Artificial Intelligence”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interuniversity Centre Dubrovnik, Sep 2020, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliminating Uncertainty by fact-checking practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lisbon Winter School for the study of communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Católica Portuguesa, Jan 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Trans) media and journalistic innovations: how are information experiences redesigned today?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online disinformation: an integrated view |#2 Countering online disinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oslo Metropolitan university, May 2019, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining an operational definition of disinformation through the fact- checking: toward a new epistemocratic order?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online disinformation: an integrated view | #1 Defining and Measuring Disinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aarhus Institute of Advanced Studies (AIAS), NOS-HS (The joint committee for Nordic Research councils in the humanities and social sciences), Aarhus University, May 2019, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Trans) médialités et innovations journalistiques : comment se reconfigurent aujourd’hui les expériences de l’information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le transmédia à l’épreuve du réel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Interdisciplinaire de Recherche sur les Cultures et les Arts en Mouvement (Gircam) // Observatoire de Recherche sur les Médias et le journalisme (ORM) // Centre de Recherche Information, Droit et Société (CRIDS). Université catholique de Louvain et Université de Namur. Louvain-la-Neuve, Belgique, May 2019, Louvain-la-Neuve - Belgique, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception et appropriation du monde par l’image (et le son) : le cas du reportage immersif en réalité virtuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Médias de l’image et du photojournalisme. L’être, la monstration et le pouvoir de l’image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Perpignan, Sep 2019, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et innovations du journalisme immersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ReSIC (Centre de Recherche en Information et Communication), Université Libre de Bruxelles, Jun 2019, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immersive journalism: a “new frontier” of information experience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Brazil-France-Francophone Belgium Journalism Research Conference: The Sociocultural Frontiers of Journalism in Brazil and in Francophone space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associação Brasileira de Pesquisadores em Jornalismo (SBPJOR), GIS Journalisme (France), ReSic (Université Libre de Bruxelles), Nov 2018, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04507438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources du video mapping : une « proto-narrativité » de nature musicale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Vidéo mapping Festival 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ViMEC (Video mapping European Center), Mar 2018, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches of information in a context of journalism crisis. A european view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop of the Centre for Media Pluralism and Media Freedom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Schuman Centre for Advanced Studies, European University Institute, Oct 2017, Firenze (Florence), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations in journalism and new information experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAMCR 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association for Media and Communication Research, Jul 2017, Cartagena (Colombia), Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translittératie et redocumentarisation : le projet MemoRekall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Bardiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Perrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryma Rouibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20° Colloque International sur le Document Numérique. Le Document ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSSIB, Nov 2017, Lyon, France. pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Information Culture in the Digital Media: The Case of Gamification of the News Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual International Conference on Communication and Mass Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mass Media &amp; Communication Research Unit, May 2015, Athens (Greece), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do Data speak for themselves? A semio-pragmatic approach of data visualization as story telling medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Power Conference 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The University of Sheffield Faculty of social Sciences, Jun 2015, Sheffield - UK, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer pour s’informer ou jouer avec l’information ? Un éclairage sur les mutations actuelles des médias d’information en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque international EUTIC - Transformation des organisations, évolution des problématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Nov 2011, Bruxelles Belgique. pp.102-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’usage pédagogique des réseaux socio-numériques à l’université : apports et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Vivaldi : « Les Tice en 2014 : nouvelles pratiques, nouveaux enjeux ».</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universités Numériques en Région Nord-Pas-de-Calais, Oct 2013, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on informer par le jeu vidéo ? Newsgame, médiations vidéo-ludiques et nouvelles approches de l’information dans les médias en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6es journées scientifiques de l'Université. Environnements immersifs : nouvelles formes et mutations de l’information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Information, Milieux, Médias, Médiation (I3M). Université du Sud Toulon-Var, Apr 2012, Toulon (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le newsgame : un outil de médiation informationnelle performant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude - Techniques de jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Latts - Université Paris-Est Marne-la-Vallée, Jun 2011, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the user-learning, for better or for worse ? A reflection on the existing training framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verclytte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-ITHET 2003, 4th International Conference on Information Technology Based Higher Education and Training</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2003, Marrakech, Morocco. pp.726-730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fabrique du sens à l’ère de l’information numérique : enjeux et défis. H2PTM’23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasreddine Bouhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Roxin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'23 : La fabrique du sens à l’ère de l’information numérique : enjeux et défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Valenciennes, France. ISTE Éd., IX - 396 p., 2023, Systèmes d'information, web et société, 978-1-78405-983-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natifs digitaux et immigrants digitaux : nouveaux rôles d’intercompréhension numérique attribués aux enseignants et aux étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Eid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les représentations et statuts de l’enseignant à l’ère des TICE. Actes du 7ème Colloque International TiceMed, May 2010, Beyrouth, Liban</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 978-9953-552-28-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apprenant au miroir des TICE : quelle présence à l'autre comme distance à soi ? Actualité de l'apprentissage interculturel à travers un dispositif hybride au pays du cèdre.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Eid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICEMED 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, 2008, 1265-499X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution des métiers du Génie logiciels : Usages des TIC et projet collaboratif de formation médiatisée : quelle dynamique pour apprendre ensemble à distance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Eid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24° Colloque de l'Association Interternationale de Pédagogie Universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating evaluation as a communication process. What role for formative evaluation in ICT-based knowledge acquisition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EISTA ’04 International Conference on Education and Information Systems: Technologies and Applications July 21 - 25, 2004 in Orlando, Florida, USA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Systemics, Cybernetics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (5), pp.5-10, 2005, 1690-4524. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54808/JSCI⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of formative evaluation to knowledge acquisition with ICT. Evaluating evaluation as a communication process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Education and Information Systems, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Systemics, Cybernetics and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3 (5), pp.5-10, 2005, 980-6560-11-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer du sens par l’évaluation de la lecture hypertextuelle : les didacticiels en question</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verclytte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'03. Hypertextes/hypermédias, créer du sens à l’ère numérique.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.301-310, 2003, 2-7462-0752-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcrire une approche actionnelle dans la conception des environnements multimédias : quels enjeux méthodologiques et techniques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3° forum multimédia. Contributions des nouvelles technologies à la francophonie mondiale. 16-17 juillet 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nora Medialangue, pp.77-101, 2002, 0- 9685991-3-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scénario interactif/ scénario pédagogique interactif : convergences et divergences d’une écriture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verclytte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes, hypermédias, Nouvelles écritures, nouveaux langages, H2PTM’01, 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès-Lavoisier, pp.115-128, 2001, 2-7462- 0341-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIHM Revue des Interactions Humaines Médiatisées 2013, Volume 14 - Numéro 1 (coordination du numéro thématique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julian Alvarez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14 (1), 2013, Revue des Interactions Humaines Médiatisées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From UXD to LivXD. Living eXperience Design.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE - Wiley, 2019, 9781786304155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'UXD au LivXD. Design des expériences de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 2018, 9781784055240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florilège de nouvelles. Ateliers d'écriture des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Eid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Editions de l'Université Antonine. 2010, 978-9953-552-13-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l’innovation s’enracine dans la tradition : L’exemple du Woelab au Togo, un FabLab à niveau de rue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachimi Abba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systèmes connectés, données et économie numérique dans l'espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02467764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources of Video Mapping: a “Proto-narrativity” of a Musical Nature?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvie Leleu-Merviel; Daniel Schmitt; Philippe Useille. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From UXD to LivXD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.111-126, 2019, 978-1-78405-524. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119612254.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources du vidéomapping : une « proto-narrativité » de nature musicale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bouchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'UXD au LivXD : design des expériences de vie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.129-143, 2018, 978-1-78405-524-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’expérimentation d’un portfolio numérique à l’université ou comment passer du modèle à sa contextualisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonfils; Philippe Dumas; Luc Massou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE et multiculturalités : usages, publics et dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 29, PUN-Editions universitaires de Lorraine, 2015, Questions de communication, série actes, 9782814302648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérimentation d'un portfolio numérique à l'université ou comment passer du modèle à sa contextualisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Bonfils; Philippe Dumas; Luc Massou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TICE et multiculturalités : Usages, publics et dispositifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUN - Éditions universitaires de Lorraine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.169-181, 2015, Questions de communication. Série actes, 9782814302648</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some revisions on the concept of information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.1-32, 2010, 978-1-84821-168-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques révisions du concept d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problématiques émergentes dans les sciences de l'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.25-56, 2008, Traité des sciences et techniques de l'information, 978-2-7462-2110-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00695777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une modélisation du document numérique d’acquisition de connaissances comme jeu de (re-)construction : rendre compte de l’expérience des utilisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leleu-Merviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mineur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Verclytte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès Science Publishing. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypertextes, hypermédias. Créer, jouer, échanger : expériences en réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.307-323, 2005, 2-7462-1244-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03659599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir des Environnements multimédias d’enseignement/apprentissage des langues : quel renouvellement dans une perspective européenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Valenciennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues étrangères : nouvelles politiques éducatives en Europe.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.125-144, 2005, 2-905725-66-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Primaires à gauche » au Monde.fr. Quand les chercheurs ont la primeur d’un newsgame.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Lamy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.125-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uses of ICT &amp; the Appropriation Process Involved in an Online Based Writing Novel in French as a Foreign Language: What Process Should We Use to Study Together Via a Blended Learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Eid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.101-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of information and communication technology (ICT) and the appropriation process involved in an online based writing novel in french as foreign language : what process should we use to study together via a blended learning?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Eid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.101-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation formative et TIC : quelle résolution d’une problématique interdisciplinaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Labour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Crevits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau de recherche « Journalisme, information & innovation (J2I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gersende Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelina Toursel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Polytechnique Hauts-de-France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche informationnelle du document : Vers l'émergence du sens formatif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Useille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Valenciennes et du Hainaut-Cambrésis, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04527385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId120"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D8A92C8F"/>
+    <w:nsid w:val="C017658D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-useille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2174-073X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123526264" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5643157100628072740005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.meshs.fr/page/accueil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://master-creation-numerique.fr/formations/parcours-design-informationnel-et-journalisme-transmedia/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447581v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Toursel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Useille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cjc-2024-0041" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392570v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03795338v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Martinez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/BJR.v17n2.2021.1464" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v51i0.58573" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084076v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/BJR.v15n2.2019.1230" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.084.0123" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434820v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Blanchard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525534v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Remond" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachimi Abba" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.1034" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365169v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691027v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525665v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cadiou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186202v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282590v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283848v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507548v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507568v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507606v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528322v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507610v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507620v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507617v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507612v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507628v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507624v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507631v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507469v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507640v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527869v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507638v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507438v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528584v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527495v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843914v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bardiot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Perrot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Rouibi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528302v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528132v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01310310v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528303v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528144v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312364v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estienne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659245v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verclytte" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bouhai" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527378v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Eid" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527408v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527415v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527987v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54808/JSCI" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527863v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527865v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527380v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527424v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527375v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133512v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmitt" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133517v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527844v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467764v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03795668v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouchez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119612254.ch5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525640v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03274550v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163557v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crem.univ-lorraine.fr/production/publications-ouvrages-et-dossiers-de-revues/QCSA-29" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631599v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695777v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659599v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mineur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04527852v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525567v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525587v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527840v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527821v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Crevits" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530085v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04527385v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/philippe-useille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2174-073X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/123526264" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/5643157100628072740005" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=llvF36AAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.meshs.fr/page/accueil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://master-creation-numerique.fr/formations/parcours-design-informationnel-et-journalisme-transmedia/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447581v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Toursel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Useille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cjc-2024-0041" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392570v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03795338v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Martinez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/BJR.v17n2.2021.1464" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084084v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v51i0.58573" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084076v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25200/BJR.v15n2.2019.1230" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084080v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.084.0123" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434820v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gersende Blanchard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lamy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365169v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Remond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachimi Abba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525534v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ctd.1034" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alvarez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525665v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cadiou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186202v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leleu-Merviel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282590v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01283848v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507548v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507568v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507606v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507610v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507620v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507617v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507612v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507628v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507624v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507631v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507640v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507469v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527869v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507636v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507638v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507438v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528584v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528302v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527495v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843914v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bardiot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Perrot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryma Rouibi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528132v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527527v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01310310v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528303v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528144v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01312364v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estienne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659245v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Verclytte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462724v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasreddine Bouhai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Roxin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527378v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Eid" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527408v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527415v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527987v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54808/JSCI" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527863v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527865v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Labour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527380v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527424v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527375v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133512v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Schmitt" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133517v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527844v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467764v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03795668v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bouchez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119612254.ch5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525640v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03274550v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163557v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crem.univ-lorraine.fr/production/publications-ouvrages-et-dossiers-de-revues/QCSA-29" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631599v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695777v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659599v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mineur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04527852v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525567v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525587v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527840v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527821v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Crevits" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530085v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04527385v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>