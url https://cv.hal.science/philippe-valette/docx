--- v0 (2026-03-17)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Valette </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact des catastrophes torrentielles sur la gestion du risque ? Verdun-sur-Ariège (Pyrénées ariégeoises) et le &amp;quot;désastre affreux&amp;quot; du 23 juin 1875</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Métailié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de l'aïgat de juin 1875 dans le Sud-Ouest de la France : quels apports des grandes crues du passé à la gestion actuelle du risque ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier les effets de la crue de juin 1875 à Toulouse : l'image comme nouveau médium de la catastrophe du millénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Métailié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fargues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de l'aïgat de juin 1875 dans le Sud Ouest de la France : quels apports des grandes crues du passé à la gestion actuelle du risque ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floodplain and channel restoration challenges in the Middle Ebro River.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Ollero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel García Lagranja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria N. Pirchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Askoa Ibisate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Óscar Alamán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS River 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'endiguement généralisé de la moyenne Garonne marmandaise : un legs de l'inondation de juin 1875 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de l'aïgat de juin 1875 dans le Sud-Ouest de la France : quels apports des grandes crues du passé à la gestion actuelle du risque ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches géohistoriques sur la Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fargues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la ZA PYGAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géohistoire : une démarche nécessaire pour penser les trajectoires des environnements et des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de Geode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état de référence. Un mythe à déconstruire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bridault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Marinval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire des zones humides. Trajectoires d'artificialisation et de conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tulcea, Roumanie. pp.167-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rivières à l'anthropocène : mieux intégrer l'hybridation des cours d'eau à travers la notion d'hydrodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9è Congrès EUGEO, session "Water in the Anthropocene, social issues, policies and governance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connectivité sociale dans les paysages fluviaux urbains toulousains, regards géohistoriques d'un espace en reconquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4è Journées frano-espagnoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'observatoire des paysages de la Garonne un outil de connaissance géohistorique pour connaître l'évolution des paysages fluviaux de la vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pluridisciplinaire "sociétés, images et sons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'observatoire des paysages de la Garonne : un outil de connaissance géohistorique au service des territoires de la vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cornuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Stoppeleire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Wallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivers 2022, Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des effets morphologiques d'un barrage dans un contexte de pressions multiples, le cas de la Garonne amont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon J. Batalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TSMR-CFBR Transport sédimentaire : rivière et barrages réservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Saclay (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du colmatage en aval d’un barrage au fil de l’eau sur la Garonne amont : la fonctionnalité des échanges thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Hydrotechnique de France – Aménagement des cours d’eau et biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHF, Nov 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géohistoire des paysages et environnements fluviaux urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Populaire de Philisophie de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Café &amp;quot;virtuel&amp;quot; sur la géohistoire du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Barniaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APHG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Virtuel - Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géohistoire de l'environnement et des paysages : un retour sur le passé ou un renouvellement de la démarche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UGI-IGU Le temps des géographes, Session Geographers and Time : perspectives for historical geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géohistoire des cours d'eau : un objet de recherche propice à l'hybridation entre espaces et temporalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du Ruche, frontières et environnement. Temps, espaces, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Mulhouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géohistoire : une démarche nécessaire pour reconstituer les trajectoires temporelles des environnements et des paysages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercredi de la Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire de l'hydrodiversité des paysages fluviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau au coeur de l'aménagement : une stratégie gagnante ! Solutions pour des territoires urbanisés attractifs et résilients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur la géohistoire des paysages montagnards : d'une image de désolation à une montagne restaurée (XIXè siècle à aujourd'hui)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Ecole d'Architecture de Toulouse, Cherchons la montagne, Images (photographiques) et récits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des paysages de la Garonne au XXè siècle (Observatoire Photographique des paysages de la Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Garonne 4 : Quelles ambitions pour les paysages de la Garonne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Damazan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration de la continuité écologique de la Garonne est-elle favorable à la valorisation d'un patrimoine naturel ou culturel ? Le projet Réseau (ZA Pygar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tabacchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions entre ressources naturelles et sociétés : quels enjeux pour la gestion des patrimoines naturels et culturels ? ZA Pygar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tresse du temps des paysages fluviaux, regards géohistoriques à travers l'observatoire des paysages de la Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cornuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Stoppeleire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Wallart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collouqe international, regards croisés sur la construction des paysages fluviaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, La Réole, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l'arbre dans les paysages fluviaux de la Moyenne vallée de la Garonne (XVIIIè-XXIè siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international GHZH, GHFF d'abres et d'eaux, Géohistoire, moilité et hybridité des zones humides boisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Grand Lieu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques naturelles des rivières, rôles écologiques et anthropiques des zones d'expansion de crues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jantzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Blanpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques restauration des zones inondables, Réserve Naturelle Régionale Confluence-Garonne-Ariège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la plaine alluviale de la Garonne et implantations des ports fluviaux au cours du Moyen Age (13-16è s.) : approche régionale et études de cas (Cadillac, Grenade)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bochaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Joineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q12, Session 1 Dynamiques, variabilités et mutations Vs adaptations, stratégies territoriales et modification de l'environnement AFEQ CNF INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le thermalisme et le risque naturel : le cas de la Haute-Garonne et des Hautes-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Blanpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Thermalisme, montagnes et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géohistoire des paysages fluviaux garonnais : le fleuve et les hommes au cours du temps,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à la Maison Garonne de Cazères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Cazères-sur-Garonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une (re) connaissance de l'hydrodiversité fluviale : caractérisation, inventaire et évaluation des services rendus Etude de cas dans les bassins de la Garonne et de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque des Zones Ateliers – CNRS 2000-2020, 20 ans de recherche du Réseau des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau et paysage, approche patrimoniale de la rivière. Vers une réappropriation sociale et culturelle encouragée par le plan Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Girou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cornuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S de Stoppeliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème édition Carrefour des gestions locale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques naturels et thermalisme dans les Pyrénées : dynamiques passées et actuelles d'une relation ambivalente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Blanpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international TCV-Pyr, Patrimoines et tourisme, du thermalisme et de la villégiature en montagne (XVIIIè-XXIè s.) : histoire et devenir à la croisée des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empiéter sur les berges du Saint-Laurent dans la région de Québec : regard géohistorique sur l'artificialisation d'un paysage fluvial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hatvany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jobin Careau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Géohistoire des zones humides d'ici et d'ailleurs, regards croisés sur des trajectoires d'artificialisation et de conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tulcea, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages fluviaux urbains de Toulouse et Saragosse : approche géohistorique et analyse comparée de leur perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Ollero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Girou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cornuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées frano-espagnoles dde géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Séville (SP), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chronologie étendue des crues de la Garonne entre ca. 500 et 1500 AD : apports croisés et comparés des sources historiques et sédimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bochaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHF, changement global et morphodynamique des rivières, des bassins-versants à la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marne la vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chronologie étendue des crues de la Garonne entre ca. 500 et 1500 AD. : apports croisés et comparés des sources historiques et sédimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bochaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Joineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement global et morphodynamique des rivières des bassins versants à la mer </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'hydrologie française / Ecole des Mines, Nov 2019, Marne-La-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02403464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chronologie étendue des crues de la Garonne entre ca. 500 et 1500 AD : apports croisés et comparés des sources historiques et sédimentaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bochaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Joineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Société Hydrotechnique France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marnes-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03474178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des paysages de la Garonne (OPG) : présentation et esquisses méthodologiques pour analyser le changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cornuau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique Observatoire Photographique des Paysages, les grands itinéraires patrimoniaux, les paysages des parcours en mode doux, CVRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire de la bathymétrie fluviale : l'exemple de la Garonne fluvimaritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Joineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bochaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHF : changement global et morphodynamique des rivières, des bassins versants à la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marne la vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stations thermales des Pyrénées françaises et leurs sites : réﬂexions pour une approche typologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bédouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Blanpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Briane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermalisme et patrimoines dans les zones de montagne en Europe du XVIIIe au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour, Jun 2019, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser les paysages : vers une réappropriation sociale et culturelle encouragée par le plan Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Girou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cornuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Stoppeleire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage et eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3ème Journée internationale du paysage, Oct 2019, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitats chalcolithiques submergés dans le delta du Danube : nouvelles données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Micu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Ailincai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bălăşescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens-Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie des zones humides, le paysage, l’homme et son milieu : la vallée du Danube dans la Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée National d’Histoire de la Roumanie, Jun 2016, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Mediterranean Plain accelerated evolution during Little Ice Age: geoarchaeological insight in the Tech basin (Roussillon, Gulf of Lion, Western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Odiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Passarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Archaeology: Egypt and the Mediterranean World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Le Caire, Egypt. pp.94-104, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2011.06.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation aux variations des régimes hydrologiques (crues étiages) dans l’environnement fluvio estuarien de la Garonne Gironde : potentialités, mise à l’épreuve et gouvernance d’options d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. RIVERS, Recherches et Actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse des bassin-versants du Roussillon entre le XIIe et le XIXe siècle : un impact du Petit Age Glaciaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Odiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement global, effets locaux : le Petit Age Glaciaire dans le Sud de la France : impacts morphogéniques et sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Lattes, France. pp.207-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du Petit Age Glaciaire sur les plaines alluviales méditerranéenne françaises : apport de la géoarchéologie à l'évolution du bassin du Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Odiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pequinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Old'men river, geoarcheological aspects of rivers and river plains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Belgique. pp.185-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des politiques publiques sur les paysages fluviaux en milieu urbain. Quelques exemples dans le Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Desailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la connaissance à l'action paysagère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Bordeaux, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic properties of a sediment core from the Danube Delta and implications for environmental reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Qinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiguo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mîndrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritina Haliuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoconcept Journal 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of repeated drawdown flushing on riverbed fine sediment dynamics downstream from a dam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon J Batalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (8), pp.100444. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2024.100444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps de l’environnement, d’une construction interdisciplinaire commune à la crise des temporalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sajaloli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Luglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (4), pp.429-442. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2024022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 600 years sediment record of heavy metal pollution history in the Danube Delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mindrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritina Haliuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiguo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 823, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic effects of a run-of-the-river dam in a multi-driver context: The case of the Upper Garonne (Central Pyrenees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon J. Batalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 408, 18 p. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hydrodiversité : une nouvelle notion pour mieux prendre en compte la diversité des paysages de cours d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carcaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (2), </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.19940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thèmes et documents in les climats, une géohistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Documentation française, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (8142-2021), pp.17-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution de l'évolution de la dynamique hydrosédimentaire d'un gave pyrénéen (torrent du Bastan, Gave de Pau, Hautes-Pyrénées) : approche croisée géohistorique et hydrogéomorphologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Blanpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49, pp.29-46. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.6681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques sont-ils des patrimoines ? Réflexions heuristiques, géohistoriques et opérationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Miyagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (spécial), pp.201-225. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/physio-geo.9276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par-delà les limites communales, le fleuve au cœur du projet de territoire métropolitain ? Comparaison entre Perpignan et Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L’eau au service des territoires ? Entre valorisation et instrumentalisation, 4, 16 p. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.5172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretenir la mémoire des inondations via les repères de crue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Perte de biodiversité, New Public Management et néolibéralisme, 9 (3), 29 p. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.12937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour saluer le Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44, pp.168-169. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.3751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les fleuves Èbre et Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Ollero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Regards croisés sur les fleuves Èbre et Garonne, 44, pp.5-6. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.3029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles rivières pour demain ? Réflexions sur l'écologie et la restauration des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44, pp.167. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.3731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration des services écosystémiques le long de la Garonne toulousaine : premier état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44, pp.151-165. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.3637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les extractions de granulats dans le lit mineur de la moyenne Garonne toulousaine durant la seconde moitié du XXè siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jantzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44, pp.83-96. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.3418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des inondations dans la fabrique des paysages fluviaux urbains. Le cas de la Garonne à Toulouse (du XVIIe siècle à aujourd’hui)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Regards croisés sur les fleuves Èbre et Garonne, 44, pp.25-39. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.3121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajustements géomorphologiques du chenal de la moyenne Garonne en aval de Toulouse au cours des 200 dernières années (sud-ouest, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jantzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (2), </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01624430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse : une métropole en quête de paysages identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Desailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BelvedeR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces de l’Allier. Histoire d’une rivière sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44, pp.168. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.3742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires garonnais face aux changements globaux : quatre adaptations possibles en 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Labbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44, pp.71-82. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.3342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary trajectory of channel planforms in the middle Garonne River (Toulouse, SW France) over a 130-year period: Contribution of mixed multiple factor analysis (MFAmix)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Labenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 258, pp.21 - 39. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Garonne à Toulouse Du centre ancien aux communes périurbaines : observation des paysages, évolution et intentionnalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Diversité des paysages fluviaux, 237, pp.81-100. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.5798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration écologique comme nouveau paradigme d'aménagement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de géographie du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Regards croisés sur les zones humides nord-américaines et européennes, 59 (167), pp.293-314. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1036359ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la dynamique fluviale de la moyenne Garonne toulousaine : apport d'une approche multi-sources cartes historiques, stratigraphie et géophysique sur le site Grenade-Ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Llubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (1), pp.21-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement de méga-fossiles ligneux de Bourret (moyenne vallée de la Garonne) : processus de formation et signification climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Llubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (4), pp.325-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction géohistorique du « sauvage » de la Garonne toulousaine : quelle part de naturalité dans les paysages fluviaux ? (2 ème partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (3), pp.8. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.10628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The subfossil tree deposits from the Garonne Valley and their implications on Holocene alluvial plain dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Llubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction géohistorique du &amp;quot;sauvage&amp;quot; de la Garonne toulousaine : quelle part de naturalisé dans les paysages fluviaux ? part. 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (3), 22 p. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.10578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction géohistorique du « sauvage » de la Garonne toulousaine : quelle part de naturalité dans les paysages fluviaux ? (3ème partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (3), pp.11. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.10629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction géohistorique du « sauvage » de la Garonne toulousaine : quelle part de naturalité dans les paysages fluviaux ? (1 ère partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (3), pp.2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ARCHITECTURE MORPHO-SÉDIMENTAIRE DE LA BASSE PLAINE DE LA GARONNE MOYENNE EN AVAL DE TOULOUSE : PREMIERS RÉSULTATS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Llubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (4), pp.397-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse face à la Garonne : emprise de l'urbanisation dans la plaine inondable et géohistoire des aménagements fluviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographicalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63-64, pp.177-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01064468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'édification de la Basse Plaine de la Salanque (Roussillon, France) au cours de la seconde partie de l'holocène et ses implications sur la répartition des sites archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Odiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Passarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (24), pp.155-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00987811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPROCHE GEOHISTORIQUE DE LA LIAISON DU LAC DE BABADAG AVEC LE LAC DE RAZIM A TRAVERS L'ANALYSE DES CARTES ANCIENNES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Leonard Micu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peuce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XI (XI), pp.347-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements environnementaux et adaptation des sociétés dans la moyenne vallée de la Garonne (XVIIIe siècle à aujourd’hui)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Aléas, vulnérabilités et adaptations des sociétés du passé, 32, pp.35-51. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Mediterranean plain accelerated evolution during the Little Ice Age: Geoarchaeological insight in the Tech basin (Roussillon, Gulf of Lion, Western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Odiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Passarius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 266, pp.94-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01065734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'une démarche géohistorique pour la connaissance de l'évolution des paysages fluviaux : l'exemple de la moyenne vallée de la Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 85, pp.18-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01064516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des sociétés du XVIIIe et du XIXe s sur les paysages garonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gazelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 75 (4), pp.337-345. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/geoca.2000.2485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the scale of analysis and promoting microgeohistory : the example of a high-risk area in the Garonne valley (Couthures-sur-Garonne, Lot et Garonne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre visible les marais intertidaux du Saint-Laurent : pour une approche intégrée de leur gestion (Québec, Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Hatvany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Cayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivers 2022, Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'une approche BACI trajectoriel en vue d'évaluer les effets d'un barrage au fil de l'eau dans un contexte de pressions multiples (Garonne, amont)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon J Batalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivers 2022, recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstituer les trajectoires géohistoriques à travers le croisement des cartes anciennes et des entretiens : exemple de la vallée de Cetatuia à Luncavita (piémont nord-est des monts Macin, Roumanie),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Micu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Ghinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Géohistoire des zones humides d’ici et d’ailleurs, Regards croisés sur des trajectoires d’artificialisation et de conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tulcea Dobroudja, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géohistoire, diversité et restauration des zones humides autour de Saragosse (NE Péninsule Ibérique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Ollero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Peño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Géohistoire des zones humides d'ici et d'ailleurs, regards croisés sur des trajectoirezs d'artificisalisation et de conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tulcea, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological adjustements of the middle Garonne River downstram of Toulouse (South-West, France) since the 1950s under the effect of in-stream gravel mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jantzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence internationale sur les recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project of Zone Atelier Pyrenees-Garonne (ZA PYGAR)Pyrénées-Garonne LTSER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Rsearch Network- Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources cartographiques historiques anciennes dans la recherche sur les paysages fluviaux au service des opérations de restauration des cours d'eau : exemple de la Garonne/Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jantzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire de l'environnement et des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative approach of the morphological changes in the middle Garonne river (South-west France) during the last 150 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Geomorphology and sustainability </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géohistoire des zones humides. Trajectoires d'artificialisation et de conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens-Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Micu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Midi, 382 p., 2024, Paysage et Environnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la nature : le bas Danube et son delta durant les huit derniers millénaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Micu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Ailincai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bălăşescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens-Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Carozza; Cristian Micu. Editura MEGA, 666 p., 2022, 978-606-020-516-6. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26147/geode.ouv.vfe8-vt78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas géohistorique de la Garonne. Moyenne Garonne toulousaine (confluence de l’Ariège à la confluence du Tarn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jantzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GEODE; Université de Toulouse; Université Toulouse Jean Jaurès. pp.93, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de méthode pour : rephotographier, analyser le changement, valoriser les observatoires (exemples d'expériences de valorisation. Observatoire des Paysages de la Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GEODE-UMR 5602, 122 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas géohistorique de la Garonne, Moyenne Garonne toulousaine (confluence de l'Ariège à la confluence du Tarn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jantzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Toulouse 2, GEODE-UMR 5602, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des paysages garonnais : de l'observation photographique à l'analyse géohistorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cornuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Girou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Stoppeleire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GEODE; CNRS; Université de Toulouse; Université Toulouse Jean Jaurès. pp.182, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des paysages garonnais : de l'observatoire photographique à l'analyse géographique, Observatoire des paysages de la Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Toulouse 2, GEODE-UMR 5602, pp.191, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géohistoire et son renouvellement : démarche assumée et défis à relever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sajaloli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Valette, Albane Burens, Laurent Carozza, Cristian Micu (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire des zones humides. Trajectoires d'artificialisation et de conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Midi, pp.349-355, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état de référence. Un mythe écologique à déconstruire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bridault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Marinval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Valette; Albane Burens; Laurent Carozza; Cristian Micu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire des zones humides. Trajectoires d'artificialisation et de conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Midi, pp.167-185, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géohistoire des zones humides d'ici et d'ailleurs. Regards croisés sur des trajectoires d'artificialisation et de conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Micu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sajaloli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Valette, Albane Burens, Laurent Carozza, Cristian Micu (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire des zones humides. Trajectoires d'artificialisation et de conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Midi, pp.17-26, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City and river in the Garonne valley : the geohistory of a renewed space (Toulouse, Agen, Bordeaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Hatvany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FARGUELL PEREZ Joaquin, SANTASUSAGNA Albert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban and Metropolitan rivers. Geomorphology, Planning and Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.137-154, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstituer les trajectoires géohistoriques à travers le croisement des cartes anciennes et des entretiens &amp;quot;ethnogéohistoriques&amp;quot; : exemple de la vallée du Cetatuia à Luncavita (piémont nord-est des monts Macin, Roumanie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Micu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Ghinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Valette, Albane Burens, Laurent Carozza, Cristian Micu (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire des zones humides. Trajectoires d'artificialisation et de conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Midi, pp.143-164, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géohistoire des paysages fluviaux urbains du St Laurent à Québec (Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard LAGANIER, Yvette VEYRET (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements : approches géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Capes/agrégation, Etudes de documents 1, Editions Ellipses, pp.267-272, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps de l'environnement et des paysages : géohistoire des relations Nature/Sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard LAGANIER, Yvette VEYRET (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Envrionnements : approches géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Capes/Agrégation (Chapitre 2), Editions Ellipses, pp.55-68, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques naturels et thermalisme dans les Pyrénées : dynamiques passées et actuelles d'une relation ambivalente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Blanpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas MEYNEN, Laurent JALABERT, Esteban CASTANER (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines du tourisme thermal et de la villégiature en montagne dans les Pyrénées et d'ailleurs, actes du colloque international TCV-Pyr, Patrimoins et tourisme, du thermalisme et de la villégiature en montagne (XVIIIè-XXIè s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Midi, pp.97-113, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 : Le delta du Danube à travers les âges Géohistoire des paysages du delta du Danube entre naturalité et artificialité : regards sur la place des idéologies et quatre siècles de transformations anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Micu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens-Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Carozza, Cristian Micu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà de la nature : le bas Danube et son delta durant les huit derniers millénaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editura MEGA, pp.27-58, 2022, 978-606-020-516-6. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26147/geode.chap.ouv.6hfj-2052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture du fleuve : les relations des sociétés chalcolithiques Gumelnita (4700-4000 BC) avec leur environnement dans la zone du bas Danube et son delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Micu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Ailincai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bălăşescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà de la nature : le bas Danube et son delta durant les huit derniers millénaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géohistoire des paysages du delta du Danube entre naturalité et artificialité : regards sur la place des idéologies et quatre siècles de transformations anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Micu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens-Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà de la nature : le bas Danube et son delta durant les huit derniers millénaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les climats, une géohistoire, La documentation géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8142-2021, 4, CNRS, pp.2-16, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et au milieu coule le St Laurent. Géohistoire du rapport ville/cours d'eau dans les agglomérations de Québec et Lévis (Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Hatvany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Cayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Delcourte; Marc Galochet; Fabrice Guizard; Emmanuelle Santinelli-Foltz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, territoires et sociétés : Études interdisciplinaires offertes à Corinne Beck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Valenciennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-120, 2021, 978-2-36424-074-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire une image et analyser les changements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoires photographiques, du paysage en Occitanie. Le chemin vers des méthodes et perspectives. Dossier du réseau n°10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, DREAL Occitanie, pp.14-15, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stations thermales des Pyrénées françaises et leurs sites : réflexions pour une approche typologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bédouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Blanpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Briane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esteban Castener Munoz, Laurent Jalabert, Nicolas Meynen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermalisme et patrimoines dans les zones de montagne en Europe du XVIIIe au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPPA, pp.131-144, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la géohistoire à la connaissance de l'Hers-mort : abondance et précocité des sources historiques pour étudier l'évolution du tracé de la rivière (XVIe-XXIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pistre Jean-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Edition. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire de l'environnement et des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.259-269, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géohistoire du delta du Danube : l'apport des archives communistes pour appréhender les temporalités d'artificialisation des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Groparu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Micu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens-Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Edition. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire de l'environnement et des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-223, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valette P., Carozza J.-M. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire de l'environnement et des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-16, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des granulats et impacts en lit mineur de la moyenne Garonne durant la seconde moitié du XXe siècle : mise en perspective à l'échelle européenne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jantzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire de l'environnement et des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Edition, pp.237-247, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des idéologies dans la construction des paysages du delta du Danube : un regard géohistorique sur quatre siècles d'aménagements et de transformations de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Groparu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Micu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Valette, Jean-Michel Carozza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire de l’environnement et des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS EDITIONS, pp.207-223, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géohistoire de l'environnement et des paysages : l'avenir d'une illusion ou illusion en devenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire de l'environnement et des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse, la Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Carcaud, Gilles Arnaud-Fassetta, Caroline Evain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivières des villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Edition, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l’analyse multi-temporelle pour la gestion et restauration des cours d’eau : végétation riveraine et résilience (projet GALE&T)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-A Dejaifve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Goeldner-Gianella, L.; Barreteau, O.; Euzen, A.; Pinon-Leconte, M.; Gautier, Q.; Arnould, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concilier la gestion de l’eau et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Johanet, pp.41-55, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des balcons sur la Garonne ? Évolution des paysages fluviaux périurbains aux portes nord de Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Girou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Desailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les paysages urbains. Actes du 135e Congrès national des sociétés historiques et scientifiques, « Paysages », Neuchâtel, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, pp.183-196, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources de l'arbre hors forêt en moyenne montagne française : l'exemple de la diagonale Nord-Est/Sud-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Alet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Briane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ressource montagne. Entre potentialités et contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 163-188, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plaine du Roussillon au cours de l'Holocène : apport d'une démarche géoarchéologique et géomorphologique à la connaissance des interactions homme-milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Odiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des rivages méditerranéens : 50 ans de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp.37-46, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01065534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition itinérante Migado sur la Garonne 2021-2022. Aide à la conception et mise à disposition de données. Module : les paysages de la Garonne et leur évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la définition du contenu lié à l'exposition &amp;quot;Odyssée Garonne&amp;quot;, Migado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition itinérante Migado sur la Garonne 2021-2022. Aide à la conception et mise à disposition de données. Module : les paysages de la Garonne et leur évolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la définition du contenu du film du Smeag et intégration dans le film : Titre « La Garonne, une diversité de ressources »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la définition du contenu des films du Smeag. Titre :« La Garonne, des relations tumultueuses »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la définition du contenu des films du Smeag. Titres : « La Garonne, patrimoine et identités »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation aux Chroniques n°7 du Smeag, « Toulouse, trois clichés, une histoire »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage Info, 2020, Observatoire des paysages de Garonne, Rubrique A lire, à voir, à découvrir Réseau Paysage Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation au contenu de 5 panneaux pédagogiques sur le sentier de découverte de « la promenade des sens entre roche et Garonne (Bourret, Tarn-et-Garonne). Panneaux : porte de Garonne. Une nature à vivre et à découvrir ; Le belvédère St Martin ; « Garonne en mouvement », la dynamique fluviale dans ce secteur de Garonne dites débordante ; Les crues ; « Garonne autrefois », un attachement des populations au fleuve.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un observatoire photographique des paysages de la Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Girou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cornuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Stoppelière,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la définition du contenu de la maison Garonne de Cazères (Haute-Garonne). Inauguration de la maison le 25 mai 2019. Participation à l’élaboration d’un panneau de lecture des paysages de Cazères (Maison de Garonne à Cazères).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrouver la Garonne. Nouveaux regards sur les paysages de Garonne pour des projets innovants dans les territoires riverains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches historiques sur les phénomènes naturels vecteurs de risques dans les Pyrénées de l'Ariège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Desailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les climats, une géohistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Documentation photographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021-4 (8142), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géohistoire de l'environnement et des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Edition, pp.441, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des regards sur la Garonne : vers une prise en compte des aménités paysagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Girou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cornuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Stoppeleire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Brossard-Lottigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.127-133, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’activité du projet GALE&T « Garonne et Allier Eaux & Territoires » du programme national « Eaux & Territoires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-A Dejaifve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR GEOLAB - Géographie physique et environnementale. 2013, 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Philippe Valette </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches géohistoriques sur la Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fargues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la ZA PYGAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel impact des catastrophes torrentielles sur la gestion du risque ? Verdun-sur-Ariège (Pyrénées ariégeoises) et le &amp;quot;désastre affreux&amp;quot; du 23 juin 1875</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Métailié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de l'aïgat de juin 1875 dans le Sud-Ouest de la France : quels apports des grandes crues du passé à la gestion actuelle du risque ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photographier les effets de la crue de juin 1875 à Toulouse : l'image comme nouveau médium de la catastrophe du millénaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dugot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Métailié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fargues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de l'aïgat de juin 1875 dans le Sud Ouest de la France : quels apports des grandes crues du passé à la gestion actuelle du risque ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05137654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floodplain and channel restoration challenges in the Middle Ebro River.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Ollero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Miguel García Lagranja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeria N. Pirchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Askoa Ibisate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Óscar Alamán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IS River 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GRAIE, Jun 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'endiguement généralisé de la moyenne Garonne marmandaise : un legs de l'inondation de juin 1875 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de l'aïgat de juin 1875 dans le Sud-Ouest de la France : quels apports des grandes crues du passé à la gestion actuelle du risque ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05155970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état de référence. Un mythe à déconstruire?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bridault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Marinval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire des zones humides. Trajectoires d'artificialisation et de conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Tulcea, Roumanie. pp.167-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géohistoire : une démarche nécessaire pour penser les trajectoires des environnements et des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de Geode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les rivières à l'anthropocène : mieux intégrer l'hybridation des cours d'eau à travers la notion d'hydrodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9è Congrès EUGEO, session "Water in the Anthropocene, social issues, policies and governance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connectivité sociale dans les paysages fluviaux urbains toulousains, regards géohistoriques d'un espace en reconquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4è Journées frano-espagnoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'observatoire des paysages de la Garonne un outil de connaissance géohistorique pour connaître l'évolution des paysages fluviaux de la vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire pluridisciplinaire "sociétés, images et sons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géohistoire : une démarche nécessaire pour reconstituer les trajectoires temporelles des environnements et des paysages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercredi de la Géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du colmatage en aval d’un barrage au fil de l’eau sur la Garonne amont : la fonctionnalité des échanges thermiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la Société Hydrotechnique de France – Aménagement des cours d’eau et biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SHF, Nov 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géohistoire des paysages et environnements fluviaux urbains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Populaire de Philisophie de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Café &amp;quot;virtuel&amp;quot; sur la géohistoire du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Barniaudy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APHG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Virtuel - Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'observatoire des paysages de la Garonne : un outil de connaissance géohistorique au service des territoires de la vallée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cornuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Stoppeleire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Wallart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivers 2022, Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des effets morphologiques d'un barrage dans un contexte de pressions multiples, le cas de la Garonne amont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon J. Batalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque TSMR-CFBR Transport sédimentaire : rivière et barrages réservoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Saclay (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géohistoire de l'environnement et des paysages : un retour sur le passé ou un renouvellement de la démarche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UGI-IGU Le temps des géographes, Session Geographers and Time : perspectives for historical geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géohistoire des cours d'eau : un objet de recherche propice à l'hybridation entre espaces et temporalités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jacob-Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-François Le Lay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international du Ruche, frontières et environnement. Temps, espaces, méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Mulhouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur la géohistoire des paysages montagnards : d'une image de désolation à une montagne restaurée (XIXè siècle à aujourd'hui)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'Ecole d'Architecture de Toulouse, Cherchons la montagne, Images (photographiques) et récits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des paysages de la Garonne au XXè siècle (Observatoire Photographique des paysages de la Garonne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Garonne 4 : Quelles ambitions pour les paysages de la Garonne ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Damazan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire de l'hydrodiversité des paysages fluviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'eau au coeur de l'aménagement : une stratégie gagnante ! Solutions pour des territoires urbanisés attractifs et résilients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration de la continuité écologique de la Garonne est-elle favorable à la valorisation d'un patrimoine naturel ou culturel ? Le projet Réseau (ZA Pygar)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tabacchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions entre ressources naturelles et sociétés : quels enjeux pour la gestion des patrimoines naturels et culturels ? ZA Pygar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tresse du temps des paysages fluviaux, regards géohistoriques à travers l'observatoire des paysages de la Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cornuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Stoppeleire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Wallart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collouqe international, regards croisés sur la construction des paysages fluviaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, La Réole, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de l'arbre dans les paysages fluviaux de la Moyenne vallée de la Garonne (XVIIIè-XXIè siècle)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international GHZH, GHFF d'abres et d'eaux, Géohistoire, moilité et hybridité des zones humides boisées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Grand Lieu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques naturelles des rivières, rôles écologiques et anthropiques des zones d'expansion de crues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jantzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Blanpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées techniques restauration des zones inondables, Réserve Naturelle Régionale Confluence-Garonne-Ariège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la plaine alluviale de la Garonne et implantations des ports fluviaux au cours du Moyen Age (13-16è s.) : approche régionale et études de cas (Cadillac, Grenade)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bochaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Mathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Joineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q12, Session 1 Dynamiques, variabilités et mutations Vs adaptations, stratégies territoriales et modification de l'environnement AFEQ CNF INQUA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le thermalisme et le risque naturel : le cas de la Haute-Garonne et des Hautes-Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Blanpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude Thermalisme, montagnes et politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géohistoire des paysages fluviaux garonnais : le fleuve et les hommes au cours du temps,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence à la Maison Garonne de Cazères</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Cazères-sur-Garonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une (re) connaissance de l'hydrodiversité fluviale : caractérisation, inventaire et évaluation des services rendus Etude de cas dans les bassins de la Garonne et de la Loire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carcaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dotto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e colloque des Zones Ateliers – CNRS 2000-2020, 20 ans de recherche du Réseau des Zones Ateliers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eau et paysage, approche patrimoniale de la rivière. Vers une réappropriation sociale et culturelle encouragée par le plan Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Girou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Cornuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S de Stoppeliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème édition Carrefour des gestions locale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques naturels et thermalisme dans les Pyrénées : dynamiques passées et actuelles d'une relation ambivalente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Blanpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international TCV-Pyr, Patrimoines et tourisme, du thermalisme et de la villégiature en montagne (XVIIIè-XXIè s.) : histoire et devenir à la croisée des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser les paysages : vers une réappropriation sociale et culturelle encouragée par le plan Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Girou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cornuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Stoppeleire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysage et eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3ème Journée internationale du paysage, Oct 2019, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empiéter sur les berges du Saint-Laurent dans la région de Québec : regard géohistorique sur l'artificialisation d'un paysage fluvial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hatvany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Jobin Careau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Géohistoire des zones humides d'ici et d'ailleurs, regards croisés sur des trajectoires d'artificialisation et de conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tulcea, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paysages fluviaux urbains de Toulouse et Saragosse : approche géohistorique et analyse comparée de leur perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Ollero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Pueyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Girou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cornuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées frano-espagnoles dde géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Séville (SP), Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chronologie étendue des crues de la Garonne entre ca. 500 et 1500 AD : apports croisés et comparés des sources historiques et sédimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bochaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHF, changement global et morphodynamique des rivières, des bassins-versants à la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marne la vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chronologie étendue des crues de la Garonne entre ca. 500 et 1500 AD. : apports croisés et comparés des sources historiques et sédimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bochaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Joineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement global et morphodynamique des rivières des bassins versants à la mer </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'hydrologie française / Ecole des Mines, Nov 2019, Marne-La-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02403464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une chronologie étendue des crues de la Garonne entre ca. 500 et 1500 AD : apports croisés et comparés des sources historiques et sédimentaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bochaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Joineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Société Hydrotechnique France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marnes-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03474178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoire des paysages de la Garonne (OPG) : présentation et esquisses méthodologiques pour analyser le changement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cornuau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique Observatoire Photographique des Paysages, les grands itinéraires patrimoniaux, les paysages des parcours en mode doux, CVRH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une histoire de la bathymétrie fluviale : l'exemple de la Garonne fluvimaritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Joineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bochaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SHF : changement global et morphodynamique des rivières, des bassins versants à la mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marne la vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stations thermales des Pyrénées françaises et leurs sites : réﬂexions pour une approche typologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bédouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Blanpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Briane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermalisme et patrimoines dans les zones de montagne en Europe du XVIIIe au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Pau et des Pays de l'Adour, Jun 2019, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03203090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habitats chalcolithiques submergés dans le delta du Danube : nouvelles données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Micu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Ailincai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bălăşescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens-Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’archéologie des zones humides, le paysage, l’homme et son milieu : la vallée du Danube dans la Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée National d’Histoire de la Roumanie, Jun 2016, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Mediterranean Plain accelerated evolution during Little Ice Age: geoarchaeological insight in the Tech basin (Roussillon, Gulf of Lion, Western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Odiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Passarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landscape Archaeology: Egypt and the Mediterranean World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Le Caire, Egypt. pp.94-104, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2011.06.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation aux variations des régimes hydrologiques (crues étiages) dans l’environnement fluvio estuarien de la Garonne Gironde : potentialités, mise à l’épreuve et gouvernance d’options d’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gassiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Laffaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Pereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I.S. RIVERS, Recherches et Actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lyon, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse des bassin-versants du Roussillon entre le XIIe et le XIXe siècle : un impact du Petit Age Glaciaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Odiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Puig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement global, effets locaux : le Petit Age Glaciaire dans le Sud de la France : impacts morphogéniques et sociétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Lattes, France. pp.207-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00984089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du Petit Age Glaciaire sur les plaines alluviales méditerranéenne françaises : apport de la géoarchéologie à l'évolution du bassin du Roussillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Odiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pequinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jorda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Old'men river, geoarcheological aspects of rivers and river plains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Belgique. pp.185-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des politiques publiques sur les paysages fluviaux en milieu urbain. Quelques exemples dans le Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Desailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gazelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la connaissance à l'action paysagère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Bordeaux, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic properties of a sediment core from the Danube Delta and implications for environmental reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheng Qinzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiguo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mîndrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritina Haliuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoconcept Journal 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of repeated drawdown flushing on riverbed fine sediment dynamics downstream from a dam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Marteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon J Batalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (8), pp.100444. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ancene.2024.100444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps de l’environnement, d’une construction interdisciplinaire commune à la crise des temporalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sajaloli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Luglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (4), pp.429-442. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2024022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hydrodiversité : une nouvelle notion pour mieux prendre en compte la diversité des paysages de cours d’eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Carcaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (2), </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.19940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic effects of a run-of-the-river dam in a multi-driver context: The case of the Upper Garonne (Central Pyrenees)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon J. Batalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 408, 18 p. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03649379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 600 years sediment record of heavy metal pollution history in the Danube Delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Mindrescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aritina Haliuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiguo Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 823, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.153702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03579831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thèmes et documents in les climats, une géohistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Documentation française, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4 (8142-2021), pp.17-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstitution de l'évolution de la dynamique hydrosédimentaire d'un gave pyrénéen (torrent du Bastan, Gave de Pau, Hautes-Pyrénées) : approche croisée géohistorique et hydrogéomorphologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Blanpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49, pp.29-46. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.6681⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par-delà les limites communales, le fleuve au cœur du projet de territoire métropolitain ? Comparaison entre Perpignan et Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, L’eau au service des territoires ? Entre valorisation et instrumentalisation, 4, 16 p. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.5172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques sont-ils des patrimoines ? Réflexions heuristiques, géohistoriques et opérationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Gruet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Miyagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (spécial), pp.201-225. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/physio-geo.9276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretenir la mémoire des inondations via les repères de crue ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Metzger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Perte de biodiversité, New Public Management et néolibéralisme, 9 (3), 29 p. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.12937⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les territoires garonnais face aux changements globaux : quatre adaptations possibles en 2050</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Labbouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44, pp.71-82. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.3342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les fleuves Èbre et Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Ollero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Regards croisés sur les fleuves Èbre et Garonne, 44, pp.5-6. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.3029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles rivières pour demain ? Réflexions sur l'écologie et la restauration des cours d'eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44, pp.167. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.3731⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration des services écosystémiques le long de la Garonne toulousaine : premier état des lieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marylise Cottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44, pp.151-165. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.3637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour saluer le Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44, pp.168-169. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.3751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les extractions de granulats dans le lit mineur de la moyenne Garonne toulousaine durant la seconde moitié du XXè siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jantzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44, pp.83-96. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.3418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des inondations dans la fabrique des paysages fluviaux urbains. Le cas de la Garonne à Toulouse (du XVIIe siècle à aujourd’hui)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Regards croisés sur les fleuves Èbre et Garonne, 44, pp.25-39. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.3121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajustements géomorphologiques du chenal de la moyenne Garonne en aval de Toulouse au cours des 200 dernières années (sud-ouest, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jantzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (2), </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.11692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01624430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse : une métropole en quête de paysages identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Desailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BelvedeR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02865014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces de l’Allier. Histoire d’une rivière sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 44, pp.168. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.3742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutionary trajectory of channel planforms in the middle Garonne River (Toulouse, SW France) over a 130-year period: Contribution of mixed multiple factor analysis (MFAmix)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Labenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 258, pp.21 - 39. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Garonne à Toulouse Du centre ancien aux communes périurbaines : observation des paysages, évolution et intentionnalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Diversité des paysages fluviaux, 237, pp.81-100. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.5798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restauration écologique comme nouveau paradigme d'aménagement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de géographie du Québec</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Regards croisés sur les zones humides nord-américaines et européennes, 59 (167), pp.293-314. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1036359ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la dynamique fluviale de la moyenne Garonne toulousaine : apport d'une approche multi-sources cartes historiques, stratigraphie et géophysique sur le site Grenade-Ondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Llubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21 (1), pp.21-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement de méga-fossiles ligneux de Bourret (moyenne vallée de la Garonne) : processus de formation et signification climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Llubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (4), pp.325-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction géohistorique du « sauvage » de la Garonne toulousaine : quelle part de naturalité dans les paysages fluviaux ? (3ème partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (3), pp.11. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.10629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction géohistorique du « sauvage » de la Garonne toulousaine : quelle part de naturalité dans les paysages fluviaux ? (1 ère partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (3), pp.2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction géohistorique du « sauvage » de la Garonne toulousaine : quelle part de naturalité dans les paysages fluviaux ? (2 ème partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (3), pp.8. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.10628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The subfossil tree deposits from the Garonne Valley and their implications on Holocene alluvial plain dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Llubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01069926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction géohistorique du &amp;quot;sauvage&amp;quot; de la Garonne toulousaine : quelle part de naturalisé dans les paysages fluviaux ? part. 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Simonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (3), 22 p. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.10578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01141905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPROCHE GEOHISTORIQUE DE LA LIAISON DU LAC DE BABADAG AVEC LE LAC DE RAZIM A TRAVERS L'ANALYSE DES CARTES ANCIENNES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Leonard Micu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurel Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peuce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XI (XI), pp.347-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ARCHITECTURE MORPHO-SÉDIMENTAIRE DE LA BASSE PLAINE DE LA GARONNE MOYENNE EN AVAL DE TOULOUSE : PREMIERS RÉSULTATS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Llubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Ferdinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (4), pp.397-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00925770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse face à la Garonne : emprise de l'urbanisation dans la plaine inondable et géohistoire des aménagements fluviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographicalia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 63-64, pp.177-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01064468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'édification de la Basse Plaine de la Salanque (Roussillon, France) au cours de la seconde partie de l'holocène et ses implications sur la répartition des sites archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Odiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Passarius</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (24), pp.155-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00987811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lower Mediterranean plain accelerated evolution during the Little Ice Age: Geoarchaeological insight in the Tech basin (Roussillon, Gulf of Lion, Western Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Odiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Passarius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 266, pp.94-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01065734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements environnementaux et adaptation des sociétés dans la moyenne vallée de la Garonne (XVIIIe siècle à aujourd’hui)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Aléas, vulnérabilités et adaptations des sociétés du passé, 32, pp.35-51. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'une démarche géohistorique pour la connaissance de l'évolution des paysages fluviaux : l'exemple de la moyenne vallée de la Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 85, pp.18-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01064516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact des sociétés du XVIIIe et du XIXe s sur les paysages garonnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gazelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 75 (4), pp.337-345. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/geoca.2000.2485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing the scale of analysis and promoting microgeohistory : the example of a high-risk area in the Garonne valley (Couthures-sur-Garonne, Lot et Garonne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Fargues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Lyon, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05180606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation d'une approche BACI trajectoriel en vue d'évaluer les effets d'un barrage au fil de l'eau dans un contexte de pressions multiples (Garonne, amont)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Bulteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon J Batalla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Piégay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivers 2022, recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre visible les marais intertidaux du Saint-Laurent : pour une approche intégrée de leur gestion (Québec, Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Hatvany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Cayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivers 2022, Recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstituer les trajectoires géohistoriques à travers le croisement des cartes anciennes et des entretiens : exemple de la vallée de Cetatuia à Luncavita (piémont nord-est des monts Macin, Roumanie),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Micu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Ghinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Géohistoire des zones humides d’ici et d’ailleurs, Regards croisés sur des trajectoires d’artificialisation et de conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tulcea Dobroudja, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géohistoire, diversité et restauration des zones humides autour de Saragosse (NE Péninsule Ibérique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Ollero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Peño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Géohistoire des zones humides d'ici et d'ailleurs, regards croisés sur des trajectoirezs d'artificisalisation et de conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Tulcea, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03682070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological adjustements of the middle Garonne River downstram of Toulouse (South-West, France) since the 1950s under the effect of in-stream gravel mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jantzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème conférence internationale sur les recherches et actions au service des fleuves et grandes rivières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The project of Zone Atelier Pyrenees-Garonne (ZA PYGAR)Pyrénées-Garonne LTSER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Beranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cucherousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Long Term Ecological Rsearch Network- Zones Ateliers &amp; Critical Zone Observatory Networks (LTER-France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Nantes, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01659265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources cartographiques historiques anciennes dans la recherche sur les paysages fluviaux au service des opérations de restauration des cours d'eau : exemple de la Garonne/Gironde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jantzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire de l'environnement et des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Toulouse, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quantitative approach of the morphological changes in the middle Garonne river (South-west France) during the last 150 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Geomorphology and sustainability </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstituer les trajectoires géohistoriques à travers le croisement des cartes anciennes et des entretiens &amp;quot;ethnogéohistoriques&amp;quot; : exemple de la vallée du Cetatuia à Luncavita (piémont nord-est des monts Macin, Roumanie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Micu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciana Ghinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Valette, Albane Burens, Laurent Carozza, Cristian Micu (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire des zones humides. Trajectoires d'artificialisation et de conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Midi, pp.143-164, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géohistoire et son renouvellement : démarche assumée et défis à relever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sajaloli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lespez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Valette, Albane Burens, Laurent Carozza, Cristian Micu (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire des zones humides. Trajectoires d'artificialisation et de conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Midi, pp.349-355, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04524600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'état de référence. Un mythe écologique à déconstruire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bridault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Dournel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Marinval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Valette; Albane Burens; Laurent Carozza; Cristian Micu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire des zones humides. Trajectoires d'artificialisation et de conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Midi, pp.167-185, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géohistoire des zones humides d'ici et d'ailleurs. Regards croisés sur des trajectoires d'artificialisation et de conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Micu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Sajaloli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Valette, Albane Burens, Laurent Carozza, Cristian Micu (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire des zones humides. Trajectoires d'artificialisation et de conservation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Midi, pp.17-26, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City and river in the Garonne valley : the geohistory of a renewed space (Toulouse, Agen, Bordeaux)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Hatvany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FARGUELL PEREZ Joaquin, SANTASUSAGNA Albert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban and Metropolitan rivers. Geomorphology, Planning and Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.137-154, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les temps de l'environnement et des paysages : géohistoire des relations Nature/Sociétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard LAGANIER, Yvette VEYRET (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Envrionnements : approches géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Capes/Agrégation (Chapitre 2), Editions Ellipses, pp.55-68, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risques naturels et thermalisme dans les Pyrénées : dynamiques passées et actuelles d'une relation ambivalente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Blanpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas MEYNEN, Laurent JALABERT, Esteban CASTANER (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoines du tourisme thermal et de la villégiature en montagne dans les Pyrénées et d'ailleurs, actes du colloque international TCV-Pyr, Patrimoins et tourisme, du thermalisme et de la villégiature en montagne (XVIIIè-XXIè s.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Midi, pp.97-113, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géohistoire des paysages fluviaux urbains du St Laurent à Québec (Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Richard LAGANIER, Yvette VEYRET (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements : approches géographiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Capes/agrégation, Etudes de documents 1, Editions Ellipses, pp.267-272, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géohistoire des paysages du delta du Danube entre naturalité et artificialité : regards sur la place des idéologies et quatre siècles de transformations anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Micu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens-Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà de la nature : le bas Danube et son delta durant les huit derniers millénaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 1 : Le delta du Danube à travers les âges Géohistoire des paysages du delta du Danube entre naturalité et artificialité : regards sur la place des idéologies et quatre siècles de transformations anthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Micu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens-Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Carozza, Cristian Micu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà de la nature : le bas Danube et son delta durant les huit derniers millénaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editura MEGA, pp.27-58, 2022, 978-606-020-516-6. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26147/geode.chap.ouv.6hfj-2052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03902280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture du fleuve : les relations des sociétés chalcolithiques Gumelnita (4700-4000 BC) avec leur environnement dans la zone du bas Danube et son delta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Micu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Ailincai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bălăşescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà de la nature : le bas Danube et son delta durant les huit derniers millénaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03892722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les climats, une géohistoire, La documentation géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8142-2021, 4, CNRS, pp.2-16, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et au milieu coule le St Laurent. Géohistoire du rapport ville/cours d'eau dans les agglomérations de Québec et Lévis (Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Hatvany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Cayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Parent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie Delcourte; Marc Galochet; Fabrice Guizard; Emmanuelle Santinelli-Foltz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, territoires et sociétés : Études interdisciplinaires offertes à Corinne Beck</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Valenciennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-120, 2021, 978-2-36424-074-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire une image et analyser les changements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoires photographiques, du paysage en Occitanie. Le chemin vers des méthodes et perspectives. Dossier du réseau n°10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, DREAL Occitanie, pp.14-15, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stations thermales des Pyrénées françaises et leurs sites : réflexions pour une approche typologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bédouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béringuier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Blanpied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Briane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esteban Castener Munoz, Laurent Jalabert, Nicolas Meynen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermalisme et patrimoines dans les zones de montagne en Europe du XVIIIe au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUPPA, pp.131-144, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04048363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toulouse, la Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Carcaud, Gilles Arnaud-Fassetta, Caroline Evain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rivières des villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Edition, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géohistoire du delta du Danube : l'apport des archives communistes pour appréhender les temporalités d'artificialisation des écosystèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Groparu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Micu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens-Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Edition. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire de l'environnement et des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-223, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valette P., Carozza J.-M. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire de l'environnement et des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-16, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04076029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport de la géohistoire à la connaissance de l'Hers-mort : abondance et précocité des sources historiques pour étudier l'évolution du tracé de la rivière (XVIe-XXIe s.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pistre Jean-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Macé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Edition. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire de l'environnement et des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.259-269, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des granulats et impacts en lit mineur de la moyenne Garonne durant la seconde moitié du XXe siècle : mise en perspective à l'échelle européenne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jantzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire de l'environnement et des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Edition, pp.237-247, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des idéologies dans la construction des paysages du delta du Danube : un regard géohistorique sur quatre siècles d'aménagements et de transformations de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiberiu Groparu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Micu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Valette, Jean-Michel Carozza. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire de l’environnement et des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS EDITIONS, pp.207-223, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géohistoire de l'environnement et des paysages : l'avenir d'une illusion ou illusion en devenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géohistoire de l'environnement et des paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l’analyse multi-temporelle pour la gestion et restauration des cours d’eau : végétation riveraine et résilience (projet GALE&T)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Arrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-A Dejaifve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Goeldner-Gianella, L.; Barreteau, O.; Euzen, A.; Pinon-Leconte, M.; Gautier, Q.; Arnould, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concilier la gestion de l’eau et des territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Johanet, pp.41-55, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des balcons sur la Garonne ? Évolution des paysages fluviaux périurbains aux portes nord de Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Girou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Desailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comprendre les paysages urbains. Actes du 135e Congrès national des sociétés historiques et scientifiques, « Paysages », Neuchâtel, 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, pp.183-196, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ressources de l'arbre hors forêt en moyenne montagne française : l'exemple de la diagonale Nord-Est/Sud-Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Alet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Briane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Paegelow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La ressource montagne. Entre potentialités et contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 163-188, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00740199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plaine du Roussillon au cours de l'Holocène : apport d'une démarche géoarchéologique et géomorphologique à la connaissance des interactions homme-milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Puig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Odiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie des rivages méditerranéens : 50 ans de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp.37-46, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01065534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géohistoire des zones humides. Trajectoires d'artificialisation et de conservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens-Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Micu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires du Midi, 382 p., 2024, Paysage et Environnement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la nature : le bas Danube et son delta durant les huit derniers millénaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Micu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Ailincai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian Bălăşescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Burens-Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Carozza; Cristian Micu. Editura MEGA, 666 p., 2022, 978-606-020-516-6. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26147/geode.ouv.vfe8-vt78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des paysages garonnais : de l'observatoire photographique à l'analyse géographique, Observatoire des paysages de la Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Toulouse 2, GEODE-UMR 5602, pp.191, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de méthode pour : rephotographier, analyser le changement, valoriser les observatoires (exemples d'expériences de valorisation. Observatoire des Paysages de la Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GEODE-UMR 5602, 122 p., 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas géohistorique de la Garonne. Moyenne Garonne toulousaine (confluence de l’Ariège à la confluence du Tarn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jantzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GEODE; Université de Toulouse; Université Toulouse Jean Jaurès. pp.93, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas géohistorique de la Garonne, Moyenne Garonne toulousaine (confluence de l'Ariège à la confluence du Tarn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jantzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Toulouse 2, GEODE-UMR 5602, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des paysages garonnais : de l'observation photographique à l'analyse géohistorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cornuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Girou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Stoppeleire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GEODE; CNRS; Université de Toulouse; Université Toulouse Jean Jaurès. pp.182, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03680161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition itinérante Migado sur la Garonne 2021-2022. Aide à la conception et mise à disposition de données. Module : les paysages de la Garonne et leur évolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition itinérante Migado sur la Garonne 2021-2022. Aide à la conception et mise à disposition de données. Module : les paysages de la Garonne et leur évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la définition du contenu lié à l'exposition &amp;quot;Odyssée Garonne&amp;quot;, Migado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation aux Chroniques n°7 du Smeag, « Toulouse, trois clichés, une histoire »,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la définition du contenu des films du Smeag. Titre :« La Garonne, des relations tumultueuses »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la définition du contenu du film du Smeag et intégration dans le film : Titre « La Garonne, une diversité de ressources »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la définition du contenu des films du Smeag. Titres : « La Garonne, patrimoine et identités »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation au contenu de 5 panneaux pédagogiques sur le sentier de découverte de « la promenade des sens entre roche et Garonne (Bourret, Tarn-et-Garonne). Panneaux : porte de Garonne. Une nature à vivre et à découvrir ; Le belvédère St Martin ; « Garonne en mouvement », la dynamique fluviale dans ce secteur de Garonne dites débordante ; Les crues ; « Garonne autrefois », un attachement des populations au fleuve.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paysage Info, 2020, Observatoire des paysages de Garonne, Rubrique A lire, à voir, à découvrir Réseau Paysage Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.5-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un observatoire photographique des paysages de la Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Girou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cornuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Stoppelière,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation à la définition du contenu de la maison Garonne de Cazères (Haute-Garonne). Inauguration de la maison le 25 mai 2019. Participation à l’élaboration d’un panneau de lecture des paysages de Cazères (Maison de Garonne à Cazères).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04833374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrouver la Garonne. Nouveaux regards sur les paysages de Garonne pour des projets innovants dans les territoires riverains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches historiques sur les phénomènes naturels vecteurs de risques dans les Pyrénées de l'Ariège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Desailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00009116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les climats, une géohistoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Documentation photographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021-4 (8142), 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géohistoire de l'environnement et des paysages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS Edition, pp.441, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02410877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des regards sur la Garonne : vers une prise en compte des aménités paysagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambre Girou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Cornuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie de Stoppeleire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Brossard-Lottigier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.127-133, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d’activité du projet GALE&T « Garonne et Allier Eaux & Territoires » du programme national « Eaux & Territoires »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dov Jean-François Corenblit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carozza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-A Dejaifve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Delmotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR GEOLAB - Géographie physique et environnementale. 2013, 350 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId309"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137676v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137654v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fargues" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138719v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Ollero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Garc&#237;a Lagranja" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria N. Pirchi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Askoa Ibisate" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar Alam&#225;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155970v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374915v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916349v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465577v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gregoire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547750v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carcaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547742v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547738v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259733v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cornuau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Stoppeleire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wallart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259665v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bulteau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon J. Batalla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651956v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547840v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547835v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barniaudy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Metzger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259682v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547814v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077055v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077094v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076936v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076947v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Blanchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabacchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264645v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077078v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073160v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jantzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanpied" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078957v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bochaca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mathe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Joineau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078868v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833343v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682036v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dotto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079074v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Girou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cornuau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Stoppeliere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04076052v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peltier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076854v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hatvany" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cayer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jobin Careau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265720v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Pueyo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Girou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264909v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02403464v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474178v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265730v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264890v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203090v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;douret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Briane" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264789v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833463v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Micu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Ailincai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Burens-Carozza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984084v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puig" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Odiot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Passarius" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2011.06.049" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4SV2D29-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597336v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffaille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pereau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984089v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069981v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pequinot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753492v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Desailly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gazelle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985765v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Qinzi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiguo Zhang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M&#238;ndrescu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritina Haliuc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803973v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon J Batalla" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2024.100444" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611127v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Luglia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579831v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mindrescu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153702" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649379v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108243" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994927v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.19940" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WJ7KL3XZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259827v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682098v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.6681" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545116v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gruet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Miyagou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.9276" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545098v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rode" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5172" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922564v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck David" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.12937" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02617079v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3751" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545162v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3029" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02617064v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3731" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01860399v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie David" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3637" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01860415v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3418" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545904v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3121" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624430v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11692" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865014v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02617104v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3742" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545210v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbouz" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3342" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01447649v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Labenne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.01.012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562480v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5798" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01860410v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036359ar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243193v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243202v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544780v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simonet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10628" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069926v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141905v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10578" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545012v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10629" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01521018v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925770v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Ferdinand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064468v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987811v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913844v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Leonard Micu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Stanica" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545143v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.668" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065734v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064516v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02624254v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoca.2000.2485" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180606v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259715v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hatvany" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Cayer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Parent" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259645v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994810v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Ghinda" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682070v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Pe&#241;o" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01875582v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659265v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beranger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01867182v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01364471v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440675v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906484v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.ouv.vfe8-vt78" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680152v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264655v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075592v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680161v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075622v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524600v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510765v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510647v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833019v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510728v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547733v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542246v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542231v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902280v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.chap.ouv.6hfj-2052" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892722v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Micu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892711v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833055v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075915v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100302040" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264708v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048363v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410872v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pistre Jean-Marie" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maurice" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mac&#233;" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410870v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Groparu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04076029v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410873v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006713v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410864v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410875v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576295v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arrignon" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Dejaifve" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125462v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740199v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Alet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paegelow" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065534v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547823v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547818v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833138v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833177v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833161v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833147v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833242v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833323v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833293v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833282v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Stoppeli&#232;re," TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833374v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784163v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009116v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259818v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410877v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265751v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brossard-Lottigier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112296v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delmotte" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374915v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Valette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fargues" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137676v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137654v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fournier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138719v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Ollero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Miguel Garc&#237;a Lagranja" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria N. Pirchi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Askoa Ibisate" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar Alam&#225;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05155970v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465577v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Beck" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bridault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dournel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gregoire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marinval" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916349v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547750v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carcaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547742v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547738v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547814v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651956v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Bulteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marteau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valette" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547840v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547835v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barniaudy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Metzger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259733v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cornuau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Stoppeleire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Wallart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259665v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon J. Batalla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259682v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259458v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jacob-Rousseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Fran&#231;ois Le Lay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077094v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076936v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076947v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Blanchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabacchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264645v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077078v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073160v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jantzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Blanpied" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078957v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bochaca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Mathe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Joineau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078868v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833343v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682036v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dotto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079074v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Girou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Cornuau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S de Stoppeliere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04076052v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peltier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264789v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Girou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04076854v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hatvany" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cayer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jobin Careau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265720v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Pueyo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264909v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02403464v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03474178v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265730v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264890v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203090v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B&#233;douret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;ringuier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Briane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833463v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Carozza" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Micu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Ailincai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian B&#259;l&#259;&#351;escu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Burens-Carozza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984084v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Puig" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Odiot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Passarius" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2011.06.049" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4SV2D29-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597336v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laffaille" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Pereau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00984089v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069981v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pequinot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jorda" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753492v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Desailly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gazelle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985765v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Qinzi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiguo Zhang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel M&#238;ndrescu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritina Haliuc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803973v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon J Batalla" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2024.100444" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611127v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sajaloli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Luglia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2024022" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994927v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.19940" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-WJ7KL3XZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649379v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108243" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579831v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Mindrescu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.153702" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259827v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682098v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.6681" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545098v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rode" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5172" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545116v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Gruet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Miyagou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/physio-geo.9276" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922564v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck David" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Martin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.12937" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545210v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labbouz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3342" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545162v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3029" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02617064v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3731" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01860399v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie David" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3637" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02617079v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3751" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01860415v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3418" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545904v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3121" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01624430v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11692" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02865014v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02617104v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.3742" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01447649v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Labenne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.01.012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562480v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5798" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01860410v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1036359ar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243193v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243202v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545012v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Simonet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10629" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01521018v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544780v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10628" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069926v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141905v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. David" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10578" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913844v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Leonard Micu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurel Stanica" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925770v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Ferdinand" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064468v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987811v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065734v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545143v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.668" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01064516v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02624254v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/geoca.2000.2485" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180606v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259645v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259715v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hatvany" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Cayer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Parent" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994810v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Ghinda" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682070v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Pe&#241;o" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01875582v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01659265v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Beranger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01867182v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01364471v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510728v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524600v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510765v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510647v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833019v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542246v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542231v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547733v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892711v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902280v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.chap.ouv.6hfj-2052" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892722v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Micu" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833055v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075915v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100302040" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264708v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048363v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410875v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410870v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiberiu Groparu" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04076029v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410872v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pistre Jean-Marie" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maurice" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mac&#233;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410873v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006713v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410864v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576295v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arrignon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-A Dejaifve" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125462v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740199v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Alet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maire" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Paegelow" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065534v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440675v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03906484v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.ouv.vfe8-vt78" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075622v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264655v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680152v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075592v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680161v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833138v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547823v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547818v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833242v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833161v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833177v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833147v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833293v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833323v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833282v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Stoppeli&#232;re," TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833374v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784163v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009116v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259818v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410877v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265751v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brossard-Lottigier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112296v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Delmotte" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>